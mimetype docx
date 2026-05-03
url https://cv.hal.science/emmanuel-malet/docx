--- v0 (2026-03-18)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> emmanuel Malet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Microbial Biofilms to Assess Groundwater Quality in Karstic Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 28 (2), pp.e70252. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.70252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene climatic changes in the Kerguelen archipelago (South Indian Ocean) based on marine and lacustrine palaeoclimatic archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Crosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 375, pp.109753. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering environmental information from steep Alpine ice – development of a lightweight decametric ice corer and first use at Grandes Jorasses (4208 m a.s.l., Mont-Blanc massif)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Duphil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alemany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographica Helvetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 80 (4), pp.455-465. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gh-80-455-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colmatage détritique synchrone de deux drains karstiques étagés : grotte Roche et Fenêtre 4 (gorges de la Bourne, massif du Vercors, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mai Yung Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre G Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 85, pp.39-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underground ice beyond the limits of the cryosphere. Glaciological functioning and uses of the Grande Glacière du Parmelan (Bornes massif, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Formes et processus périglaciaires des milieux montagnards, 30 (3), pp.225-238. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape archaeology of the Chuchuwayha sacred site (British Colombia, Canada)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Quiles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Allison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (1), pp.e22038. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/gea.22038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet snow avalanches on Corsica Island: a long-term perspective from lake sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Bisquert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Giacona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentologika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3 (1), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57035/journals/sdk.2025.e31.1669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50-year seasonal variability in East African droughts and floods recorded in central Afar lake sediments (Ethiopia) and their connections with the El Niño-Southern Oscillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (8), pp.1837-1860. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-20-1837-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Did the Younger Dryas to Holocene climate transition favour high seismicity rates in the north-western Alps ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Banjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomard Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 70 (2), pp.538-568. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sed.13050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating surface water availability in high mountain rock slopes using a numerical energy balance model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Ben-Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Westermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (5), pp.899-915. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esurf-11-899-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice aprons on steep high-alpine slopes: insights from the Mont-Blanc massif, Western Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suvrat Kaushik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Preunkert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 69 (277), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2023.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main results of permafrost monitoring in the French Alps through the &amp;lt;i&amp;gt;PermaFrance&amp;lt;/i&amp;gt; network over the period 2010–2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Permafrost and Periglacial Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (1), pp.3-23. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppp.2209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-method monitoring of rockfall activity along the classic route up Mont Blanc (4809 m a.s.l.) to encourage adaptation by mountaineers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Allain Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Marsy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Marcer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (2), pp.445-460. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-22-445-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiparameter monitoring of crevasses on an Alpine glacier to understand formation and evolution of snow bridges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Batoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Malet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cold Regions Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 203, pp.103643. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coldregions.2022.103643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permafrost in monitored unstable rock slopes in Norway – new insights from temperature and surface velocity measurements, geophysical surveying, and ground temperature modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Etzelmüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justyna Czekirda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Allain Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.97 - 129. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esurf-10-97-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paravani, a puzzling lake in the South Caucasus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 579, pp.6-18. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2020.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced Polarization of Carbonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neha Panwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Schmutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Allain Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (6), pp.e2021JB022029. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JB022029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Consolidation Strategy for Ground-Based Image Displacement Time Series: Application to Glacier Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Marsy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Castaings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, pp.10069-10078. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2021.3115231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pastoralism increased vulnerability of a subalpine catchment to flood hazard through changing soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 538, pp.109462. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2019.109462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past African dust inputs in the western Mediterranean area controlled by the complex interaction between the intertropical convergence zone, the North Atlantic oscillation, and total solar irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (1), pp.283-298. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-16-283-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic and structural controls on Late‐glacial and Holocene rockfall occurrence in high‐elevated rock walls of the Mont Blanc massif (Western Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavi Gallach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (13), pp.3071-3091. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.4952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pastoralism increased vulnerability of a subalpine catchment to flood hazard through changing soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17632/j9x7yhcvd4.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA from lake sediments reveals long-term ecosystem changes after a biological invasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentile Francesco Ficetola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gielly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (5), 9p. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aar4292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des Hydrocarbures Aromatiques Polycycliques comme indicateur d’érosion des sols en milieux karstiques de montagne. Application au plateau Révard/Féclaz (massif des Bauges).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gateuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia Mémoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.159-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique géomorphologique des torrents : intérêt de l'emploi des appareils photographiques automatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmin Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Monitoring en milieux naturels - Retours d’expériences en terrains difficiles, 19, pp.205-212. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/edyte.2017.1384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The overlooked human influence in historic and prehistoric floods in the European Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiane Troussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45 (4), pp.347-350. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G38498.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruissellement et dissolution d’un bassin versant lapiazé des karsts de Patagonie, île Tarlton, archipel de Madre de Dios (Chili)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Marbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (1), pp.137-146. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/edyte.2017.1375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6-kyr record of flood frequency and intensity in the western Mediterranean Alps – Interplay of solar and temperature forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentile Francesco Ficetola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 170, pp. 121 - 135. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2017.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - Monitorer les milieux naturels, entre ambitions et contraintes, une affaire de compromis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (1), pp.9-17. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/edyte.2017.1356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One thousand seven hundred years of interaction between glacial activity and flood frequency in proglacial Lake Muzelle (western French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fouinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 87 (03), pp.407-422. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/qua.2017.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow control on active layer thickness in steep alpine rock walls (Aiguille du Midi, 3842 m a.s.l., Mont Blanc massif)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Westermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Pogliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 149 (2), pp.648-662. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2016.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tale of two lakes: a multi-proxy comparison of Lateglacial and Holocene environmental change in Cappadocia, Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Allcock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Dean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Eastwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (4), pp. 348 - 362. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.2852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion record in Lake La Thuile sediments (Prealps, France): Evidence of montane landscape dynamics throughout the Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (3), pp.350-364. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683615609750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of warm, sensitive permafrost areas in near-vertical rockwalls and evaluation of distributed models by electrical resistivity tomography.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Krautblatter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120 (5), pp.745-762. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014JF003351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass budget in two high altitude lakes reveals their role as atmospheric PCB sinks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.-M. Nellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elodie Perga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 511, pp.203-213. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.12.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateglacial/Holocene environmental changes in the Mediterranean Alps inferred from lacustrine sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 110, pp.49-71. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2014.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4D sedimentological approach to reconstructing the flood frequency and intensity of the Rhoˆne River (Lake Bourget, NW European Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolimnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51 (51), pp. 469-483. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10933-014-9768-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00976095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoflood activity and climate change over the last 1400 years recorded by lake sediments in the north-west European Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (2), pp. 189-199. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.2609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00799655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinel lakes: a network for the study and management of mountain lakes in the French Alps and in Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Birck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Epaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eco.mont - Journal on Protected Mountain Areas Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (1), pp.63-69. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1553/eco.mont-5-1s63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric sources and soil filtering of PAH content in karst seepage waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Quiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65, pp. 37-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00936949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal changes of organic matter quality and quantity at the outlet of a forested karst system (La Roche Saint Alban, French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dzikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, à paraitre. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.12.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00782135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ability of aquatic macrophytes to increase root porosity and radial oxygen loss determines their resistance to sediment anoxia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien G. Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mermillod-Blondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Barrat-Segretain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (2), pp.191-200. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10452-012-9391-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00705753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does global warming favour the occurrence of extreme floods in European Alps? First evidences from a NW Alps proglacial lake sediment record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Enters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaya Legaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 113, p.563-581. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-011-0376-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00653728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1400 years of extreme precipitation patterns over the Mediterranean French Alps and possible forcing mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78, p.1-12. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2012.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00719973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique sédimentaire et effet de site en zone noyée du karst : le siphon de Chevaline (Grottes de Choranche, Vercors, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Perroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Dynamique sédimentaire dans le siphon de Chevaline, 60, pp.23-44. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/karst.2012.2727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative influences of submersed macrophytes and bioturbating fauna on biogeochemical processes and microbial activities in freshwater sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mermillod-Blondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐claude Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Montuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53 (10), pp.1969-1982. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2427.2008.02020.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00321653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative influence of submersed macrophytes and bioturbating fauna on biogeochemical processes and microbial activities in freshwater sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mermillod Blondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Montuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53, pp.1969-1982. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2427.2008.02020.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mesohabitat method used to assess minimum flow changes and impacts on the invertebrate and fish fauna in the Rhône River, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Harby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23, pp.525-543</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00152423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A submersible device for measuring drag forces on aquatic plants and other organisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.M. Callaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.G. Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.I. Nikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Statzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Zealand Journal of Marine and Freshwater Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 41, pp.119-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00152414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A submersible device for measuring drag forces on aquatic plants and other organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Callaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Statzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Zealand Journal of Marine and Freshwater Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 41, pp.119-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escape behaviour and ultimate causes of specific induced defences in an anuran tadpole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Téplitsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Plénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Léna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolution and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 18, pp.180-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00340214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical modelling of permafrost distribution in steep rock slope, application to the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Monzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing rockwall permafrost dynamics at Aiguille du Midi (French Alps) through electrical resistivity tomography monitoring.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feras Abdulsamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2025, Vienne (Austria), Austria. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-11283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les glacières, objets (très) méconnus de la cryosphère - Cas d'étude savoyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hobléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49e Congrès des Sociétés Savantes de Savoie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Amis du Vieux Chamonix, Oct 2024, Chamonix (74400), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permafrost evolution in the French Alps: Main results of the PermaFrance network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Alpine Glaciological Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent loss of thickness in the ice aprons of the Mont-Blanc massif and disappearance of a potential paleo-environmental archive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Duphil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alemany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Alpine Glaciological Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lac Abhé en République Djiboutienne : comparaison de la prospection sismique à haute résolution et d'une séquence sédimentaire sur les derniers 6500 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bretonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience de la mission de carottage et de sismique au sein du lac Abhé en République Djiboutienne en 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bretonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème congrès de sédimentologie de France (Lille, France, Novembre 2024) - session Carottages continentaux : avancées technologiques, retours de mission, idées de mission.. (dir. Fabien Arnaud Edytem, CNRS, U-Alpes Grenoble ; Trevor Popp &amp; Doris Thuillier CNRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time monitoring of snowmelt infiltration in steep permafrost-affected rock slopes using fluorescent dyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Ben-Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Josnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Permafrost (EUCOP6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Puigcerda, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decade of mountain permafrost monitoring in the French Alps from the PermaFrance network: results of the 2010-2022 period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Permafrost (EUCOP6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Puigcerda, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tribute to Bruno Wilhelm’s legacy in reading the geological record of lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-16653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key challenges and research questions for steep rock slope permafrost investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Ben-Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeomorphoChats 2023 : A series of geomorphological webinars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société italienne de géomorphologie, May 2023, Online, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring steep rock wall permafrost using electrical resistivity and induced polarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Ben-Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Permafrost (EUCOP 6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Puigcerda, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating surface water availability in high mountain rock slopes using a numerical energy balance model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Ben-Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Westermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Permafrost (EUCOP6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Puigcerda, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in seasonal East African droughts and flood magnitudes recorded in Central Afar lakes sediments (Ethiopia and Djibouti) and their connections with ENSO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre (RST) 2023, 28ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating surface water availability in high mountain rock slopes using numerical energy balance model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Ben-Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Westermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mountain Conference (IMC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques de carottages sur calcite souterraine. Enjeux et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eglantine Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Speleology 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet « Cave Time Capsule 2091 ». Choix techniques et mise en oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lansigu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress Speleology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Le Bourget Du Lac, France. pp.411-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of early diagenesis in the shaping of geochemical records : an example from Lake Dziani Dzaha, Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Jovovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2021 abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2021.5823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lake Dziani Dzaha (Mayotte, Indian Ocean) : A modern analogue for type I kerogen formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jovovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Grossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Meeting on Organic Geochemistry (IMOG 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Montpellier, France. pp.1--2, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.202134138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of noncrystalline uranium in lake sediments over 3,300 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mangeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Geochemistry; Geochemical Society, Jul 2021, Lyon ( virtual ), France. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2021.5351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-03523229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-climatic causes and environmental consequences of the Lake Abhe drying (Ethiopia & Djibouti): a lesson from the past 10,000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vEGU21, the 23rd EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, Austria. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-4634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and human lakeside adaptation in the Central Afar Region (Lake Abhe basin, Ethiopia & Djibouti) during the Later Stone Age - Neolithic transition: a multi-scalar and multi-proxy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd EGU General Assembly, held online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online, Austria. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluri-millenial evolution of uranium speciation in lacustrine sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mangeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2020, EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, VIENNE, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etablishing the first continuous Holocene tephrostratigraphy on Kerguelen Archipelago, subantarctic Indian Oean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymerick Servettaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online, France. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-5782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIMING OF MILLET DIFFUSION IN THE ALPS FROM MILIACIN OCCURRENCE IN LAKE SEDIMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting on Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Organic Geochemists, Sep 2019, Göteborg, Sweden. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201902683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02308762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VAPOR-Afar, Volcanological & Archaeological Program for Obsidian Research – Afar, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment DNA helps revealing ecosystem collapse and recovery post-alien invasion on pristine Kerguelen Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentile Francesco Ficetola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gielly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPA-IAL Stockholm 2018 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2016 rock falls sequence at Mont Granier (1933 m a.s.l., Chartreuse massif, France) characterized by seismology and photogrammetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Amitrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Helmstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th RSS Rock Slope Stability Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timescale-dependent interplays of solar and temperature forcing to explain 6kyrs of flood frequency and intensity in the western Mediterranean Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ficetola Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G F Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th PAGES Open Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDYTEM, May 2017, Zaragosa, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timescale-dependent interplays of solar and temperature forcing to explain 6kyrs of flood frequency and intensity in the western Mediterranean Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ficetola Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting of Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Holocene glacier activity on the Kerguelen Island, South Indian Ocean - reconstructed from distal glacier-fed lake sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bakke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eivind Støren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th PAGES Open Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The overlooked human influence in the Late Holocene great acceleration of floods in the European Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiané Troussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th PAGES Open Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European alpine floods aggravated by past Human impact: coupled evidence from sedimentological and pollen analysis of the Lake of Allos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiané Troussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Pollen Database 2nd Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow control on active layer thickness in steep alpine rock walls (Aiguille du Midi, 3842ma.s.l., Mont Blanc massif).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Westermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Pogliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Permafrost.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Permafrost Association, Jun 2016, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid to Late Holocene flood frequency and intensity in Northern French Alps (Lake Savine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Whilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ficetola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAGES Cross-community workshop on past flood variability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoflood activity and climate change over the last 2000 years recorded by high altitude alpine lake sediments in Western French Alps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fouinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airborne PAH transfer into soils : a comparison study in karstic mountain forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carteret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EuCheMS International Conference on Chemistry and the Environment ICCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution de l’évolution du paysage du lac de La Thuile (874 m, Massif des Bauges) durant l’Holocène : mise en évidence d’une domination des processus érosifs liés à l’homme à l’étage montagnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene evolution of a montane lake catchment inferred from multiproxy sediment analysis: climatic and anthropic impacts in french prealps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015, General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altitude lakes: source or sink of PCBs for mountain environment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.-M. Nellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elodie Perga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JILO, journées internationales de limnologie et d’océanographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution des PCB dans les lacs d'altitude : influence de la matière organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.-M. Nellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-E. Perga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nathalie Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FROG 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Le Bourget du lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of extreme flood events stratigraphy from two nearby sediment records, Western French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fouinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-01023153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4D sedimentological approach to reconstruct the flood frequency and intensity of Rhône River (Lake Bourget, NW European Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-01023117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rockfall dating (10Be exposure age) in the permafrost-affected rockwalls of the Mont Blanc massif (European Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brandova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Egli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EGU General Assembly, Wien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00873421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution tardi-glaciaire et holocene d'un bassin versant de moyenne montagne (lac de la Thuile, massif des Bauges) : impacts climatique et anthropique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00933757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age et modalites de l'effondrement à l'origine du lac de Lauvitel, (vallée de l'oisans, 1530 m). Apports d'une approche couplée : datations cosmogéniques, sismique réflexion et carottages lacustres.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fouinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schoeneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00933749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of forest for atmospheric PAHs input into mid-mountain karst systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCE 2013 - EuCheMS, International Conference on Chemistry and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a quantitative reconstruction of hypoxia from varve records in the large perialpin Lake Bourget over the last 150 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00931939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation du signal de fluorescence de la matière organique dans les spéléothèmes. Un outil de reconstruction paléoenvironnementale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Quiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère réunion annuelle des Géochimistes Organiciens Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00979524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1.4 kyrs of flash flood events in the Southern European Alps : implications for extreme precipitation patterns and forcing over the north-western Mediterranean area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, Vienne 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.9097</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00750907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past soil erosion history recorded by lake sediments in mountain areas (north and south French Alps) : complex interactions with climatic and human activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00750899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle vulnérabilité des eaux d’aquifère de montagne karstique aux HAP ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRUTTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enregistrement sédimentaire du lac d'Aydat (Puy-de Dôme) : conséquences cumulées de l'activité humaine et de la paléohydrologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Lavrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée des Sédimentologistes Français (ASF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00933787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of summer/autumn flash-floods over the last millennium from a high-elevation lake sediment sequence (Lake Allos, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Limnogeology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Konstanz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00750919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint studies of classical hydrochemical data and DOM characterization methods for environmental tracing issues. Application to Chevaline karst system (Choranche, SE France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Conference on Limestone Hydrogeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Besançon, France. pp.63-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00623047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first year of borehole measurements in the rock permafrost at Aiguille du Midi (3842 m a.s.l., Mont Blanc massif)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Noetzli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00879503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">300 years of underflow record in Lake Bourget: an attempt of quantitative hydrological reconstruction based on spatio-temporal approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00937651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene erosion patterns in the high altitude Lake Anterne (NW French Alps): a witness of environmental changes, climatic variability and human activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Limnogeology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Konstanz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00932179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">300 years of underflow record in Lake Bourget: an attempt of quantitative hydrological reconstruction based on spatio-temporal approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Limnogeology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Konstanz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00932169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation et dissolution superficielle des karsts subpolaires océaniques de l'Archipel de Madre de Dios (Patagonie, Chili)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Conference on Limestone Hydrogeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Besançon, France. pp.229-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00623056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Aiguille du Midi (massif du Mont Blanc): un site remarquable pour l'étude du permafrost des parois d'altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bölhert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velio Coviello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cremonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Krautblatter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle de l'AFDP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00950189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Aiguille du Midi (Mont Blanc massif): a unique high-Alpine site to study bedrock permafrost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bölhert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Coviello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cremonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th European Conference on Permafrost</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Longyearbyen., Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00949901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-meteorological monitoring of a mountain catchment, the example of the Vorz (Belledonne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00981603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution spatio temporelle de l'oxygénation de l'hypolimnion sous contrôle du niveau trophique et des crues rhodaniennes dans le lac du Bourget depuis 150 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marcel Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Limnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Thonon-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution spatio-temporelle de l'oxygenation de l'hypolimnion sous controle du niveau trophique et des crues rhodaniennes dans le lac du bourget depuis 150 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées internationales de Limnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Thonon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00933554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow covers detection using terrestrial photography. Application to a mountain catchment in Alps region (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00981600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taux record de dissolution superficielle des karsts de Patagonie : instrumentation et quantification sur le bassin versant expérimental de Tartlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23 ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00540324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Aiguille du Midi (Mont Blanc massif): a unique high-Alpine site to study bedrock permafrost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bölhert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Coviello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cremonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00372372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Aiguille du Midi (massif du Mont Blanc) : un site remarquable pour l'étude du permafrost des parois d'altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bölhert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Coviello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cremonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Section Glaciologie-nivologie de la SHF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00372371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coupled environmental monitoring and lake sediment study to understand factors generating torrential floods in an alpine catchment (Giffre valley, NW French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Enters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00404027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual design and first results of a combined electrical resistivity and induced polarization monitoring at the Aiguille du Midi rock permafrost summit (Mont Blanc Massif, French/Italian Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Krautblatter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Verleysdonk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Flores-Orozco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kemna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00372386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of permafrost dynamics using Electrical Resistivity tomography (ERT) at the Aiguille Du Midi in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feras Abdulsamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15TH DACH Permafrost meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Davos, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water flows monitoring and geochemistry in high-mountain rockwall permafrost: main results of a 2-year investigation at Aiguille du Midi (3842 m a.s.l., the Mont Blanc massif)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Ben-Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Josnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Dach Permafrost Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of permafrost dynamics using Electrical Resistivity tomography (ERT) at the Aiguille Du Midi in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feras Abdulsamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th DACH Permafrost Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Davos, Switzerland. , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water flows monitoring and geochemistry in high-mountain rockwall permafrost: main results of a 2-year investigation at Aiguille du Midi (3842 m a.s.l., the Mont Blanc massif)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Ben-Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Josnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th DACH Permafrost Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Davos, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolved carbonate exports in the Chevaline river (Choranche, Vercors). Period 2008–2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32 th International Karst School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Postojna, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decade of mountain permafrost monitoring in the French Alps from the PermaFrance network: results of the 2010-2022 period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque bisannuel 2023 de la Société suisse de géomorphologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Verbier, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring steep rock wall permafrost using electrical resistivity and induced polarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Ben-Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Allain Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Permafrost (EUCOP6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Puygcerda, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decade of mountain permafrost monitoring in the French Alps from the PermaFrance network: results of the 2010-2022 period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moving Mountains : Colloque de la Société Suisse de Géomorphologie SSGm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Le Châble, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison des approches analytiques in situ et en laboratoire : vers une compréhension des peintures schématiques néolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Turnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe Colloque du GMPCA- Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chambéry (73), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring rock glacier by optical stereoscopic time-lapse device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Marsy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Castaings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edited by Philip Deline, Xavier Bodin and Ludovic Ravanel; Co-editors: Chloé Barboux; Reynald Delaloye; Christophe Lambiel; Florence Magnin; Marco Marcer; Paolo Pogliotti; Philippe Schoeneich. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5 th European Conference On Permafrost</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Chamonix, France. Edytem, 2018, 5 th European Conference On Permafrost – Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-method diachronic approach of the rockfalls and landslides at Mont Granier (1933 m a.s.l., Chartreuse Massif, French Alps).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amitrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Barnave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Buffle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossing Pollen and aDNA to reconstruct socio-ecological trajectories at Lake Gers over the last 4600 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gielly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPA-IAL Stockholm 2018 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chronicle of metallic element contamination : sediment record in a mining-affected dam reservoir context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Courtin-Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I S river</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination records of sediments by heavy metals in a mining-impacted dam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Courtin-Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting of Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene glacier activity on Kerguelen Island: preliminary results from a novel proglacial lake sediment record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eivind Støren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jostein Bakke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensive lake sediment coring survey on Sub-Antarctic Indian Ocean Kerguelen Archipelago (French Austral and Antarctic Lands).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eivind Støren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un enregistreur quaternaire souterrain de l’environnement exokarstique et endokarstique : le cône d’entrée de l’aven d'Orgnac (Ardèche, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Boche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chambéry, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution Holocène des pédopaysages du lac de La Thuile (Massif des Bauges) : Impacts climatiques et anthropiques à l’étage montagnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants de l'école doctorale SISEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of forest for atmospheric PAH input into mid-mountain karst systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th EuCheMS International Conference on Chemistry and the Environment ICCE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Barcelone, Spain. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sedimentary record of the Lake Aydat (French Massif Central) : cumulated consequences of human activities and palaeohydrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Lavrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIe Congrès de l’Association des sédimentologistes français (ASF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring en milieux naturels, retours d’expériences en terrains difficiles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">19, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience de carottage avec du matériel léger en eau peu profonde à l’aide d’une aiguille vibrante à béton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Reynaud; Eric Armynot du Châtelet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Short Papers from the 19th French Congress of Sedimentology, Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 84, Association des Sédimentologistes Français, pp.31-34, 2025, 2-907205-83-8. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70665/OOKQ5196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au cœur des falaises calcaires, les premières occupations des grottes du Salève au cours du Néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jehanne Affolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Batigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écosystèmes montagnards du Moyen Âge à nos jours. Actes du colloque tenu à Sixt-Fer-à-Cheval (Haute-Savoie) du 2 au 4 décembre 2021. Sous la direction de Anne-Marie Granet et Christophe Guffond. PUG, Coll. La pierre et l'écrit.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-102, 2025, EAN13 Livre papier : 9782706153105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04896253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion et dynamique de la culture du millet dans les Alpes ouest-européennes sur la base des concentrations en miliacine dans les sédiments lacustres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisa Nicoud; Marie Balasse; Emmanuel Desclaux; Isabelle Théry-Parisot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversités, environnements et sociétés depuis la Préhistoire : nouveaux marqueurs et approches intégrées : Actes des 41èmes Rencontres Internationales d’Archéologie et d’Histoire – Nice Côte d’Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions APDCA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-134, 2021, 2-904110-64-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique géomorphologique des torrents. Interets de l'emploi des appareil photographiques automatiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmin Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Malet; Laurent Astrade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monitoring en milieu naturel : retours d'expériences en terrains difficiles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Collection EDYTEM, pp. 2015-2015, 2017, 978-2-918435-11-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring des régimes thermiques des sols en montagne. Expériences alpines actuelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Choler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Malet; Laurent Astrade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monitoring en milieu naturel : retours d'expériences en terrains difficiles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Collection EDYTEM, p. 279-290, 2017, 978-2-918435-11-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring d'un lac de haute altitude. Le cas du lac de la Muzelle (massif des Ecrins)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fouinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Malet; Laurent Astrade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monitoring en milieu naturel : retours d'expériences en terrains difficiles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Collection EDYTEM, pp. 191-198, 2017, 978-2-918435-11-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du blanc au dessus du vide. Monitoring multi-paramètres de la formation et de l'évolution d'un pont de neige au-dessus d'une crevasse sur un glacier alpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Batoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Malet; Laurent Astrade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monitoring en milieu naturel : retours d'expériences en terrains difficiles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Collection EDYTEM, pp.69-76, 2017, 978-2-918435-11-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation hydrométéorologique spatialisée sur le bassin versant du Vorz (massif de Belledonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Malet; Laurent Astrade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monitoring en milieu naturel : retours d'expériences en terrains difficiles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Collection EDYTEM, pp. 111-120, 2017, 978-2-918435-11-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi en continu des températures et conductivités des eaux thermales en contexte hyper minéralisé. Monitroring en milieux naturels, retours d’expériences en terrains difficiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dzikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gasquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Malet; Laurent Astrade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monitoring en milieu naturel : retours d'expériences en terrains difficiles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Collection EDYTEM, pp. 129-136, 2017, 978-2-918435-11-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation thermique et cinématique des parois à permafrost du massif du Mont Blanc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Malet; Laurent Astrade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monitoring en milieu naturel : retours d'expériences en terrains difficiles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Collection EDYTEM, p27-p38, 2017, 978-2-918435-11-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport d'appareils photo reflex autonomes pour le suivi quasi-continu de la dynamique des glaciers rocheux. Exemple dans les Alpes et dans les Andes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Marsy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héla Hadhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Malet; Laurent Astrade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monitoring en milieu naturel : retours d'expériences en terrains difficiles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Collection EDYTEM, pp. 47-54, 2017, 978-2-918435-11-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruisselement et dissolution d'un bassin versant lapiazé des karsts de Patagonie, Ile Tarlton, Archipel de Madre de Dios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Marbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Malet; Laurent Astrade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monitoring en milieu naturel : retours d'expériences en terrains difficiles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Collection EDYTEM, pp. 137-146, 2017, 978-2-918435-11-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitorer les milieux naturels, entre ambitions et contraintes, une affaire de compromis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monitoring en milieux naturels, retours d’expériences en terrains difficiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, pp.9-18, 2017, Collection Edytem</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene reconstitution of Lake La Thuile Landscape (874 m a.s.l, Massif des Bauges, France) Evidence of human-controlled of erosion in the mountain belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilie Chalmin, Etienne Dambrine, Bernard David, Pierre Faivre, Jérôme Poulenard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et matières organiques : mémoires et héritages, Collection Edytem n°18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°18, Edytem, pp. 41-56, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic geochemistry of soils and sediments : A key to describe the Anthropocene?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilie Chalmin, Etienne Dambrine, Bernard David, Pierre Faivre, Jérôme Poulenard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et matières organiques : mémoires et héritages, Collection Edytem n°18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°18, Edytem, pp. 9-18, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plateforme GéMo : Monitoring, échantillonnage et caractérisation des Géomatériaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Soufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements, Dynamiques et Territoires de la montagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection EDYTEM, pp.153-162, 2014, Collection EDYTEM n°16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00982832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'objet emblématique Lacs de Montagne : L'étude des sédiments lacustres au laboratoire EDYTEM.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements, Dynamiques et Territoires de la montagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection EDYTEM, pp. 107-118, 2014, Collection EDYTEM n°16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00982816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Aiguille du Midi (massif du Mont Blanc) : un site remarquable pour l'étude du permafrost des parois d'altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velio Coviello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Cremonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Krautblatter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neige et glace de montagne : Reconstitution, dynamique, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection EDYTEM - Cahiers de Géographie, n°8, pp.135-146, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00399799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Aiguille du Midi (Mont Blanc massif): a unique high-Alpine site to study permafrost in rockwalls.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cremonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Drenkelfluss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kemna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00951662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water flow timing, quantity, and sources in a fractured high mountain permafrost rock wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Ben-Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Josnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rockwall permafrost dynamics evidenced by Automated Electrical Resistivity Tomography at Aiguille du Midi (3842 m a.s.l., French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feras Abdulsamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les peintures pariétales schématiques de l'abri Otello (Saint-Rémy-de-Provence, Bouches-du-Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Defrasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déstabilisations rocheuses dans le Grand Couloir de l'aiguille du Goûter - Étude pluridisciplinaire sur la voie classique d'ascension du mont Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Allain Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Marsy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Marser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation PETZL. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme décennal de restauration écologique et hydraulique du Rhône. RCC de Chautagne et de Belley. Année 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Sulc Michalkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université Lyon 3; EZUS - Université Lyon 1. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04557996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme décennal de restauration écologique et hydraulique du Rhône. Vieux Rhône et lônes de Brégnier-Cordon. Caractérisation de l'état initial. Années 2004-2005.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université de Genève; Université Lyon 3; EZUS - Université Lyon 1. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04557950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId536"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> emmanuel Malet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene climatic changes in the Kerguelen archipelago (South Indian Ocean) based on marine and lacustrine palaeoclimatic archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Crosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 375, pp.109753. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Microbial Biofilms to Assess Groundwater Quality in Karstic Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 28 (2), pp.e70252. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.70252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature on membrane lipids of Pseudomonas veronii isolated from French alpine lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juanita Mora-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Kish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelino Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 217, pp.105189. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2026.105189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering environmental information from steep Alpine ice – development of a lightweight decametric ice corer and first use at Grandes Jorasses (4208 m a.s.l., Mont-Blanc massif)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Duphil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alemany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographica Helvetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 80 (4), pp.455-465. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gh-80-455-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colmatage détritique synchrone de deux drains karstiques étagés : grotte Roche et Fenêtre 4 (gorges de la Bourne, massif du Vercors, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mai Yung Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre G Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 85, pp.39-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underground ice beyond the limits of the cryosphere. Glaciological functioning and uses of the Grande Glacière du Parmelan (Bornes massif, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Formes et processus périglaciaires des milieux montagnards, 30 (3), pp.225-238. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape archaeology of the Chuchuwayha sacred site (British Colombia, Canada)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Quiles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Allison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (1), pp.e22038. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/gea.22038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet snow avalanches on Corsica Island: a long-term perspective from lake sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Bisquert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Giacona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentologika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3 (1), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57035/journals/sdk.2025.e31.1669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50-year seasonal variability in East African droughts and floods recorded in central Afar lake sediments (Ethiopia) and their connections with the El Niño-Southern Oscillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (8), pp.1837-1860. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-20-1837-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating surface water availability in high mountain rock slopes using a numerical energy balance model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Ben-Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Westermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (5), pp.899-915. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esurf-11-899-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice aprons on steep high-alpine slopes: insights from the Mont-Blanc massif, Western Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suvrat Kaushik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Preunkert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 69 (277), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2023.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main results of permafrost monitoring in the French Alps through the &amp;lt;i&amp;gt;PermaFrance&amp;lt;/i&amp;gt; network over the period 2010–2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Permafrost and Periglacial Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (1), pp.3-23. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppp.2209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Did the Younger Dryas to Holocene climate transition favour high seismicity rates in the north-western Alps ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Banjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomard Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 70 (2), pp.538-568. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sed.13050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiparameter monitoring of crevasses on an Alpine glacier to understand formation and evolution of snow bridges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Batoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Malet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cold Regions Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 203, pp.103643. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coldregions.2022.103643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permafrost in monitored unstable rock slopes in Norway – new insights from temperature and surface velocity measurements, geophysical surveying, and ground temperature modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Etzelmüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justyna Czekirda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Allain Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.97 - 129. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esurf-10-97-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-method monitoring of rockfall activity along the classic route up Mont Blanc (4809 m a.s.l.) to encourage adaptation by mountaineers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Allain Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Marsy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Marcer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (2), pp.445-460. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-22-445-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paravani, a puzzling lake in the South Caucasus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 579, pp.6-18. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2020.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced Polarization of Carbonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neha Panwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Schmutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Allain Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (6), pp.e2021JB022029. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JB022029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Consolidation Strategy for Ground-Based Image Displacement Time Series: Application to Glacier Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Marsy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Castaings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, pp.10069-10078. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2021.3115231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past African dust inputs in the western Mediterranean area controlled by the complex interaction between the intertropical convergence zone, the North Atlantic oscillation, and total solar irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (1), pp.283-298. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-16-283-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic and structural controls on Late‐glacial and Holocene rockfall occurrence in high‐elevated rock walls of the Mont Blanc massif (Western Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavi Gallach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (13), pp.3071-3091. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.4952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pastoralism increased vulnerability of a subalpine catchment to flood hazard through changing soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17632/j9x7yhcvd4.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pastoralism increased vulnerability of a subalpine catchment to flood hazard through changing soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 538, pp.109462. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2019.109462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des Hydrocarbures Aromatiques Polycycliques comme indicateur d’érosion des sols en milieux karstiques de montagne. Application au plateau Révard/Féclaz (massif des Bauges).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gateuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia Mémoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.159-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA from lake sediments reveals long-term ecosystem changes after a biological invasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentile Francesco Ficetola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gielly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (5), 9p. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aar4292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6-kyr record of flood frequency and intensity in the western Mediterranean Alps – Interplay of solar and temperature forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentile Francesco Ficetola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 170, pp. 121 - 135. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2017.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruissellement et dissolution d’un bassin versant lapiazé des karsts de Patagonie, île Tarlton, archipel de Madre de Dios (Chili)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Marbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (1), pp.137-146. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/edyte.2017.1375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - Monitorer les milieux naturels, entre ambitions et contraintes, une affaire de compromis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (1), pp.9-17. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/edyte.2017.1356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The overlooked human influence in historic and prehistoric floods in the European Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiane Troussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45 (4), pp.347-350. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G38498.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique géomorphologique des torrents : intérêt de l'emploi des appareils photographiques automatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmin Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Monitoring en milieux naturels - Retours d’expériences en terrains difficiles, 19, pp.205-212. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/edyte.2017.1384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One thousand seven hundred years of interaction between glacial activity and flood frequency in proglacial Lake Muzelle (western French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fouinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 87 (03), pp.407-422. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/qua.2017.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow control on active layer thickness in steep alpine rock walls (Aiguille du Midi, 3842 m a.s.l., Mont Blanc massif)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Westermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Pogliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 149 (2), pp.648-662. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2016.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tale of two lakes: a multi-proxy comparison of Lateglacial and Holocene environmental change in Cappadocia, Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Allcock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Dean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Eastwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (4), pp. 348 - 362. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.2852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion record in Lake La Thuile sediments (Prealps, France): Evidence of montane landscape dynamics throughout the Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (3), pp.350-364. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683615609750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of warm, sensitive permafrost areas in near-vertical rockwalls and evaluation of distributed models by electrical resistivity tomography.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Krautblatter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120 (5), pp.745-762. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014JF003351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass budget in two high altitude lakes reveals their role as atmospheric PCB sinks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.-M. Nellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elodie Perga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 511, pp.203-213. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.12.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateglacial/Holocene environmental changes in the Mediterranean Alps inferred from lacustrine sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 110, pp.49-71. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2014.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4D sedimentological approach to reconstructing the flood frequency and intensity of the Rhoˆne River (Lake Bourget, NW European Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolimnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51 (51), pp. 469-483. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10933-014-9768-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00976095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinel lakes: a network for the study and management of mountain lakes in the French Alps and in Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Birck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Epaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eco.mont - Journal on Protected Mountain Areas Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (1), pp.63-69. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1553/eco.mont-5-1s63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric sources and soil filtering of PAH content in karst seepage waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Quiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65, pp. 37-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00936949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoflood activity and climate change over the last 1400 years recorded by lake sediments in the north-west European Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (2), pp. 189-199. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.2609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00799655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal changes of organic matter quality and quantity at the outlet of a forested karst system (La Roche Saint Alban, French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dzikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, à paraitre. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.12.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00782135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does global warming favour the occurrence of extreme floods in European Alps? First evidences from a NW Alps proglacial lake sediment record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Enters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaya Legaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 113, p.563-581. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-011-0376-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00653728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ability of aquatic macrophytes to increase root porosity and radial oxygen loss determines their resistance to sediment anoxia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien G. Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mermillod-Blondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Barrat-Segretain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (2), pp.191-200. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10452-012-9391-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00705753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1400 years of extreme precipitation patterns over the Mediterranean French Alps and possible forcing mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78, p.1-12. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2012.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00719973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique sédimentaire et effet de site en zone noyée du karst : le siphon de Chevaline (Grottes de Choranche, Vercors, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Perroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Dynamique sédimentaire dans le siphon de Chevaline, 60, pp.23-44. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/karst.2012.2727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative influence of submersed macrophytes and bioturbating fauna on biogeochemical processes and microbial activities in freshwater sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mermillod Blondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Montuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53, pp.1969-1982. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2427.2008.02020.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative influences of submersed macrophytes and bioturbating fauna on biogeochemical processes and microbial activities in freshwater sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mermillod-Blondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐claude Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Montuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53 (10), pp.1969-1982. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2427.2008.02020.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00321653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A submersible device for measuring drag forces on aquatic plants and other organisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.M. Callaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.G. Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.I. Nikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Statzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Zealand Journal of Marine and Freshwater Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 41, pp.119-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00152414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A submersible device for measuring drag forces on aquatic plants and other organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Callaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Statzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Zealand Journal of Marine and Freshwater Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 41, pp.119-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mesohabitat method used to assess minimum flow changes and impacts on the invertebrate and fish fauna in the Rhône River, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Harby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23, pp.525-543</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00152423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escape behaviour and ultimate causes of specific induced defences in an anuran tadpole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Téplitsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Plénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Léna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolution and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 18, pp.180-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00340214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical modelling of permafrost distribution in steep rock slope, application to the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Monzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing rockwall permafrost dynamics at Aiguille du Midi (French Alps) through electrical resistivity tomography monitoring.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feras Abdulsamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2025, Vienne (Austria), Austria. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-11283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permafrost evolution in the French Alps: Main results of the PermaFrance network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Alpine Glaciological Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent loss of thickness in the ice aprons of the Mont-Blanc massif and disappearance of a potential paleo-environmental archive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Duphil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alemany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Alpine Glaciological Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lac Abhé en République Djiboutienne : comparaison de la prospection sismique à haute résolution et d'une séquence sédimentaire sur les derniers 6500 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bretonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience de la mission de carottage et de sismique au sein du lac Abhé en République Djiboutienne en 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bretonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème congrès de sédimentologie de France (Lille, France, Novembre 2024) - session Carottages continentaux : avancées technologiques, retours de mission, idées de mission.. (dir. Fabien Arnaud Edytem, CNRS, U-Alpes Grenoble ; Trevor Popp &amp; Doris Thuillier CNRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les glacières, objets (très) méconnus de la cryosphère - Cas d'étude savoyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hobléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49e Congrès des Sociétés Savantes de Savoie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Amis du Vieux Chamonix, Oct 2024, Chamonix (74400), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tribute to Bruno Wilhelm’s legacy in reading the geological record of lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-16653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decade of mountain permafrost monitoring in the French Alps from the PermaFrance network: results of the 2010-2022 period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Permafrost (EUCOP6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Puigcerda, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key challenges and research questions for steep rock slope permafrost investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Ben-Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeomorphoChats 2023 : A series of geomorphological webinars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société italienne de géomorphologie, May 2023, Online, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring steep rock wall permafrost using electrical resistivity and induced polarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Ben-Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Permafrost (EUCOP 6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Puigcerda, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating surface water availability in high mountain rock slopes using a numerical energy balance model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Ben-Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Westermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Permafrost (EUCOP6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Puigcerda, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in seasonal East African droughts and flood magnitudes recorded in Central Afar lakes sediments (Ethiopia and Djibouti) and their connections with ENSO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre (RST) 2023, 28ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time monitoring of snowmelt infiltration in steep permafrost-affected rock slopes using fluorescent dyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Ben-Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Josnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Permafrost (EUCOP6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Puigcerda, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques de carottages sur calcite souterraine. Enjeux et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eglantine Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Speleology 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet « Cave Time Capsule 2091 ». Choix techniques et mise en oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lansigu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress Speleology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Le Bourget Du Lac, France. pp.411-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating surface water availability in high mountain rock slopes using numerical energy balance model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Ben-Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Westermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mountain Conference (IMC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lake Dziani Dzaha (Mayotte, Indian Ocean) : A modern analogue for type I kerogen formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jovovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Grossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Meeting on Organic Geochemistry (IMOG 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Montpellier, France. pp.1--2, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.202134138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-climatic causes and environmental consequences of the Lake Abhe drying (Ethiopia & Djibouti): a lesson from the past 10,000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vEGU21, the 23rd EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, Austria. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-4634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of noncrystalline uranium in lake sediments over 3,300 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mangeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Geochemistry; Geochemical Society, Jul 2021, Lyon ( virtual ), France. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2021.5351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-03523229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of early diagenesis in the shaping of geochemical records : an example from Lake Dziani Dzaha, Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Jovovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2021 abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2021.5823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluri-millenial evolution of uranium speciation in lacustrine sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mangeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2020, EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, VIENNE, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etablishing the first continuous Holocene tephrostratigraphy on Kerguelen Archipelago, subantarctic Indian Oean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymerick Servettaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online, France. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-5782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and human lakeside adaptation in the Central Afar Region (Lake Abhe basin, Ethiopia & Djibouti) during the Later Stone Age - Neolithic transition: a multi-scalar and multi-proxy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd EGU General Assembly, held online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online, Austria. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIMING OF MILLET DIFFUSION IN THE ALPS FROM MILIACIN OCCURRENCE IN LAKE SEDIMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting on Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Organic Geochemists, Sep 2019, Göteborg, Sweden. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201902683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02308762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VAPOR-Afar, Volcanological & Archaeological Program for Obsidian Research – Afar, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment DNA helps revealing ecosystem collapse and recovery post-alien invasion on pristine Kerguelen Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentile Francesco Ficetola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gielly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPA-IAL Stockholm 2018 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2016 rock falls sequence at Mont Granier (1933 m a.s.l., Chartreuse massif, France) characterized by seismology and photogrammetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Amitrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Helmstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th RSS Rock Slope Stability Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timescale-dependent interplays of solar and temperature forcing to explain 6kyrs of flood frequency and intensity in the western Mediterranean Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ficetola Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting of Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Holocene glacier activity on the Kerguelen Island, South Indian Ocean - reconstructed from distal glacier-fed lake sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bakke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eivind Støren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th PAGES Open Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The overlooked human influence in the Late Holocene great acceleration of floods in the European Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiané Troussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th PAGES Open Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timescale-dependent interplays of solar and temperature forcing to explain 6kyrs of flood frequency and intensity in the western Mediterranean Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ficetola Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G F Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th PAGES Open Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDYTEM, May 2017, Zaragosa, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European alpine floods aggravated by past Human impact: coupled evidence from sedimentological and pollen analysis of the Lake of Allos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiané Troussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Pollen Database 2nd Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow control on active layer thickness in steep alpine rock walls (Aiguille du Midi, 3842ma.s.l., Mont Blanc massif).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Westermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Pogliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Permafrost.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Permafrost Association, Jun 2016, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid to Late Holocene flood frequency and intensity in Northern French Alps (Lake Savine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Whilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ficetola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAGES Cross-community workshop on past flood variability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airborne PAH transfer into soils : a comparison study in karstic mountain forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carteret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EuCheMS International Conference on Chemistry and the Environment ICCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution de l’évolution du paysage du lac de La Thuile (874 m, Massif des Bauges) durant l’Holocène : mise en évidence d’une domination des processus érosifs liés à l’homme à l’étage montagnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene evolution of a montane lake catchment inferred from multiproxy sediment analysis: climatic and anthropic impacts in french prealps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015, General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoflood activity and climate change over the last 2000 years recorded by high altitude alpine lake sediments in Western French Alps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fouinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of extreme flood events stratigraphy from two nearby sediment records, Western French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fouinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-01023153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4D sedimentological approach to reconstruct the flood frequency and intensity of Rhône River (Lake Bourget, NW European Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-01023117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution des PCB dans les lacs d'altitude : influence de la matière organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.-M. Nellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-E. Perga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nathalie Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FROG 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Le Bourget du lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altitude lakes: source or sink of PCBs for mountain environment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.-M. Nellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elodie Perga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JILO, journées internationales de limnologie et d’océanographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution tardi-glaciaire et holocene d'un bassin versant de moyenne montagne (lac de la Thuile, massif des Bauges) : impacts climatique et anthropique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00933757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age et modalites de l'effondrement à l'origine du lac de Lauvitel, (vallée de l'oisans, 1530 m). Apports d'une approche couplée : datations cosmogéniques, sismique réflexion et carottages lacustres.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fouinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schoeneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00933749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of forest for atmospheric PAHs input into mid-mountain karst systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCE 2013 - EuCheMS, International Conference on Chemistry and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rockfall dating (10Be exposure age) in the permafrost-affected rockwalls of the Mont Blanc massif (European Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brandova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Egli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EGU General Assembly, Wien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00873421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past soil erosion history recorded by lake sediments in mountain areas (north and south French Alps) : complex interactions with climatic and human activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00750899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1.4 kyrs of flash flood events in the Southern European Alps : implications for extreme precipitation patterns and forcing over the north-western Mediterranean area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, Vienne 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.9097</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00750907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle vulnérabilité des eaux d’aquifère de montagne karstique aux HAP ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRUTTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation du signal de fluorescence de la matière organique dans les spéléothèmes. Un outil de reconstruction paléoenvironnementale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Quiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère réunion annuelle des Géochimistes Organiciens Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00979524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a quantitative reconstruction of hypoxia from varve records in the large perialpin Lake Bourget over the last 150 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00931939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">300 years of underflow record in Lake Bourget: an attempt of quantitative hydrological reconstruction based on spatio-temporal approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00937651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint studies of classical hydrochemical data and DOM characterization methods for environmental tracing issues. Application to Chevaline karst system (Choranche, SE France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Conference on Limestone Hydrogeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Besançon, France. pp.63-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00623047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first year of borehole measurements in the rock permafrost at Aiguille du Midi (3842 m a.s.l., Mont Blanc massif)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Noetzli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00879503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene erosion patterns in the high altitude Lake Anterne (NW French Alps): a witness of environmental changes, climatic variability and human activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Limnogeology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Konstanz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00932179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">300 years of underflow record in Lake Bourget: an attempt of quantitative hydrological reconstruction based on spatio-temporal approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Limnogeology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Konstanz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00932169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation et dissolution superficielle des karsts subpolaires océaniques de l'Archipel de Madre de Dios (Patagonie, Chili)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Conference on Limestone Hydrogeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Besançon, France. pp.229-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00623056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enregistrement sédimentaire du lac d'Aydat (Puy-de Dôme) : conséquences cumulées de l'activité humaine et de la paléohydrologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Lavrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée des Sédimentologistes Français (ASF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00933787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of summer/autumn flash-floods over the last millennium from a high-elevation lake sediment sequence (Lake Allos, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Limnogeology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Konstanz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00750919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Aiguille du Midi (massif du Mont Blanc): un site remarquable pour l'étude du permafrost des parois d'altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bölhert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velio Coviello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cremonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Krautblatter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle de l'AFDP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00950189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Aiguille du Midi (Mont Blanc massif): a unique high-Alpine site to study bedrock permafrost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bölhert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Coviello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cremonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th European Conference on Permafrost</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Longyearbyen., Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00949901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-meteorological monitoring of a mountain catchment, the example of the Vorz (Belledonne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00981603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution spatio temporelle de l'oxygénation de l'hypolimnion sous contrôle du niveau trophique et des crues rhodaniennes dans le lac du Bourget depuis 150 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marcel Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Limnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Thonon-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution spatio-temporelle de l'oxygenation de l'hypolimnion sous controle du niveau trophique et des crues rhodaniennes dans le lac du bourget depuis 150 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées internationales de Limnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Thonon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00933554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow covers detection using terrestrial photography. Application to a mountain catchment in Alps region (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00981600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taux record de dissolution superficielle des karsts de Patagonie : instrumentation et quantification sur le bassin versant expérimental de Tartlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23 ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00540324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Aiguille du Midi (massif du Mont Blanc) : un site remarquable pour l'étude du permafrost des parois d'altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bölhert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Coviello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cremonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Section Glaciologie-nivologie de la SHF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00372371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coupled environmental monitoring and lake sediment study to understand factors generating torrential floods in an alpine catchment (Giffre valley, NW French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Enters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00404027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Aiguille du Midi (Mont Blanc massif): a unique high-Alpine site to study bedrock permafrost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bölhert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Coviello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cremonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00372372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual design and first results of a combined electrical resistivity and induced polarization monitoring at the Aiguille du Midi rock permafrost summit (Mont Blanc Massif, French/Italian Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Krautblatter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Verleysdonk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Flores-Orozco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kemna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00372386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of permafrost dynamics using Electrical Resistivity tomography (ERT) at the Aiguille Du Midi in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feras Abdulsamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th DACH Permafrost Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Davos, Switzerland. , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water flows monitoring and geochemistry in high-mountain rockwall permafrost: main results of a 2-year investigation at Aiguille du Midi (3842 m a.s.l., the Mont Blanc massif)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Ben-Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Josnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Dach Permafrost Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water flows monitoring and geochemistry in high-mountain rockwall permafrost: main results of a 2-year investigation at Aiguille du Midi (3842 m a.s.l., the Mont Blanc massif)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Ben-Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Josnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th DACH Permafrost Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Davos, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolved carbonate exports in the Chevaline river (Choranche, Vercors). Period 2008–2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32 th International Karst School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Postojna, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of permafrost dynamics using Electrical Resistivity tomography (ERT) at the Aiguille Du Midi in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feras Abdulsamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15TH DACH Permafrost meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Davos, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decade of mountain permafrost monitoring in the French Alps from the PermaFrance network: results of the 2010-2022 period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moving Mountains : Colloque de la Société Suisse de Géomorphologie SSGm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Le Châble, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring steep rock wall permafrost using electrical resistivity and induced polarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Ben-Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Allain Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Permafrost (EUCOP6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Puygcerda, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decade of mountain permafrost monitoring in the French Alps from the PermaFrance network: results of the 2010-2022 period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque bisannuel 2023 de la Société suisse de géomorphologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Verbier, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison des approches analytiques in situ et en laboratoire : vers une compréhension des peintures schématiques néolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Turnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe Colloque du GMPCA- Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chambéry (73), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-method diachronic approach of the rockfalls and landslides at Mont Granier (1933 m a.s.l., Chartreuse Massif, French Alps).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amitrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Barnave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Buffle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossing Pollen and aDNA to reconstruct socio-ecological trajectories at Lake Gers over the last 4600 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gielly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPA-IAL Stockholm 2018 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chronicle of metallic element contamination : sediment record in a mining-affected dam reservoir context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Courtin-Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I S river</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring rock glacier by optical stereoscopic time-lapse device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Marsy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Castaings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edited by Philip Deline, Xavier Bodin and Ludovic Ravanel; Co-editors: Chloé Barboux; Reynald Delaloye; Christophe Lambiel; Florence Magnin; Marco Marcer; Paolo Pogliotti; Philippe Schoeneich. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5 th European Conference On Permafrost</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Chamonix, France. Edytem, 2018, 5 th European Conference On Permafrost – Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination records of sediments by heavy metals in a mining-impacted dam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Courtin-Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting of Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene glacier activity on Kerguelen Island: preliminary results from a novel proglacial lake sediment record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eivind Støren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jostein Bakke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensive lake sediment coring survey on Sub-Antarctic Indian Ocean Kerguelen Archipelago (French Austral and Antarctic Lands).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eivind Støren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un enregistreur quaternaire souterrain de l’environnement exokarstique et endokarstique : le cône d’entrée de l’aven d'Orgnac (Ardèche, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Boche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chambéry, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution Holocène des pédopaysages du lac de La Thuile (Massif des Bauges) : Impacts climatiques et anthropiques à l’étage montagnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants de l'école doctorale SISEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of forest for atmospheric PAH input into mid-mountain karst systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th EuCheMS International Conference on Chemistry and the Environment ICCE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Barcelone, Spain. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sedimentary record of the Lake Aydat (French Massif Central) : cumulated consequences of human activities and palaeohydrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Lavrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIe Congrès de l’Association des sédimentologistes français (ASF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring en milieux naturels, retours d’expériences en terrains difficiles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">19, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience de carottage avec du matériel léger en eau peu profonde à l’aide d’une aiguille vibrante à béton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Reynaud; Eric Armynot du Châtelet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Short Papers from the 19th French Congress of Sedimentology, Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 84, Association des Sédimentologistes Français, pp.31-34, 2025, 2-907205-83-8. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70665/OOKQ5196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au cœur des falaises calcaires, les premières occupations des grottes du Salève au cours du Néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jehanne Affolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Batigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écosystèmes montagnards du Moyen Âge à nos jours. Actes du colloque tenu à Sixt-Fer-à-Cheval (Haute-Savoie) du 2 au 4 décembre 2021. Sous la direction de Anne-Marie Granet et Christophe Guffond. PUG, Coll. La pierre et l'écrit.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-102, 2025, EAN13 Livre papier : 9782706153105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04896253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion et dynamique de la culture du millet dans les Alpes ouest-européennes sur la base des concentrations en miliacine dans les sédiments lacustres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisa Nicoud; Marie Balasse; Emmanuel Desclaux; Isabelle Théry-Parisot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversités, environnements et sociétés depuis la Préhistoire : nouveaux marqueurs et approches intégrées : Actes des 41èmes Rencontres Internationales d’Archéologie et d’Histoire – Nice Côte d’Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions APDCA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-134, 2021, 2-904110-64-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring d'un lac de haute altitude. Le cas du lac de la Muzelle (massif des Ecrins)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fouinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Malet; Laurent Astrade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monitoring en milieu naturel : retours d'expériences en terrains difficiles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Collection EDYTEM, pp. 191-198, 2017, 978-2-918435-11-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du blanc au dessus du vide. Monitoring multi-paramètres de la formation et de l'évolution d'un pont de neige au-dessus d'une crevasse sur un glacier alpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Batoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Malet; Laurent Astrade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monitoring en milieu naturel : retours d'expériences en terrains difficiles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Collection EDYTEM, pp.69-76, 2017, 978-2-918435-11-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation hydrométéorologique spatialisée sur le bassin versant du Vorz (massif de Belledonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Malet; Laurent Astrade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monitoring en milieu naturel : retours d'expériences en terrains difficiles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Collection EDYTEM, pp. 111-120, 2017, 978-2-918435-11-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi en continu des températures et conductivités des eaux thermales en contexte hyper minéralisé. Monitroring en milieux naturels, retours d’expériences en terrains difficiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dzikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gasquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Malet; Laurent Astrade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monitoring en milieu naturel : retours d'expériences en terrains difficiles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Collection EDYTEM, pp. 129-136, 2017, 978-2-918435-11-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation thermique et cinématique des parois à permafrost du massif du Mont Blanc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Malet; Laurent Astrade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monitoring en milieu naturel : retours d'expériences en terrains difficiles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Collection EDYTEM, p27-p38, 2017, 978-2-918435-11-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring des régimes thermiques des sols en montagne. Expériences alpines actuelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Choler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Malet; Laurent Astrade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monitoring en milieu naturel : retours d'expériences en terrains difficiles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Collection EDYTEM, p. 279-290, 2017, 978-2-918435-11-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport d'appareils photo reflex autonomes pour le suivi quasi-continu de la dynamique des glaciers rocheux. Exemple dans les Alpes et dans les Andes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Marsy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héla Hadhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Malet; Laurent Astrade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monitoring en milieu naturel : retours d'expériences en terrains difficiles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Collection EDYTEM, pp. 47-54, 2017, 978-2-918435-11-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruisselement et dissolution d'un bassin versant lapiazé des karsts de Patagonie, Ile Tarlton, Archipel de Madre de Dios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Marbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Malet; Laurent Astrade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monitoring en milieu naturel : retours d'expériences en terrains difficiles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Collection EDYTEM, pp. 137-146, 2017, 978-2-918435-11-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitorer les milieux naturels, entre ambitions et contraintes, une affaire de compromis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monitoring en milieux naturels, retours d’expériences en terrains difficiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, pp.9-18, 2017, Collection Edytem</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique géomorphologique des torrents. Interets de l'emploi des appareil photographiques automatiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmin Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Malet; Laurent Astrade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monitoring en milieu naturel : retours d'expériences en terrains difficiles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Collection EDYTEM, pp. 2015-2015, 2017, 978-2-918435-11-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene reconstitution of Lake La Thuile Landscape (874 m a.s.l, Massif des Bauges, France) Evidence of human-controlled of erosion in the mountain belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilie Chalmin, Etienne Dambrine, Bernard David, Pierre Faivre, Jérôme Poulenard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et matières organiques : mémoires et héritages, Collection Edytem n°18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°18, Edytem, pp. 41-56, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic geochemistry of soils and sediments : A key to describe the Anthropocene?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilie Chalmin, Etienne Dambrine, Bernard David, Pierre Faivre, Jérôme Poulenard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et matières organiques : mémoires et héritages, Collection Edytem n°18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°18, Edytem, pp. 9-18, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'objet emblématique Lacs de Montagne : L'étude des sédiments lacustres au laboratoire EDYTEM.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements, Dynamiques et Territoires de la montagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection EDYTEM, pp. 107-118, 2014, Collection EDYTEM n°16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00982816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plateforme GéMo : Monitoring, échantillonnage et caractérisation des Géomatériaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Soufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements, Dynamiques et Territoires de la montagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection EDYTEM, pp.153-162, 2014, Collection EDYTEM n°16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00982832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Aiguille du Midi (massif du Mont Blanc) : un site remarquable pour l'étude du permafrost des parois d'altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velio Coviello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Cremonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Krautblatter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neige et glace de montagne : Reconstitution, dynamique, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection EDYTEM - Cahiers de Géographie, n°8, pp.135-146, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00399799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Aiguille du Midi (Mont Blanc massif): a unique high-Alpine site to study permafrost in rockwalls.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cremonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Drenkelfluss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kemna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00951662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rockwall permafrost dynamics evidenced by Automated Electrical Resistivity Tomography at Aiguille du Midi (3842 m a.s.l., French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feras Abdulsamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water flow timing, quantity, and sources in a fractured high mountain permafrost rock wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Ben-Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Josnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les peintures pariétales schématiques de l'abri Otello (Saint-Rémy-de-Provence, Bouches-du-Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Defrasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déstabilisations rocheuses dans le Grand Couloir de l'aiguille du Goûter - Étude pluridisciplinaire sur la voie classique d'ascension du mont Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Allain Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Marsy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Marser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation PETZL. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme décennal de restauration écologique et hydraulique du Rhône. Vieux Rhône et lônes de Brégnier-Cordon. Caractérisation de l'état initial. Années 2004-2005.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université de Genève; Université Lyon 3; EZUS - Université Lyon 1. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04557950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme décennal de restauration écologique et hydraulique du Rhône. RCC de Chautagne et de Belley. Année 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Sulc Michalkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université Lyon 3; EZUS - Université Lyon 1. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04557996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId543"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500328v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Fabre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Francois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Vallier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Gauthier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70252" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454226v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bellet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Crosta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109753" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393509v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duphil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alemany" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-80-455-2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291005v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Mai Yung Sen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Robert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G Valla" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385839v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Flinois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Magnin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13569" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962646v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Delannoy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Quiles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Allison" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Braucher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.22038" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462391v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Bisquert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Giacona" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57035/journals/sdk.2025.e31.1669" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683781v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Coulombier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-20-1837-2024" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032433v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Banjan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jomard Herv&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bajard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.13050" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04287347v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Ben-Asher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Westermann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Bock" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-11-899-2023" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172099v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Guillet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvrat Kaushik" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Preunkert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2023.15" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773148v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bodin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.2209" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595872v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lacroix" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Allain Duvillard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Marsy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marcer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-445-2022" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311824v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ravanel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lacroix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Meur" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Batoux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Malet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2022.103643" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940560v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Etzelm&#252;ller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Czekirda" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-10-97-2022" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066916v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.04.005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363132v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Panwar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Revil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Sharma" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Schmutz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB022029" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047812v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vernier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Castaings" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2021.3115231" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891323v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertrand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2019.109462" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485682v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nicolle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-283-2020" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630826v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi Gallach" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ogier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4952" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395553v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17632/j9x7yhcvd4.1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01878587v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentile Francesco Ficetola" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gielly" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aar4292" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01945444v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perrette" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Naffrechoux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gateuille" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. David" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fanget" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635571v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Berthet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Fontaine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2017.1384" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681536v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiane Troussier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G38498.1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496267v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Maire" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Marbach" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morales" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2017.1375" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01873741v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Moiroux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.06.019" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496266v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauchon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2017.1356" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604576v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fouinat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2017.18" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01778287v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Westermann" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pogliotti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2016.06.006" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880650v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Roberts" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Allcock" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dean" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Eastwood" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2852" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758971v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand David" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Reyss" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683615609750" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01778132v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Krautblatter" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JF003351" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113418v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-M. Nellier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cottin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fanget" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.12.052" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X1FZ1V6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046338v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.12.004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00976095v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-014-9768-4" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00799655v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Magand" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2609" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720062v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Birck" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Epaillard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leccia" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crassous" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morand" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/eco.mont-5-1s63" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936949v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Durand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Quiers" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00782135v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Tissier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dzikowski" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.12.045" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X23P6CF1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00705753v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien G. Lemoine" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Barrat-Segretain" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mass&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-012-9391-2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-02CZN597-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00653728v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Enters" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Allignol" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Legaz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-011-0376-2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00719973v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2012.03.003" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333052v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lignier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Perroux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thomas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2012.2727" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00321653v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lemoine" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Boisson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2008.02020.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B9WWJ09D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590776v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mermillod Blondin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lemoine" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Boisson" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00152423v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Harby" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;rigoux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00152414v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Callaghan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G. Cooper" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Nikora" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Statzner" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590160v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Callaghan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cooper" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nikora" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Statzner" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00340214v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T&#233;plitsky" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pl&#233;net" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul L&#233;na" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mermet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375180v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Cathala" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lehmann" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monzie" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05394108v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feras Abdulsamad" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Richard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11283" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395518v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hobl&#233;a" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rigal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773855v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394047v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cailhol" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861668v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861642v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195991v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Josnin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195995v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817317v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16653" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246895v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195985v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196586v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310203v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865734v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932691v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Monvoisin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Husson" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389662v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lansigu" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769246v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jovovic" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adam" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ader" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5823" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769245v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jovovic" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grossi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adam" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ader" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134138" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03523229v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkiviadis Gourgiotis" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mangeret" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pape" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5351" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452797v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4634" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452812v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Khalidi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10806" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894361v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diez" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03343650v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Leloup" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymerick Servettaz" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moine" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5782" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02308762v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renaud" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bajard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Messager" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201902683" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376268v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;nard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Gabriele" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01891357v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01895997v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amitrano" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Le Roy" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helmstetter" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898735v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ficetola Gentile" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G F Moiroux" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01891385v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moiroux" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896850v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bakke" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eivind St&#248;ren" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896842v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian&#233; Troussier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567326v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01781312v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049326v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Whilhelm" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ficetola" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02049271v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995523v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carteret" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Savoye" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poulenard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01877080v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Reyss" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01877010v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01767388v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803210v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Perga" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nathalie Cottin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023153v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023117v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00873421v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brandova" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Egli" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gruber" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933757v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933749v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schoeneich" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01984806v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Besse" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00931939v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Dorioz" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frossard" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00979524v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00750907v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00750899v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01782787v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Savoye" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933787v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lavrieux" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Br&#233;h&#233;ret" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00750919v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00623047v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Blondel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00879503v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Noetzli" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937651v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00932179v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00932169v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00623056v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morel" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950189v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B&#246;lhert" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velio Coviello" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cremonese" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krautblatter" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00949901v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coviello" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gruber" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981603v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barth" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Marie Saulnier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758260v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcel Dorioz" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933554v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981600v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00540324v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372372v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372371v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00404027v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372386v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Verleysdonk" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flores-Orozco" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kemna" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901189v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901206v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chabas" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385445v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385449v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126696v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peiry" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773068v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196091v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Gallet" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246897v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-03948764v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Turnier" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Schmitt" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887538v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01757095v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amitrano" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Barnave" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Buffle" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887780v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blanchet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01879657v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Parker" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Courtin-Nomade" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bordas" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Robin" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01879661v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01879654v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jostein Bakke" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01879648v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01894268v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Boche" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01875190v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801087v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841834v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635780v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005337v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Didier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gallet" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Monvoisin" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/OOKQ5196" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04896253v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bouffard" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chiquet" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323067v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepam.cnrs.fr/actualite/ouvrage-actes-des-41e-rencontres-biodiversites-environnements-et-societes-depuis-la-prehistoire-nouveaux-marqueurs-et-approches-integrees/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02071718v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01891145v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Choler" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02071712v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonet" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02071558v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Batoux" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02071676v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882439v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Doublet" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gasquet" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01763797v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A Duvillard" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02071517v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;la Hadhri" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02071693v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637202v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01876962v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01876556v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982832v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Soufi" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanc" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982816v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jenny" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00399799v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Cremonese" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Gruber" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00951662v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drenkelfluss" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386047v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990593v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910334v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Defrasne" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mass&#233;" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Giraud" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Mou&#233;lic" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Schmitt" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455491v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marser" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557996v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Sulc Michalkova" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557950v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454226v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bellet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Crosta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109753" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500328v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Fabre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Francois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Vallier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Gauthier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70252" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05557886v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanita Mora-Gomez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Collin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Kish" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino Suzuki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2026.105189" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393509v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duphil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alemany" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-80-455-2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291005v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Mai Yung Sen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Robert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G Valla" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385839v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Flinois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Magnin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13569" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962646v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Delannoy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Quiles" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Allison" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Braucher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.22038" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462391v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Bisquert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Giacona" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57035/journals/sdk.2025.e31.1669" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683781v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Coulombier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-20-1837-2024" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04287347v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Ben-Asher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Westermann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Bock" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-11-899-2023" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172099v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Guillet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvrat Kaushik" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Preunkert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2023.15" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773148v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bodin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.2209" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032433v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Banjan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jomard Herv&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bajard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.13050" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311824v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ravanel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lacroix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Meur" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Batoux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Malet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2022.103643" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940560v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Etzelm&#252;ller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Czekirda" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Allain Duvillard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-10-97-2022" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595872v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourey" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lacroix" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Marsy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marcer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-445-2022" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066916v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.04.005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363132v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Panwar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Revil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Sharma" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Schmutz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB022029" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047812v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vernier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Castaings" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2021.3115231" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485682v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nicolle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-283-2020" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630826v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi Gallach" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ogier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4952" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395553v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertrand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17632/j9x7yhcvd4.1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891323v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2019.109462" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01945444v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perrette" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Naffrechoux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gateuille" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. David" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fanget" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01878587v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentile Francesco Ficetola" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gielly" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aar4292" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01873741v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Moiroux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.06.019" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496267v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Maire" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Marbach" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morales" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2017.1375" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496266v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauchon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2017.1356" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681536v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiane Troussier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G38498.1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635571v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Berthet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Fontaine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2017.1384" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604576v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fouinat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2017.18" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01778287v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Westermann" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pogliotti" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2016.06.006" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880650v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Roberts" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Allcock" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dean" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Eastwood" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2852" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758971v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand David" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Reyss" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683615609750" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01778132v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Krautblatter" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JF003351" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113418v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-M. Nellier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cottin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fanget" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.12.052" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X1FZ1V6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046338v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.12.004" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00976095v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-014-9768-4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720062v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Birck" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Epaillard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leccia" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crassous" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/eco.mont-5-1s63" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936949v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Durand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Quiers" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00799655v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Magand" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2609" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00782135v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Tissier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dzikowski" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.12.045" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X23P6CF1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00653728v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Enters" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Allignol" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Legaz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-011-0376-2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00705753v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien G. Lemoine" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Barrat-Segretain" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mass&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-012-9391-2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-02CZN597-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00719973v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2012.03.003" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333052v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lignier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Perroux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thomas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2012.2727" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590776v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mermillod Blondin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lemoine" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Boisson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2008.02020.x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B9WWJ09D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00321653v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lemoine" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Boisson" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00152414v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Callaghan" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G. Cooper" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Nikora" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Statzner" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590160v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Callaghan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cooper" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nikora" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Statzner" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00152423v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Harby" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;rigoux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00340214v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T&#233;plitsky" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pl&#233;net" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul L&#233;na" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mermet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375180v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Cathala" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lehmann" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monzie" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05394108v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feras Abdulsamad" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Richard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11283" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773855v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394047v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cailhol" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861668v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861642v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395518v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hobl&#233;a" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rigal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817317v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16653" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195995v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246895v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195985v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196586v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310203v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195991v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Josnin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932691v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Monvoisin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Husson" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389662v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lansigu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865734v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769245v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jovovic" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grossi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adam" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ader" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134138" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452797v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4634" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03523229v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkiviadis Gourgiotis" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mangeret" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pape" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5351" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769246v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jovovic" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adam" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ader" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5823" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894361v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diez" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03343650v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Leloup" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymerick Servettaz" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moine" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5782" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452812v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Khalidi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10806" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02308762v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renaud" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bajard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Messager" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201902683" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376268v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;nard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Gabriele" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01891357v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01895997v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amitrano" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Le Roy" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helmstetter" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01891385v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ficetola Gentile" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moiroux" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896850v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bakke" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eivind St&#248;ren" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896842v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian&#233; Troussier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898735v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G F Moiroux" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567326v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01781312v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049326v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Whilhelm" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ficetola" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995523v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carteret" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Savoye" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poulenard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01877080v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Reyss" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01877010v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02049271v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023153v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023117v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803210v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Perga" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nathalie Cottin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01767388v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933757v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933749v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schoeneich" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01984806v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Besse" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00873421v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brandova" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Egli" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gruber" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00750899v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00750907v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01782787v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Savoye" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00979524v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00931939v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Dorioz" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frossard" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937651v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00623047v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Blondel" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00879503v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Noetzli" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00932179v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00932169v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00623056v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morel" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933787v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lavrieux" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Br&#233;h&#233;ret" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00750919v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950189v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B&#246;lhert" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velio Coviello" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cremonese" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krautblatter" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00949901v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coviello" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gruber" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981603v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barth" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Marie Saulnier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758260v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcel Dorioz" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933554v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981600v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00540324v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372371v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00404027v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372372v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372386v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Verleysdonk" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flores-Orozco" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kemna" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385445v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901206v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chabas" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385449v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126696v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peiry" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901189v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246897v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196091v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Gallet" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773068v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-03948764v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Turnier" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Schmitt" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01757095v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amitrano" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Barnave" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Buffle" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887780v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blanchet" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01879657v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Parker" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Courtin-Nomade" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bordas" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Robin" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887538v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01879661v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01879654v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jostein Bakke" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01879648v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01894268v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Boche" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01875190v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801087v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841834v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635780v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005337v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Didier" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gallet" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Monvoisin" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/OOKQ5196" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04896253v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bouffard" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chiquet" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323067v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepam.cnrs.fr/actualite/ouvrage-actes-des-41e-rencontres-biodiversites-environnements-et-societes-depuis-la-prehistoire-nouveaux-marqueurs-et-approches-integrees/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02071712v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonet" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02071558v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Batoux" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02071676v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882439v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Doublet" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gasquet" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01763797v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A Duvillard" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01891145v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Choler" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02071517v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;la Hadhri" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02071693v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637202v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02071718v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01876962v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01876556v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982816v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jenny" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982832v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Soufi" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanc" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00399799v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Cremonese" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Gruber" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00951662v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drenkelfluss" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990593v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386047v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910334v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Defrasne" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mass&#233;" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Giraud" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Mou&#233;lic" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Schmitt" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455491v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marser" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557950v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557996v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Sulc Michalkova" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>