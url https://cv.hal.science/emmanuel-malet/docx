--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> emmanuel Malet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene climatic changes in the Kerguelen archipelago (South Indian Ocean) based on marine and lacustrine palaeoclimatic archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Crosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 375, pp.109753. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Microbial Biofilms to Assess Groundwater Quality in Karstic Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 28 (2), pp.e70252. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.70252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature on membrane lipids of Pseudomonas veronii isolated from French alpine lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juanita Mora-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Kish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelino Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 217, pp.105189. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2026.105189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering environmental information from steep Alpine ice – development of a lightweight decametric ice corer and first use at Grandes Jorasses (4208 m a.s.l., Mont-Blanc massif)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Duphil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alemany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographica Helvetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 80 (4), pp.455-465. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gh-80-455-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colmatage détritique synchrone de deux drains karstiques étagés : grotte Roche et Fenêtre 4 (gorges de la Bourne, massif du Vercors, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mai Yung Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre G Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 85, pp.39-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underground ice beyond the limits of the cryosphere. Glaciological functioning and uses of the Grande Glacière du Parmelan (Bornes massif, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Formes et processus périglaciaires des milieux montagnards, 30 (3), pp.225-238. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape archaeology of the Chuchuwayha sacred site (British Colombia, Canada)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Quiles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Allison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (1), pp.e22038. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/gea.22038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet snow avalanches on Corsica Island: a long-term perspective from lake sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Bisquert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Giacona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentologika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3 (1), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57035/journals/sdk.2025.e31.1669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50-year seasonal variability in East African droughts and floods recorded in central Afar lake sediments (Ethiopia) and their connections with the El Niño-Southern Oscillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (8), pp.1837-1860. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-20-1837-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating surface water availability in high mountain rock slopes using a numerical energy balance model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Ben-Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Westermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (5), pp.899-915. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esurf-11-899-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice aprons on steep high-alpine slopes: insights from the Mont-Blanc massif, Western Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suvrat Kaushik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Preunkert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 69 (277), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2023.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main results of permafrost monitoring in the French Alps through the &amp;lt;i&amp;gt;PermaFrance&amp;lt;/i&amp;gt; network over the period 2010–2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Permafrost and Periglacial Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (1), pp.3-23. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppp.2209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Did the Younger Dryas to Holocene climate transition favour high seismicity rates in the north-western Alps ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Banjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomard Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 70 (2), pp.538-568. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sed.13050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiparameter monitoring of crevasses on an Alpine glacier to understand formation and evolution of snow bridges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Batoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Malet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cold Regions Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 203, pp.103643. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coldregions.2022.103643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permafrost in monitored unstable rock slopes in Norway – new insights from temperature and surface velocity measurements, geophysical surveying, and ground temperature modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Etzelmüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justyna Czekirda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Allain Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.97 - 129. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esurf-10-97-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-method monitoring of rockfall activity along the classic route up Mont Blanc (4809 m a.s.l.) to encourage adaptation by mountaineers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Allain Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Marsy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Marcer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (2), pp.445-460. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-22-445-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paravani, a puzzling lake in the South Caucasus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 579, pp.6-18. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2020.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced Polarization of Carbonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neha Panwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Schmutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Allain Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (6), pp.e2021JB022029. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JB022029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Consolidation Strategy for Ground-Based Image Displacement Time Series: Application to Glacier Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Marsy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Castaings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, pp.10069-10078. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2021.3115231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past African dust inputs in the western Mediterranean area controlled by the complex interaction between the intertropical convergence zone, the North Atlantic oscillation, and total solar irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (1), pp.283-298. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-16-283-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic and structural controls on Late‐glacial and Holocene rockfall occurrence in high‐elevated rock walls of the Mont Blanc massif (Western Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavi Gallach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (13), pp.3071-3091. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.4952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pastoralism increased vulnerability of a subalpine catchment to flood hazard through changing soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17632/j9x7yhcvd4.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pastoralism increased vulnerability of a subalpine catchment to flood hazard through changing soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 538, pp.109462. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2019.109462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des Hydrocarbures Aromatiques Polycycliques comme indicateur d’érosion des sols en milieux karstiques de montagne. Application au plateau Révard/Féclaz (massif des Bauges).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gateuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia Mémoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.159-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA from lake sediments reveals long-term ecosystem changes after a biological invasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentile Francesco Ficetola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gielly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (5), 9p. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aar4292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6-kyr record of flood frequency and intensity in the western Mediterranean Alps – Interplay of solar and temperature forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentile Francesco Ficetola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 170, pp. 121 - 135. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2017.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruissellement et dissolution d’un bassin versant lapiazé des karsts de Patagonie, île Tarlton, archipel de Madre de Dios (Chili)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Marbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (1), pp.137-146. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/edyte.2017.1375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - Monitorer les milieux naturels, entre ambitions et contraintes, une affaire de compromis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (1), pp.9-17. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/edyte.2017.1356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The overlooked human influence in historic and prehistoric floods in the European Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiane Troussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45 (4), pp.347-350. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G38498.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique géomorphologique des torrents : intérêt de l'emploi des appareils photographiques automatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmin Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Monitoring en milieux naturels - Retours d’expériences en terrains difficiles, 19, pp.205-212. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/edyte.2017.1384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One thousand seven hundred years of interaction between glacial activity and flood frequency in proglacial Lake Muzelle (western French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fouinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 87 (03), pp.407-422. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/qua.2017.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow control on active layer thickness in steep alpine rock walls (Aiguille du Midi, 3842 m a.s.l., Mont Blanc massif)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Westermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Pogliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 149 (2), pp.648-662. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2016.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tale of two lakes: a multi-proxy comparison of Lateglacial and Holocene environmental change in Cappadocia, Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Allcock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Dean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Eastwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (4), pp. 348 - 362. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.2852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion record in Lake La Thuile sediments (Prealps, France): Evidence of montane landscape dynamics throughout the Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (3), pp.350-364. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683615609750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of warm, sensitive permafrost areas in near-vertical rockwalls and evaluation of distributed models by electrical resistivity tomography.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Krautblatter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120 (5), pp.745-762. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014JF003351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass budget in two high altitude lakes reveals their role as atmospheric PCB sinks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.-M. Nellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elodie Perga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 511, pp.203-213. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.12.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateglacial/Holocene environmental changes in the Mediterranean Alps inferred from lacustrine sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 110, pp.49-71. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2014.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4D sedimentological approach to reconstructing the flood frequency and intensity of the Rhoˆne River (Lake Bourget, NW European Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolimnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51 (51), pp. 469-483. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10933-014-9768-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00976095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinel lakes: a network for the study and management of mountain lakes in the French Alps and in Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Birck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Epaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eco.mont - Journal on Protected Mountain Areas Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (1), pp.63-69. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1553/eco.mont-5-1s63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric sources and soil filtering of PAH content in karst seepage waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Quiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65, pp. 37-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00936949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoflood activity and climate change over the last 1400 years recorded by lake sediments in the north-west European Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (2), pp. 189-199. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.2609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00799655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal changes of organic matter quality and quantity at the outlet of a forested karst system (La Roche Saint Alban, French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dzikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, à paraitre. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.12.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00782135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does global warming favour the occurrence of extreme floods in European Alps? First evidences from a NW Alps proglacial lake sediment record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Enters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaya Legaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 113, p.563-581. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-011-0376-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00653728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ability of aquatic macrophytes to increase root porosity and radial oxygen loss determines their resistance to sediment anoxia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien G. Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mermillod-Blondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Barrat-Segretain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (2), pp.191-200. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10452-012-9391-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00705753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1400 years of extreme precipitation patterns over the Mediterranean French Alps and possible forcing mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78, p.1-12. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2012.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00719973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique sédimentaire et effet de site en zone noyée du karst : le siphon de Chevaline (Grottes de Choranche, Vercors, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Perroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Dynamique sédimentaire dans le siphon de Chevaline, 60, pp.23-44. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/karst.2012.2727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative influence of submersed macrophytes and bioturbating fauna on biogeochemical processes and microbial activities in freshwater sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mermillod Blondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Montuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53, pp.1969-1982. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2427.2008.02020.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative influences of submersed macrophytes and bioturbating fauna on biogeochemical processes and microbial activities in freshwater sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mermillod-Blondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐claude Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Montuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53 (10), pp.1969-1982. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2427.2008.02020.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00321653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A submersible device for measuring drag forces on aquatic plants and other organisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.M. Callaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.G. Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.I. Nikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Statzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Zealand Journal of Marine and Freshwater Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 41, pp.119-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00152414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A submersible device for measuring drag forces on aquatic plants and other organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Callaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Statzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Zealand Journal of Marine and Freshwater Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 41, pp.119-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mesohabitat method used to assess minimum flow changes and impacts on the invertebrate and fish fauna in the Rhône River, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Harby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23, pp.525-543</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00152423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escape behaviour and ultimate causes of specific induced defences in an anuran tadpole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Téplitsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Plénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Léna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolution and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 18, pp.180-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00340214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical modelling of permafrost distribution in steep rock slope, application to the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Monzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing rockwall permafrost dynamics at Aiguille du Midi (French Alps) through electrical resistivity tomography monitoring.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feras Abdulsamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2025, Vienne (Austria), Austria. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-11283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permafrost evolution in the French Alps: Main results of the PermaFrance network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Alpine Glaciological Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent loss of thickness in the ice aprons of the Mont-Blanc massif and disappearance of a potential paleo-environmental archive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Duphil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alemany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Alpine Glaciological Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lac Abhé en République Djiboutienne : comparaison de la prospection sismique à haute résolution et d'une séquence sédimentaire sur les derniers 6500 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bretonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience de la mission de carottage et de sismique au sein du lac Abhé en République Djiboutienne en 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bretonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème congrès de sédimentologie de France (Lille, France, Novembre 2024) - session Carottages continentaux : avancées technologiques, retours de mission, idées de mission.. (dir. Fabien Arnaud Edytem, CNRS, U-Alpes Grenoble ; Trevor Popp &amp; Doris Thuillier CNRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les glacières, objets (très) méconnus de la cryosphère - Cas d'étude savoyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hobléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49e Congrès des Sociétés Savantes de Savoie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Amis du Vieux Chamonix, Oct 2024, Chamonix (74400), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tribute to Bruno Wilhelm’s legacy in reading the geological record of lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-16653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decade of mountain permafrost monitoring in the French Alps from the PermaFrance network: results of the 2010-2022 period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Permafrost (EUCOP6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Puigcerda, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key challenges and research questions for steep rock slope permafrost investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Ben-Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeomorphoChats 2023 : A series of geomorphological webinars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société italienne de géomorphologie, May 2023, Online, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring steep rock wall permafrost using electrical resistivity and induced polarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Ben-Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Permafrost (EUCOP 6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Puigcerda, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating surface water availability in high mountain rock slopes using a numerical energy balance model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Ben-Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Westermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Permafrost (EUCOP6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Puigcerda, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in seasonal East African droughts and flood magnitudes recorded in Central Afar lakes sediments (Ethiopia and Djibouti) and their connections with ENSO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre (RST) 2023, 28ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time monitoring of snowmelt infiltration in steep permafrost-affected rock slopes using fluorescent dyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Ben-Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Josnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Permafrost (EUCOP6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Puigcerda, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques de carottages sur calcite souterraine. Enjeux et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eglantine Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Speleology 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet « Cave Time Capsule 2091 ». Choix techniques et mise en oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lansigu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress Speleology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Le Bourget Du Lac, France. pp.411-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating surface water availability in high mountain rock slopes using numerical energy balance model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Ben-Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Westermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mountain Conference (IMC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lake Dziani Dzaha (Mayotte, Indian Ocean) : A modern analogue for type I kerogen formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jovovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Grossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Meeting on Organic Geochemistry (IMOG 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Montpellier, France. pp.1--2, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.202134138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-climatic causes and environmental consequences of the Lake Abhe drying (Ethiopia & Djibouti): a lesson from the past 10,000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vEGU21, the 23rd EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, Austria. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-4634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of noncrystalline uranium in lake sediments over 3,300 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mangeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Geochemistry; Geochemical Society, Jul 2021, Lyon ( virtual ), France. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2021.5351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-03523229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of early diagenesis in the shaping of geochemical records : an example from Lake Dziani Dzaha, Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Jovovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2021 abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2021.5823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluri-millenial evolution of uranium speciation in lacustrine sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mangeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2020, EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, VIENNE, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etablishing the first continuous Holocene tephrostratigraphy on Kerguelen Archipelago, subantarctic Indian Oean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymerick Servettaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online, France. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-5782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and human lakeside adaptation in the Central Afar Region (Lake Abhe basin, Ethiopia & Djibouti) during the Later Stone Age - Neolithic transition: a multi-scalar and multi-proxy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd EGU General Assembly, held online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online, Austria. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIMING OF MILLET DIFFUSION IN THE ALPS FROM MILIACIN OCCURRENCE IN LAKE SEDIMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting on Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Organic Geochemists, Sep 2019, Göteborg, Sweden. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201902683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02308762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VAPOR-Afar, Volcanological & Archaeological Program for Obsidian Research – Afar, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment DNA helps revealing ecosystem collapse and recovery post-alien invasion on pristine Kerguelen Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentile Francesco Ficetola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gielly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPA-IAL Stockholm 2018 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2016 rock falls sequence at Mont Granier (1933 m a.s.l., Chartreuse massif, France) characterized by seismology and photogrammetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Amitrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Helmstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th RSS Rock Slope Stability Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timescale-dependent interplays of solar and temperature forcing to explain 6kyrs of flood frequency and intensity in the western Mediterranean Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ficetola Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting of Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Holocene glacier activity on the Kerguelen Island, South Indian Ocean - reconstructed from distal glacier-fed lake sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bakke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eivind Støren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th PAGES Open Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The overlooked human influence in the Late Holocene great acceleration of floods in the European Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiané Troussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th PAGES Open Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timescale-dependent interplays of solar and temperature forcing to explain 6kyrs of flood frequency and intensity in the western Mediterranean Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ficetola Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G F Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th PAGES Open Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDYTEM, May 2017, Zaragosa, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European alpine floods aggravated by past Human impact: coupled evidence from sedimentological and pollen analysis of the Lake of Allos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiané Troussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Pollen Database 2nd Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow control on active layer thickness in steep alpine rock walls (Aiguille du Midi, 3842ma.s.l., Mont Blanc massif).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Westermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Pogliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Permafrost.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Permafrost Association, Jun 2016, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid to Late Holocene flood frequency and intensity in Northern French Alps (Lake Savine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Whilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ficetola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAGES Cross-community workshop on past flood variability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airborne PAH transfer into soils : a comparison study in karstic mountain forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carteret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EuCheMS International Conference on Chemistry and the Environment ICCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution de l’évolution du paysage du lac de La Thuile (874 m, Massif des Bauges) durant l’Holocène : mise en évidence d’une domination des processus érosifs liés à l’homme à l’étage montagnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene evolution of a montane lake catchment inferred from multiproxy sediment analysis: climatic and anthropic impacts in french prealps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015, General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoflood activity and climate change over the last 2000 years recorded by high altitude alpine lake sediments in Western French Alps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fouinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of extreme flood events stratigraphy from two nearby sediment records, Western French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fouinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-01023153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4D sedimentological approach to reconstruct the flood frequency and intensity of Rhône River (Lake Bourget, NW European Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-01023117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution des PCB dans les lacs d'altitude : influence de la matière organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.-M. Nellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-E. Perga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nathalie Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FROG 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Le Bourget du lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altitude lakes: source or sink of PCBs for mountain environment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.-M. Nellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elodie Perga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JILO, journées internationales de limnologie et d’océanographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution tardi-glaciaire et holocene d'un bassin versant de moyenne montagne (lac de la Thuile, massif des Bauges) : impacts climatique et anthropique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00933757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age et modalites de l'effondrement à l'origine du lac de Lauvitel, (vallée de l'oisans, 1530 m). Apports d'une approche couplée : datations cosmogéniques, sismique réflexion et carottages lacustres.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fouinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schoeneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00933749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of forest for atmospheric PAHs input into mid-mountain karst systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCE 2013 - EuCheMS, International Conference on Chemistry and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rockfall dating (10Be exposure age) in the permafrost-affected rockwalls of the Mont Blanc massif (European Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brandova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Egli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EGU General Assembly, Wien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00873421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past soil erosion history recorded by lake sediments in mountain areas (north and south French Alps) : complex interactions with climatic and human activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00750899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1.4 kyrs of flash flood events in the Southern European Alps : implications for extreme precipitation patterns and forcing over the north-western Mediterranean area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, Vienne 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.9097</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00750907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle vulnérabilité des eaux d’aquifère de montagne karstique aux HAP ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRUTTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation du signal de fluorescence de la matière organique dans les spéléothèmes. Un outil de reconstruction paléoenvironnementale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Quiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère réunion annuelle des Géochimistes Organiciens Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00979524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a quantitative reconstruction of hypoxia from varve records in the large perialpin Lake Bourget over the last 150 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00931939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">300 years of underflow record in Lake Bourget: an attempt of quantitative hydrological reconstruction based on spatio-temporal approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00937651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint studies of classical hydrochemical data and DOM characterization methods for environmental tracing issues. Application to Chevaline karst system (Choranche, SE France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Conference on Limestone Hydrogeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Besançon, France. pp.63-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00623047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first year of borehole measurements in the rock permafrost at Aiguille du Midi (3842 m a.s.l., Mont Blanc massif)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Noetzli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00879503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene erosion patterns in the high altitude Lake Anterne (NW French Alps): a witness of environmental changes, climatic variability and human activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Limnogeology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Konstanz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00932179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">300 years of underflow record in Lake Bourget: an attempt of quantitative hydrological reconstruction based on spatio-temporal approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Limnogeology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Konstanz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00932169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation et dissolution superficielle des karsts subpolaires océaniques de l'Archipel de Madre de Dios (Patagonie, Chili)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Conference on Limestone Hydrogeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Besançon, France. pp.229-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00623056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enregistrement sédimentaire du lac d'Aydat (Puy-de Dôme) : conséquences cumulées de l'activité humaine et de la paléohydrologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Lavrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée des Sédimentologistes Français (ASF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00933787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of summer/autumn flash-floods over the last millennium from a high-elevation lake sediment sequence (Lake Allos, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Limnogeology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Konstanz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00750919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Aiguille du Midi (massif du Mont Blanc): un site remarquable pour l'étude du permafrost des parois d'altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bölhert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velio Coviello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cremonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Krautblatter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle de l'AFDP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00950189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Aiguille du Midi (Mont Blanc massif): a unique high-Alpine site to study bedrock permafrost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bölhert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Coviello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cremonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th European Conference on Permafrost</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Longyearbyen., Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00949901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-meteorological monitoring of a mountain catchment, the example of the Vorz (Belledonne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00981603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution spatio temporelle de l'oxygénation de l'hypolimnion sous contrôle du niveau trophique et des crues rhodaniennes dans le lac du Bourget depuis 150 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marcel Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Limnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Thonon-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution spatio-temporelle de l'oxygenation de l'hypolimnion sous controle du niveau trophique et des crues rhodaniennes dans le lac du bourget depuis 150 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées internationales de Limnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Thonon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00933554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow covers detection using terrestrial photography. Application to a mountain catchment in Alps region (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00981600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taux record de dissolution superficielle des karsts de Patagonie : instrumentation et quantification sur le bassin versant expérimental de Tartlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23 ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00540324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Aiguille du Midi (massif du Mont Blanc) : un site remarquable pour l'étude du permafrost des parois d'altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bölhert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Coviello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cremonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Section Glaciologie-nivologie de la SHF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00372371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coupled environmental monitoring and lake sediment study to understand factors generating torrential floods in an alpine catchment (Giffre valley, NW French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Enters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00404027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Aiguille du Midi (Mont Blanc massif): a unique high-Alpine site to study bedrock permafrost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bölhert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Coviello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cremonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00372372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual design and first results of a combined electrical resistivity and induced polarization monitoring at the Aiguille du Midi rock permafrost summit (Mont Blanc Massif, French/Italian Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Krautblatter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Verleysdonk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Flores-Orozco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kemna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00372386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of permafrost dynamics using Electrical Resistivity tomography (ERT) at the Aiguille Du Midi in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feras Abdulsamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th DACH Permafrost Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Davos, Switzerland. , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water flows monitoring and geochemistry in high-mountain rockwall permafrost: main results of a 2-year investigation at Aiguille du Midi (3842 m a.s.l., the Mont Blanc massif)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Ben-Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Josnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Dach Permafrost Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water flows monitoring and geochemistry in high-mountain rockwall permafrost: main results of a 2-year investigation at Aiguille du Midi (3842 m a.s.l., the Mont Blanc massif)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Ben-Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Josnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th DACH Permafrost Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Davos, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolved carbonate exports in the Chevaline river (Choranche, Vercors). Period 2008–2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32 th International Karst School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Postojna, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of permafrost dynamics using Electrical Resistivity tomography (ERT) at the Aiguille Du Midi in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feras Abdulsamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15TH DACH Permafrost meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Davos, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decade of mountain permafrost monitoring in the French Alps from the PermaFrance network: results of the 2010-2022 period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moving Mountains : Colloque de la Société Suisse de Géomorphologie SSGm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Le Châble, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring steep rock wall permafrost using electrical resistivity and induced polarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Ben-Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Allain Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Permafrost (EUCOP6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Puygcerda, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decade of mountain permafrost monitoring in the French Alps from the PermaFrance network: results of the 2010-2022 period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque bisannuel 2023 de la Société suisse de géomorphologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Verbier, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison des approches analytiques in situ et en laboratoire : vers une compréhension des peintures schématiques néolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Turnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe Colloque du GMPCA- Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chambéry (73), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-method diachronic approach of the rockfalls and landslides at Mont Granier (1933 m a.s.l., Chartreuse Massif, French Alps).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amitrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Barnave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Buffle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossing Pollen and aDNA to reconstruct socio-ecological trajectories at Lake Gers over the last 4600 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gielly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPA-IAL Stockholm 2018 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chronicle of metallic element contamination : sediment record in a mining-affected dam reservoir context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Courtin-Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I S river</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring rock glacier by optical stereoscopic time-lapse device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Marsy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Castaings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edited by Philip Deline, Xavier Bodin and Ludovic Ravanel; Co-editors: Chloé Barboux; Reynald Delaloye; Christophe Lambiel; Florence Magnin; Marco Marcer; Paolo Pogliotti; Philippe Schoeneich. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5 th European Conference On Permafrost</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Chamonix, France. Edytem, 2018, 5 th European Conference On Permafrost – Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination records of sediments by heavy metals in a mining-impacted dam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Courtin-Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting of Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene glacier activity on Kerguelen Island: preliminary results from a novel proglacial lake sediment record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eivind Støren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jostein Bakke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensive lake sediment coring survey on Sub-Antarctic Indian Ocean Kerguelen Archipelago (French Austral and Antarctic Lands).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eivind Støren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un enregistreur quaternaire souterrain de l’environnement exokarstique et endokarstique : le cône d’entrée de l’aven d'Orgnac (Ardèche, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Boche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chambéry, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution Holocène des pédopaysages du lac de La Thuile (Massif des Bauges) : Impacts climatiques et anthropiques à l’étage montagnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants de l'école doctorale SISEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of forest for atmospheric PAH input into mid-mountain karst systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th EuCheMS International Conference on Chemistry and the Environment ICCE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Barcelone, Spain. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sedimentary record of the Lake Aydat (French Massif Central) : cumulated consequences of human activities and palaeohydrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Lavrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIe Congrès de l’Association des sédimentologistes français (ASF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring en milieux naturels, retours d’expériences en terrains difficiles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">19, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience de carottage avec du matériel léger en eau peu profonde à l’aide d’une aiguille vibrante à béton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Reynaud; Eric Armynot du Châtelet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Short Papers from the 19th French Congress of Sedimentology, Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 84, Association des Sédimentologistes Français, pp.31-34, 2025, 2-907205-83-8. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70665/OOKQ5196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au cœur des falaises calcaires, les premières occupations des grottes du Salève au cours du Néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jehanne Affolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Batigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écosystèmes montagnards du Moyen Âge à nos jours. Actes du colloque tenu à Sixt-Fer-à-Cheval (Haute-Savoie) du 2 au 4 décembre 2021. Sous la direction de Anne-Marie Granet et Christophe Guffond. PUG, Coll. La pierre et l'écrit.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-102, 2025, EAN13 Livre papier : 9782706153105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04896253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion et dynamique de la culture du millet dans les Alpes ouest-européennes sur la base des concentrations en miliacine dans les sédiments lacustres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisa Nicoud; Marie Balasse; Emmanuel Desclaux; Isabelle Théry-Parisot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversités, environnements et sociétés depuis la Préhistoire : nouveaux marqueurs et approches intégrées : Actes des 41èmes Rencontres Internationales d’Archéologie et d’Histoire – Nice Côte d’Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions APDCA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-134, 2021, 2-904110-64-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring d'un lac de haute altitude. Le cas du lac de la Muzelle (massif des Ecrins)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fouinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Malet; Laurent Astrade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monitoring en milieu naturel : retours d'expériences en terrains difficiles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Collection EDYTEM, pp. 191-198, 2017, 978-2-918435-11-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du blanc au dessus du vide. Monitoring multi-paramètres de la formation et de l'évolution d'un pont de neige au-dessus d'une crevasse sur un glacier alpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Batoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Malet; Laurent Astrade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monitoring en milieu naturel : retours d'expériences en terrains difficiles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Collection EDYTEM, pp.69-76, 2017, 978-2-918435-11-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation hydrométéorologique spatialisée sur le bassin versant du Vorz (massif de Belledonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Malet; Laurent Astrade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monitoring en milieu naturel : retours d'expériences en terrains difficiles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Collection EDYTEM, pp. 111-120, 2017, 978-2-918435-11-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi en continu des températures et conductivités des eaux thermales en contexte hyper minéralisé. Monitroring en milieux naturels, retours d’expériences en terrains difficiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dzikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gasquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Malet; Laurent Astrade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monitoring en milieu naturel : retours d'expériences en terrains difficiles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Collection EDYTEM, pp. 129-136, 2017, 978-2-918435-11-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation thermique et cinématique des parois à permafrost du massif du Mont Blanc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Malet; Laurent Astrade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monitoring en milieu naturel : retours d'expériences en terrains difficiles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Collection EDYTEM, p27-p38, 2017, 978-2-918435-11-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring des régimes thermiques des sols en montagne. Expériences alpines actuelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Choler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Malet; Laurent Astrade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monitoring en milieu naturel : retours d'expériences en terrains difficiles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Collection EDYTEM, p. 279-290, 2017, 978-2-918435-11-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport d'appareils photo reflex autonomes pour le suivi quasi-continu de la dynamique des glaciers rocheux. Exemple dans les Alpes et dans les Andes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Marsy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héla Hadhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Malet; Laurent Astrade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monitoring en milieu naturel : retours d'expériences en terrains difficiles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Collection EDYTEM, pp. 47-54, 2017, 978-2-918435-11-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruisselement et dissolution d'un bassin versant lapiazé des karsts de Patagonie, Ile Tarlton, Archipel de Madre de Dios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Marbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Malet; Laurent Astrade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monitoring en milieu naturel : retours d'expériences en terrains difficiles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Collection EDYTEM, pp. 137-146, 2017, 978-2-918435-11-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitorer les milieux naturels, entre ambitions et contraintes, une affaire de compromis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monitoring en milieux naturels, retours d’expériences en terrains difficiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, pp.9-18, 2017, Collection Edytem</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique géomorphologique des torrents. Interets de l'emploi des appareil photographiques automatiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmin Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Malet; Laurent Astrade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monitoring en milieu naturel : retours d'expériences en terrains difficiles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Collection EDYTEM, pp. 2015-2015, 2017, 978-2-918435-11-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene reconstitution of Lake La Thuile Landscape (874 m a.s.l, Massif des Bauges, France) Evidence of human-controlled of erosion in the mountain belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilie Chalmin, Etienne Dambrine, Bernard David, Pierre Faivre, Jérôme Poulenard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et matières organiques : mémoires et héritages, Collection Edytem n°18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°18, Edytem, pp. 41-56, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic geochemistry of soils and sediments : A key to describe the Anthropocene?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilie Chalmin, Etienne Dambrine, Bernard David, Pierre Faivre, Jérôme Poulenard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et matières organiques : mémoires et héritages, Collection Edytem n°18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°18, Edytem, pp. 9-18, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'objet emblématique Lacs de Montagne : L'étude des sédiments lacustres au laboratoire EDYTEM.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements, Dynamiques et Territoires de la montagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection EDYTEM, pp. 107-118, 2014, Collection EDYTEM n°16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00982816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plateforme GéMo : Monitoring, échantillonnage et caractérisation des Géomatériaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Soufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements, Dynamiques et Territoires de la montagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection EDYTEM, pp.153-162, 2014, Collection EDYTEM n°16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00982832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Aiguille du Midi (massif du Mont Blanc) : un site remarquable pour l'étude du permafrost des parois d'altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velio Coviello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Cremonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Krautblatter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neige et glace de montagne : Reconstitution, dynamique, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection EDYTEM - Cahiers de Géographie, n°8, pp.135-146, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00399799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Aiguille du Midi (Mont Blanc massif): a unique high-Alpine site to study permafrost in rockwalls.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cremonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Drenkelfluss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kemna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00951662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rockwall permafrost dynamics evidenced by Automated Electrical Resistivity Tomography at Aiguille du Midi (3842 m a.s.l., French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feras Abdulsamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water flow timing, quantity, and sources in a fractured high mountain permafrost rock wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Ben-Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Josnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les peintures pariétales schématiques de l'abri Otello (Saint-Rémy-de-Provence, Bouches-du-Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Defrasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déstabilisations rocheuses dans le Grand Couloir de l'aiguille du Goûter - Étude pluridisciplinaire sur la voie classique d'ascension du mont Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Allain Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Marsy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Marser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation PETZL. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme décennal de restauration écologique et hydraulique du Rhône. Vieux Rhône et lônes de Brégnier-Cordon. Caractérisation de l'état initial. Années 2004-2005.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université de Genève; Université Lyon 3; EZUS - Université Lyon 1. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04557950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme décennal de restauration écologique et hydraulique du Rhône. RCC de Chautagne et de Belley. Année 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Sulc Michalkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université Lyon 3; EZUS - Université Lyon 1. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04557996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId543"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> emmanuel Malet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene climatic changes in the Kerguelen archipelago (South Indian Ocean) based on marine and lacustrine palaeoclimatic archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Crosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 375, pp.109753. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Microbial Biofilms to Assess Groundwater Quality in Karstic Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Vallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 28 (2), pp.e70252. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.70252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature on membrane lipids of Pseudomonas veronii isolated from French alpine lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juanita Mora-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Kish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelino Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 217, pp.105189. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2026.105189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering environmental information from steep Alpine ice – development of a lightweight decametric ice corer and first use at Grandes Jorasses (4208 m a.s.l., Mont-Blanc massif)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Duphil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alemany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographica Helvetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 80 (4), pp.455-465. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gh-80-455-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colmatage détritique synchrone de deux drains karstiques étagés : grotte Roche et Fenêtre 4 (gorges de la Bourne, massif du Vercors, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mai Yung Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre G Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 85, pp.39-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underground ice beyond the limits of the cryosphere. Glaciological functioning and uses of the Grande Glacière du Parmelan (Bornes massif, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Formes et processus périglaciaires des milieux montagnards, 30 (3), pp.225-238. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape archaeology of the Chuchuwayha sacred site (British Colombia, Canada)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Quiles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Allison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (1), pp.e22038. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/gea.22038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet snow avalanches on Corsica Island: a long-term perspective from lake sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brigode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Bisquert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Giacona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentologika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3 (1), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57035/journals/sdk.2025.e31.1669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50-year seasonal variability in East African droughts and floods recorded in central Afar lake sediments (Ethiopia) and their connections with the El Niño-Southern Oscillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (8), pp.1837-1860. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-20-1837-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Did the Younger Dryas to Holocene climate transition favour high seismicity rates in the north-western Alps ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Banjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomard Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 70 (2), pp.538-568. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sed.13050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating surface water availability in high mountain rock slopes using a numerical energy balance model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Ben-Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Westermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (5), pp.899-915. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esurf-11-899-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04287347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice aprons on steep high-alpine slopes: insights from the Mont-Blanc massif, Western Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suvrat Kaushik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Preunkert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Glaciology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 69 (277), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jog.2023.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main results of permafrost monitoring in the French Alps through the &amp;lt;i&amp;gt;PermaFrance&amp;lt;/i&amp;gt; network over the period 2010–2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Permafrost and Periglacial Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (1), pp.3-23. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppp.2209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-method monitoring of rockfall activity along the classic route up Mont Blanc (4809 m a.s.l.) to encourage adaptation by mountaineers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Allain Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Marsy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Marcer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (2), pp.445-460. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-22-445-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiparameter monitoring of crevasses on an Alpine glacier to understand formation and evolution of snow bridges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Batoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Malet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cold Regions Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 203, pp.103643. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coldregions.2022.103643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permafrost in monitored unstable rock slopes in Norway – new insights from temperature and surface velocity measurements, geophysical surveying, and ground temperature modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Etzelmüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justyna Czekirda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Allain Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.97 - 129. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/esurf-10-97-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced Polarization of Carbonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neha Panwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Schmutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Allain Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (6), pp.e2021JB022029. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JB022029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paravani, a puzzling lake in the South Caucasus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 579, pp.6-18. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2020.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Consolidation Strategy for Ground-Based Image Displacement Time Series: Application to Glacier Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Marsy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Castaings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, pp.10069-10078. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2021.3115231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pastoralism increased vulnerability of a subalpine catchment to flood hazard through changing soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 538, pp.109462. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2019.109462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past African dust inputs in the western Mediterranean area controlled by the complex interaction between the intertropical convergence zone, the North Atlantic oscillation, and total solar irradiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (1), pp.283-298. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-16-283-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic and structural controls on Late‐glacial and Holocene rockfall occurrence in high‐elevated rock walls of the Mont Blanc massif (Western Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavi Gallach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ogier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (13), pp.3071-3091. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.4952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pastoralism increased vulnerability of a subalpine catchment to flood hazard through changing soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17632/j9x7yhcvd4.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA from lake sediments reveals long-term ecosystem changes after a biological invasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentile Francesco Ficetola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gielly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (5), 9p. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.aar4292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des Hydrocarbures Aromatiques Polycycliques comme indicateur d’érosion des sols en milieux karstiques de montagne. Application au plateau Révard/Féclaz (massif des Bauges).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Naffrechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gateuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia Mémoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.159-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6-kyr record of flood frequency and intensity in the western Mediterranean Alps – Interplay of solar and temperature forcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentile Francesco Ficetola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 170, pp. 121 - 135. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2017.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruissellement et dissolution d’un bassin versant lapiazé des karsts de Patagonie, île Tarlton, archipel de Madre de Dios (Chili)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Marbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (1), pp.137-146. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/edyte.2017.1375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The overlooked human influence in historic and prehistoric floods in the European Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiane Troussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45 (4), pp.347-350. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G38498.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique géomorphologique des torrents : intérêt de l'emploi des appareils photographiques automatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmin Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Monitoring en milieux naturels - Retours d’expériences en terrains difficiles, 19, pp.205-212. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/edyte.2017.1384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - Monitorer les milieux naturels, entre ambitions et contraintes, une affaire de compromis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (1), pp.9-17. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/edyte.2017.1356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One thousand seven hundred years of interaction between glacial activity and flood frequency in proglacial Lake Muzelle (western French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fouinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 87 (03), pp.407-422. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/qua.2017.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow control on active layer thickness in steep alpine rock walls (Aiguille du Midi, 3842 m a.s.l., Mont Blanc massif)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Westermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Pogliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 149 (2), pp.648-662. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2016.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tale of two lakes: a multi-proxy comparison of Lateglacial and Holocene environmental change in Cappadocia, Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Allcock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Dean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warren Eastwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (4), pp. 348 - 362. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.2852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion record in Lake La Thuile sediments (Prealps, France): Evidence of montane landscape dynamics throughout the Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (3), pp.350-364. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683615609750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of warm, sensitive permafrost areas in near-vertical rockwalls and evaluation of distributed models by electrical resistivity tomography.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Krautblatter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120 (5), pp.745-762. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014JF003351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01778132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateglacial/Holocene environmental changes in the Mediterranean Alps inferred from lacustrine sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 110, pp.49-71. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2014.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass budget in two high altitude lakes reveals their role as atmospheric PCB sinks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.-M. Nellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elodie Perga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 511, pp.203-213. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.12.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4D sedimentological approach to reconstructing the flood frequency and intensity of the Rhoˆne River (Lake Bourget, NW European Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolimnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51 (51), pp. 469-483. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10933-014-9768-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00976095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinel lakes: a network for the study and management of mountain lakes in the French Alps and in Corsica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Birck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Epaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Crassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eco.mont - Journal on Protected Mountain Areas Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5 (1), pp.63-69. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1553/eco.mont-5-1s63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric sources and soil filtering of PAH content in karst seepage waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Quiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65, pp. 37-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00936949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoflood activity and climate change over the last 1400 years recorded by lake sediments in the north-west European Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (2), pp. 189-199. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.2609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00799655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal changes of organic matter quality and quantity at the outlet of a forested karst system (La Roche Saint Alban, French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dzikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, à paraitre. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.12.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00782135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does global warming favour the occurrence of extreme floods in European Alps? First evidences from a NW Alps proglacial lake sediment record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Enters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Allignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaya Legaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 113, p.563-581. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-011-0376-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00653728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ability of aquatic macrophytes to increase root porosity and radial oxygen loss determines their resistance to sediment anoxia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien G. Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mermillod-Blondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Barrat-Segretain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (2), pp.191-200. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10452-012-9391-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00705753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1400 years of extreme precipitation patterns over the Mediterranean French Alps and possible forcing mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78, p.1-12. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2012.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00719973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique sédimentaire et effet de site en zone noyée du karst : le siphon de Chevaline (Grottes de Choranche, Vercors, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Perroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Dynamique sédimentaire dans le siphon de Chevaline, 60, pp.23-44. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/karst.2012.2727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative influences of submersed macrophytes and bioturbating fauna on biogeochemical processes and microbial activities in freshwater sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mermillod-Blondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐claude Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Montuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53 (10), pp.1969-1982. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2427.2008.02020.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00321653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative influence of submersed macrophytes and bioturbating fauna on biogeochemical processes and microbial activities in freshwater sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mermillod Blondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Montuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53, pp.1969-1982. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2427.2008.02020.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mesohabitat method used to assess minimum flow changes and impacts on the invertebrate and fish fauna in the Rhône River, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Harby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23, pp.525-543</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00152423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A submersible device for measuring drag forces on aquatic plants and other organisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.M. Callaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.G. Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.I. Nikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Statzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Zealand Journal of Marine and Freshwater Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 41, pp.119-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00152414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A submersible device for measuring drag forces on aquatic plants and other organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Callaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nikora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Statzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Zealand Journal of Marine and Freshwater Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 41, pp.119-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escape behaviour and ultimate causes of specific induced defences in an anuran tadpole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Téplitsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Plénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Léna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolution and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 18, pp.180-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00340214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical modelling of permafrost distribution in steep rock slope, application to the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Monzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing rockwall permafrost dynamics at Aiguille du Midi (French Alps) through electrical resistivity tomography monitoring.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feras Abdulsamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2025, Vienne (Austria), Austria. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-11283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les glacières, objets (très) méconnus de la cryosphère - Cas d'étude savoyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hobléa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Flinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49e Congrès des Sociétés Savantes de Savoie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Amis du Vieux Chamonix, Oct 2024, Chamonix (74400), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permafrost evolution in the French Alps: Main results of the PermaFrance network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Alpine Glaciological Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent loss of thickness in the ice aprons of the Mont-Blanc massif and disappearance of a potential paleo-environmental archive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Duphil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Alemany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Alpine Glaciological Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lac Abhé en République Djiboutienne : comparaison de la prospection sismique à haute résolution et d'une séquence sédimentaire sur les derniers 6500 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bretonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience de la mission de carottage et de sismique au sein du lac Abhé en République Djiboutienne en 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bretonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème congrès de sédimentologie de France (Lille, France, Novembre 2024) - session Carottages continentaux : avancées technologiques, retours de mission, idées de mission.. (dir. Fabien Arnaud Edytem, CNRS, U-Alpes Grenoble ; Trevor Popp &amp; Doris Thuillier CNRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04861642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time monitoring of snowmelt infiltration in steep permafrost-affected rock slopes using fluorescent dyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Ben-Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Josnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Permafrost (EUCOP6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Puigcerda, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key challenges and research questions for steep rock slope permafrost investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Ben-Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeomorphoChats 2023 : A series of geomorphological webinars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société italienne de géomorphologie, May 2023, Online, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring steep rock wall permafrost using electrical resistivity and induced polarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Ben-Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Permafrost (EUCOP 6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Puigcerda, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decade of mountain permafrost monitoring in the French Alps from the PermaFrance network: results of the 2010-2022 period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Permafrost (EUCOP6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Puigcerda, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tribute to Bruno Wilhelm’s legacy in reading the geological record of lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-16653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating surface water availability in high mountain rock slopes using a numerical energy balance model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Ben-Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Westermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Permafrost (EUCOP6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Puigcerda, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in seasonal East African droughts and flood magnitudes recorded in Central Afar lakes sediments (Ethiopia and Djibouti) and their connections with ENSO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre (RST) 2023, 28ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating surface water availability in high mountain rock slopes using numerical energy balance model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Ben-Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Westermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mountain Conference (IMC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03865734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques de carottages sur calcite souterraine. Enjeux et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dapoigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eglantine Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Speleology 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Le Bourget du Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet « Cave Time Capsule 2091 ». Choix techniques et mise en oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lansigu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress Speleology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Le Bourget Du Lac, France. pp.411-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of early diagenesis in the shaping of geochemical records : an example from Lake Dziani Dzaha, Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Jovovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2021 abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2021.5823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lake Dziani Dzaha (Mayotte, Indian Ocean) : A modern analogue for type I kerogen formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jovovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Grossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Meeting on Organic Geochemistry (IMOG 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Montpellier, France. pp.1--2, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.202134138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-climatic causes and environmental consequences of the Lake Abhe drying (Ethiopia & Djibouti): a lesson from the past 10,000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vEGU21, the 23rd EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, Austria. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-4634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of noncrystalline uranium in lake sediments over 3,300 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mangeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Geochemistry; Geochemical Society, Jul 2021, Lyon ( virtual ), France. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2021.5351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-03523229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and human lakeside adaptation in the Central Afar Region (Lake Abhe basin, Ethiopia & Djibouti) during the Later Stone Age - Neolithic transition: a multi-scalar and multi-proxy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd EGU General Assembly, held online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online, Austria. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluri-millenial evolution of uranium speciation in lacustrine sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mangeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2020, EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, VIENNE, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etablishing the first continuous Holocene tephrostratigraphy on Kerguelen Archipelago, subantarctic Indian Oean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymerick Servettaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online, France. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-5782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIMING OF MILLET DIFFUSION IN THE ALPS FROM MILIACIN OCCURRENCE IN LAKE SEDIMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting on Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Organic Geochemists, Sep 2019, Göteborg, Sweden. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201902683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02308762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VAPOR-Afar, Volcanological & Archaeological Program for Obsidian Research – Afar, Ethiopia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamya Khalidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Gabriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourguen Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances ouvertes de la Société préhistorique française : Cultural dynamics and landscape transformation in a rapidly changing continent : from the Big Dry to the Holocene in Eastern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cauliez J., Bon F., Bruxelles L., Crevecoeur I., Khalidi L., Lesur J., Pleurdeau D., Tribolo C., Sep 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment DNA helps revealing ecosystem collapse and recovery post-alien invasion on pristine Kerguelen Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gentile Francesco Ficetola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gielly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPA-IAL Stockholm 2018 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2016 rock falls sequence at Mont Granier (1933 m a.s.l., Chartreuse massif, France) characterized by seismology and photogrammetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Amitrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Helmstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th RSS Rock Slope Stability Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timescale-dependent interplays of solar and temperature forcing to explain 6kyrs of flood frequency and intensity in the western Mediterranean Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ficetola Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting of Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The overlooked human influence in the Late Holocene great acceleration of floods in the European Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiané Troussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th PAGES Open Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timescale-dependent interplays of solar and temperature forcing to explain 6kyrs of flood frequency and intensity in the western Mediterranean Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ficetola Gentile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G F Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th PAGES Open Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDYTEM, May 2017, Zaragosa, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01898735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Holocene glacier activity on the Kerguelen Island, South Indian Ocean - reconstructed from distal glacier-fed lake sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bakke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eivind Støren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th PAGES Open Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European alpine floods aggravated by past Human impact: coupled evidence from sedimentological and pollen analysis of the Lake of Allos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiané Troussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Pollen Database 2nd Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow control on active layer thickness in steep alpine rock walls (Aiguille du Midi, 3842ma.s.l., Mont Blanc massif).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Westermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Pogliotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Permafrost.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Permafrost Association, Jun 2016, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01781312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid to Late Holocene flood frequency and intensity in Northern French Alps (Lake Savine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Whilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ficetola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAGES Cross-community workshop on past flood variability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoflood activity and climate change over the last 2000 years recorded by high altitude alpine lake sediments in Western French Alps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fouinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airborne PAH transfer into soils : a comparison study in karstic mountain forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carteret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th EuCheMS International Conference on Chemistry and the Environment ICCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution de l’évolution du paysage du lac de La Thuile (874 m, Massif des Bauges) durant l’Holocène : mise en évidence d’une domination des processus érosifs liés à l’homme à l’étage montagnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene evolution of a montane lake catchment inferred from multiproxy sediment analysis: climatic and anthropic impacts in french prealps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015, General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution des PCB dans les lacs d'altitude : influence de la matière organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.-M. Nellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-E. Perga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nathalie Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FROG 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Le Bourget du lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altitude lakes: source or sink of PCBs for mountain environment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.-M. Nellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elodie Perga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JILO, journées internationales de limnologie et d’océanographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4D sedimentological approach to reconstruct the flood frequency and intensity of Rhône River (Lake Bourget, NW European Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-01023117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of extreme flood events stratigraphy from two nearby sediment records, Western French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fouinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-01023153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rockfall dating (10Be exposure age) in the permafrost-affected rockwalls of the Mont Blanc massif (European Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brandova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Egli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th EGU General Assembly, Wien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00873421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution tardi-glaciaire et holocene d'un bassin versant de moyenne montagne (lac de la Thuile, massif des Bauges) : impacts climatique et anthropique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00933757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of forest for atmospheric PAHs input into mid-mountain karst systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCE 2013 - EuCheMS, International Conference on Chemistry and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age et modalites de l'effondrement à l'origine du lac de Lauvitel, (vallée de l'oisans, 1530 m). Apports d'une approche couplée : datations cosmogéniques, sismique réflexion et carottages lacustres.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fouinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schoeneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00933749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation du signal de fluorescence de la matière organique dans les spéléothèmes. Un outil de reconstruction paléoenvironnementale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Quiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère réunion annuelle des Géochimistes Organiciens Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Orleans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00979524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a quantitative reconstruction of hypoxia from varve records in the large perialpin Lake Bourget over the last 150 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00931939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1.4 kyrs of flash flood events in the Southern European Alps : implications for extreme precipitation patterns and forcing over the north-western Mediterranean area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, Vienne 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.9097</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00750907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past soil erosion history recorded by lake sediments in mountain areas (north and south French Alps) : complex interactions with climatic and human activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00750899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle vulnérabilité des eaux d’aquifère de montagne karstique aux HAP ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRUTTEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of summer/autumn flash-floods over the last millennium from a high-elevation lake sediment sequence (Lake Allos, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Limnogeology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Konstanz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00750919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enregistrement sédimentaire du lac d'Aydat (Puy-de Dôme) : conséquences cumulées de l'activité humaine et de la paléohydrologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Lavrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée des Sédimentologistes Français (ASF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00933787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">300 years of underflow record in Lake Bourget: an attempt of quantitative hydrological reconstruction based on spatio-temporal approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00937651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint studies of classical hydrochemical data and DOM characterization methods for environmental tracing issues. Application to Chevaline karst system (Choranche, SE France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Tissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Conference on Limestone Hydrogeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Besançon, France. pp.63-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00623047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first year of borehole measurements in the rock permafrost at Aiguille du Midi (3842 m a.s.l., Mont Blanc massif)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannette Noetzli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00879503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene erosion patterns in the high altitude Lake Anterne (NW French Alps): a witness of environmental changes, climatic variability and human activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Limnogeology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Konstanz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00932179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">300 years of underflow record in Lake Bourget: an attempt of quantitative hydrological reconstruction based on spatio-temporal approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Limnogeology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Konstanz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00932169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation et dissolution superficielle des karsts subpolaires océaniques de l'Archipel de Madre de Dios (Patagonie, Chili)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Conference on Limestone Hydrogeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Besançon, France. pp.229-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00623056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Aiguille du Midi (massif du Mont Blanc): un site remarquable pour l'étude du permafrost des parois d'altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bölhert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velio Coviello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cremonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Krautblatter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle de l'AFDP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00950189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Aiguille du Midi (Mont Blanc massif): a unique high-Alpine site to study bedrock permafrost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bölhert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Coviello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cremonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th European Conference on Permafrost</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Longyearbyen., Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00949901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution spatio temporelle de l'oxygénation de l'hypolimnion sous contrôle du niveau trophique et des crues rhodaniennes dans le lac du Bourget depuis 150 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marcel Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Limnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Thonon-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution spatio-temporelle de l'oxygenation de l'hypolimnion sous controle du niveau trophique et des crues rhodaniennes dans le lac du bourget depuis 150 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées internationales de Limnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Thonon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00933554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow covers detection using terrestrial photography. Application to a mountain catchment in Alps region (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00981600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-meteorological monitoring of a mountain catchment, the example of the Vorz (Belledonne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00981603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taux record de dissolution superficielle des karsts de Patagonie : instrumentation et quantification sur le bassin versant expérimental de Tartlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23 ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00540324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coupled environmental monitoring and lake sediment study to understand factors generating torrential floods in an alpine catchment (Giffre valley, NW French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Enters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00404027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Aiguille du Midi (Mont Blanc massif): a unique high-Alpine site to study bedrock permafrost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bölhert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Coviello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cremonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00372372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Aiguille du Midi (massif du Mont Blanc) : un site remarquable pour l'étude du permafrost des parois d'altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bölhert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Coviello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cremonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Section Glaciologie-nivologie de la SHF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00372371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual design and first results of a combined electrical resistivity and induced polarization monitoring at the Aiguille du Midi rock permafrost summit (Mont Blanc Massif, French/Italian Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Krautblatter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Verleysdonk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Flores-Orozco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kemna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00372386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of permafrost dynamics using Electrical Resistivity tomography (ERT) at the Aiguille Du Midi in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feras Abdulsamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15TH DACH Permafrost meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Davos, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of permafrost dynamics using Electrical Resistivity tomography (ERT) at the Aiguille Du Midi in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feras Abdulsamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th DACH Permafrost Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Davos, Switzerland. , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water flows monitoring and geochemistry in high-mountain rockwall permafrost: main results of a 2-year investigation at Aiguille du Midi (3842 m a.s.l., the Mont Blanc massif)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Ben-Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Josnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Dach Permafrost Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water flows monitoring and geochemistry in high-mountain rockwall permafrost: main results of a 2-year investigation at Aiguille du Midi (3842 m a.s.l., the Mont Blanc massif)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Ben-Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Josnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th DACH Permafrost Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Davos, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolved carbonate exports in the Chevaline river (Choranche, Vercors). Period 2008–2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32 th International Karst School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Postojna, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decade of mountain permafrost monitoring in the French Alps from the PermaFrance network: results of the 2010-2022 period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque bisannuel 2023 de la Société suisse de géomorphologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Verbier, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decade of mountain permafrost monitoring in the French Alps from the PermaFrance network: results of the 2010-2022 period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moving Mountains : Colloque de la Société Suisse de Géomorphologie SSGm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Le Châble, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring steep rock wall permafrost using electrical resistivity and induced polarisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Ben-Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Allain Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Permafrost (EUCOP6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Puygcerda, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison des approches analytiques in situ et en laboratoire : vers une compréhension des peintures schématiques néolithiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Le Turnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chalmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe Colloque du GMPCA- Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chambéry (73), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring rock glacier by optical stereoscopic time-lapse device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Marsy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Castaings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edited by Philip Deline, Xavier Bodin and Ludovic Ravanel; Co-editors: Chloé Barboux; Reynald Delaloye; Christophe Lambiel; Florence Magnin; Marco Marcer; Paolo Pogliotti; Philippe Schoeneich. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5 th European Conference On Permafrost</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Chamonix, France. Edytem, 2018, 5 th European Conference On Permafrost – Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-method diachronic approach of the rockfalls and landslides at Mont Granier (1933 m a.s.l., Chartreuse Massif, French Alps).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Hoblea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amitrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Barnave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Buffle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossing Pollen and aDNA to reconstruct socio-ecological trajectories at Lake Gers over the last 4600 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Gielly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPA-IAL Stockholm 2018 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chronicle of metallic element contamination : sediment record in a mining-affected dam reservoir context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Courtin-Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I S river</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination records of sediments by heavy metals in a mining-impacted dam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Courtin-Nomade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bordas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting of Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene glacier activity on Kerguelen Island: preliminary results from a novel proglacial lake sediment record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eivind Støren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jostein Bakke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensive lake sediment coring survey on Sub-Antarctic Indian Ocean Kerguelen Archipelago (French Austral and Antarctic Lands).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eivind Støren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un enregistreur quaternaire souterrain de l’environnement exokarstique et endokarstique : le cône d’entrée de l’aven d'Orgnac (Ardèche, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Boche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Couchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chambéry, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution Holocène des pédopaysages du lac de La Thuile (Massif des Bauges) : Impacts climatiques et anthropiques à l’étage montagnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants de l'école doctorale SISEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of forest for atmospheric PAH input into mid-mountain karst systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Savoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th EuCheMS International Conference on Chemistry and the Environment ICCE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Barcelone, Spain. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sedimentary record of the Lake Aydat (French Massif Central) : cumulated consequences of human activities and palaeohydrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Lavrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIe Congrès de l’Association des sédimentologistes français (ASF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01841834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring en milieux naturels, retours d’expériences en terrains difficiles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">19, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience de carottage avec du matériel léger en eau peu profonde à l’aide d’une aiguille vibrante à béton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Monvoisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves Reynaud; Eric Armynot du Châtelet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Short Papers from the 19th French Congress of Sedimentology, Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 84, Association des Sédimentologistes Français, pp.31-34, 2025, 2-907205-83-8. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70665/OOKQ5196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au cœur des falaises calcaires, les premières occupations des grottes du Salève au cours du Néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jérôme Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jehanne Affolter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Batigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écosystèmes montagnards du Moyen Âge à nos jours. Actes du colloque tenu à Sixt-Fer-à-Cheval (Haute-Savoie) du 2 au 4 décembre 2021. Sous la direction de Anne-Marie Granet et Christophe Guffond. PUG, Coll. La pierre et l'écrit.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-102, 2025, EAN13 Livre papier : 9782706153105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04896253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion et dynamique de la culture du millet dans les Alpes ouest-européennes sur la base des concentrations en miliacine dans les sédiments lacustres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisa Nicoud; Marie Balasse; Emmanuel Desclaux; Isabelle Théry-Parisot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversités, environnements et sociétés depuis la Préhistoire : nouveaux marqueurs et approches intégrées : Actes des 41èmes Rencontres Internationales d’Archéologie et d’Histoire – Nice Côte d’Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions APDCA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-134, 2021, 2-904110-64-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique géomorphologique des torrents. Interets de l'emploi des appareil photographiques automatiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firmin Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Malet; Laurent Astrade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monitoring en milieu naturel : retours d'expériences en terrains difficiles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Collection EDYTEM, pp. 2015-2015, 2017, 978-2-918435-11-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring d'un lac de haute altitude. Le cas du lac de la Muzelle (massif des Ecrins)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fouinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Malet; Laurent Astrade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monitoring en milieu naturel : retours d'expériences en terrains difficiles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Collection EDYTEM, pp. 191-198, 2017, 978-2-918435-11-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du blanc au dessus du vide. Monitoring multi-paramètres de la formation et de l'évolution d'un pont de neige au-dessus d'une crevasse sur un glacier alpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Batoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Malet; Laurent Astrade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monitoring en milieu naturel : retours d'expériences en terrains difficiles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Collection EDYTEM, pp.69-76, 2017, 978-2-918435-11-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi en continu des températures et conductivités des eaux thermales en contexte hyper minéralisé. Monitroring en milieux naturels, retours d’expériences en terrains difficiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dzikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gasquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Malet; Laurent Astrade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monitoring en milieu naturel : retours d'expériences en terrains difficiles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Collection EDYTEM, pp. 129-136, 2017, 978-2-918435-11-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation thermique et cinématique des parois à permafrost du massif du Mont Blanc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ravanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Malet; Laurent Astrade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monitoring en milieu naturel : retours d'expériences en terrains difficiles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Collection EDYTEM, p27-p38, 2017, 978-2-918435-11-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring des régimes thermiques des sols en montagne. Expériences alpines actuelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Choler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Malet; Laurent Astrade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monitoring en milieu naturel : retours d'expériences en terrains difficiles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Collection EDYTEM, p. 279-290, 2017, 978-2-918435-11-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation hydrométéorologique spatialisée sur le bassin versant du Vorz (massif de Belledonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Barth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Marie Saulnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Malet; Laurent Astrade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monitoring en milieu naturel : retours d'expériences en terrains difficiles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Collection EDYTEM, pp. 111-120, 2017, 978-2-918435-11-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport d'appareils photo reflex autonomes pour le suivi quasi-continu de la dynamique des glaciers rocheux. Exemple dans les Alpes et dans les Andes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Marsy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héla Hadhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Malet; Laurent Astrade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monitoring en milieu naturel : retours d'expériences en terrains difficiles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Collection EDYTEM, pp. 47-54, 2017, 978-2-918435-11-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruisselement et dissolution d'un bassin versant lapiazé des karsts de Patagonie, Ile Tarlton, Archipel de Madre de Dios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Marbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Malet; Laurent Astrade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monitoring en milieu naturel : retours d'expériences en terrains difficiles.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Collection EDYTEM, pp. 137-146, 2017, 978-2-918435-11-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitorer les milieux naturels, entre ambitions et contraintes, une affaire de compromis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Astrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monitoring en milieux naturels, retours d’expériences en terrains difficiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, pp.9-18, 2017, Collection Edytem</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene reconstitution of Lake La Thuile Landscape (874 m a.s.l, Massif des Bauges, France) Evidence of human-controlled of erosion in the mountain belt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilie Chalmin, Etienne Dambrine, Bernard David, Pierre Faivre, Jérôme Poulenard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et matières organiques : mémoires et héritages, Collection Edytem n°18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°18, Edytem, pp. 41-56, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic geochemistry of soils and sediments : A key to describe the Anthropocene?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilie Chalmin, Etienne Dambrine, Bernard David, Pierre Faivre, Jérôme Poulenard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et matières organiques : mémoires et héritages, Collection Edytem n°18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°18, Edytem, pp. 9-18, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01876556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plateforme GéMo : Monitoring, échantillonnage et caractérisation des Géomatériaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayçal Soufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements, Dynamiques et Territoires de la montagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection EDYTEM, pp.153-162, 2014, Collection EDYTEM n°16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00982832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'objet emblématique Lacs de Montagne : L'étude des sédiments lacustres au laboratoire EDYTEM.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements, Dynamiques et Territoires de la montagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection EDYTEM, pp. 107-118, 2014, Collection EDYTEM n°16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00982816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Aiguille du Midi (massif du Mont Blanc) : un site remarquable pour l'étude du permafrost des parois d'altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velio Coviello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Cremonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Krautblatter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neige et glace de montagne : Reconstitution, dynamique, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collection EDYTEM - Cahiers de Géographie, n°8, pp.135-146, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00399799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Aiguille du Midi (Mont Blanc massif): a unique high-Alpine site to study permafrost in rockwalls.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Deline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cremonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Drenkelfluss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kemna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00951662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water flow timing, quantity, and sources in a fractured high mountain permafrost rock wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matan Ben-Asher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chabas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Josnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rockwall permafrost dynamics evidenced by Automated Electrical Resistivity Tomography at Aiguille du Midi (3842 m a.s.l., French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feras Abdulsamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Revil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les peintures pariétales schématiques de l'abri Otello (Saint-Rémy-de-Provence, Bouches-du-Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Defrasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Mouélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déstabilisations rocheuses dans le Grand Couloir de l'aiguille du Goûter - Étude pluridisciplinaire sur la voie classique d'ascension du mont Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Allain Duvillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Marsy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Marser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation PETZL. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme décennal de restauration écologique et hydraulique du Rhône. RCC de Chautagne et de Belley. Année 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Sulc Michalkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université Lyon 3; EZUS - Université Lyon 1. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04557996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi scientifique du programme décennal de restauration écologique et hydraulique du Rhône. Vieux Rhône et lônes de Brégnier-Cordon. Caractérisation de l'état initial. Années 2004-2005.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mérigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dolédec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université de Genève; Université Lyon 3; EZUS - Université Lyon 1. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04557950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId543"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454226v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bellet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Crosta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109753" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500328v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Fabre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Francois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Vallier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Gauthier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70252" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05557886v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanita Mora-Gomez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Collin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Kish" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino Suzuki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2026.105189" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393509v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duphil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alemany" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-80-455-2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291005v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Mai Yung Sen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Robert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G Valla" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385839v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Flinois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Magnin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13569" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962646v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Delannoy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Quiles" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Allison" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Braucher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.22038" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462391v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Bisquert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Giacona" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57035/journals/sdk.2025.e31.1669" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683781v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Coulombier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-20-1837-2024" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04287347v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Ben-Asher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Westermann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Bock" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-11-899-2023" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172099v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Guillet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvrat Kaushik" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Preunkert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2023.15" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773148v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bodin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.2209" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032433v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Banjan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jomard Herv&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bajard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.13050" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311824v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ravanel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lacroix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Meur" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Batoux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Malet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2022.103643" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940560v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Etzelm&#252;ller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Czekirda" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Allain Duvillard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-10-97-2022" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595872v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourey" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lacroix" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Marsy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marcer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-445-2022" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066916v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.04.005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363132v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Panwar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Revil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Sharma" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Schmutz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB022029" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047812v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vernier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Castaings" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2021.3115231" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485682v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nicolle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-283-2020" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630826v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi Gallach" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ogier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4952" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395553v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertrand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17632/j9x7yhcvd4.1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891323v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2019.109462" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01945444v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perrette" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Naffrechoux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gateuille" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. David" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fanget" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01878587v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentile Francesco Ficetola" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gielly" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aar4292" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01873741v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Moiroux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.06.019" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496267v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Maire" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Marbach" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morales" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2017.1375" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496266v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauchon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2017.1356" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681536v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiane Troussier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G38498.1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635571v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Berthet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Fontaine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2017.1384" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604576v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fouinat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2017.18" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01778287v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Westermann" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pogliotti" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2016.06.006" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880650v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Roberts" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Allcock" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dean" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Eastwood" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2852" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758971v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand David" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Reyss" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683615609750" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01778132v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Krautblatter" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JF003351" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113418v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-M. Nellier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cottin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fanget" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.12.052" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X1FZ1V6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046338v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.12.004" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00976095v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-014-9768-4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720062v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Birck" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Epaillard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leccia" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crassous" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/eco.mont-5-1s63" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936949v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Durand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Quiers" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00799655v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Magand" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2609" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00782135v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Tissier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dzikowski" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.12.045" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X23P6CF1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00653728v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Enters" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Allignol" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Legaz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-011-0376-2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00705753v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien G. Lemoine" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Barrat-Segretain" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mass&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-012-9391-2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-02CZN597-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00719973v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2012.03.003" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333052v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lignier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Perroux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thomas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2012.2727" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590776v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mermillod Blondin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lemoine" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Boisson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2008.02020.x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B9WWJ09D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00321653v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lemoine" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Boisson" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00152414v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Callaghan" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G. Cooper" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Nikora" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Statzner" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590160v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Callaghan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cooper" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nikora" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Statzner" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00152423v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Harby" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;rigoux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00340214v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T&#233;plitsky" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pl&#233;net" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul L&#233;na" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mermet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375180v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Cathala" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lehmann" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monzie" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05394108v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feras Abdulsamad" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Richard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11283" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773855v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394047v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cailhol" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861668v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861642v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395518v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hobl&#233;a" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rigal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817317v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16653" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195995v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246895v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195985v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196586v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310203v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195991v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Josnin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932691v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Monvoisin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Husson" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389662v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lansigu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865734v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769245v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jovovic" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grossi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adam" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ader" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134138" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452797v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4634" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03523229v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkiviadis Gourgiotis" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mangeret" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pape" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5351" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769246v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jovovic" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adam" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ader" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5823" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894361v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diez" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03343650v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Leloup" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymerick Servettaz" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moine" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5782" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452812v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Khalidi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10806" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02308762v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renaud" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bajard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Messager" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201902683" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376268v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;nard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Gabriele" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01891357v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01895997v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amitrano" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Le Roy" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helmstetter" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01891385v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ficetola Gentile" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moiroux" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896850v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bakke" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eivind St&#248;ren" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896842v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian&#233; Troussier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898735v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G F Moiroux" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567326v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01781312v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049326v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Whilhelm" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ficetola" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995523v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carteret" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Savoye" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poulenard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01877080v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Reyss" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01877010v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02049271v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023153v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023117v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803210v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Perga" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nathalie Cottin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01767388v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933757v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933749v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schoeneich" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01984806v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Besse" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00873421v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brandova" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Egli" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gruber" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00750899v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00750907v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01782787v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Savoye" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00979524v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00931939v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Dorioz" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frossard" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937651v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00623047v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Blondel" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00879503v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Noetzli" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00932179v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00932169v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00623056v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morel" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933787v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lavrieux" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Br&#233;h&#233;ret" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00750919v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950189v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B&#246;lhert" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velio Coviello" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cremonese" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krautblatter" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00949901v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coviello" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gruber" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981603v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barth" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Marie Saulnier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758260v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcel Dorioz" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933554v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981600v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00540324v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372371v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00404027v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372372v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372386v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Verleysdonk" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flores-Orozco" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kemna" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385445v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901206v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chabas" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385449v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126696v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peiry" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901189v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246897v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196091v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Gallet" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773068v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-03948764v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Turnier" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Schmitt" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01757095v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amitrano" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Barnave" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Buffle" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887780v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blanchet" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01879657v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Parker" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Courtin-Nomade" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bordas" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Robin" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887538v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01879661v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01879654v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jostein Bakke" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01879648v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01894268v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Boche" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01875190v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801087v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841834v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635780v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005337v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Didier" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gallet" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Monvoisin" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/OOKQ5196" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04896253v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bouffard" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chiquet" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323067v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepam.cnrs.fr/actualite/ouvrage-actes-des-41e-rencontres-biodiversites-environnements-et-societes-depuis-la-prehistoire-nouveaux-marqueurs-et-approches-integrees/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02071712v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonet" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02071558v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Batoux" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02071676v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882439v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Doublet" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gasquet" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01763797v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A Duvillard" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01891145v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Choler" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02071517v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;la Hadhri" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02071693v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637202v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02071718v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01876962v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01876556v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982816v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jenny" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982832v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Soufi" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanc" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00399799v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Cremonese" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Gruber" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00951662v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drenkelfluss" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990593v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386047v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910334v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Defrasne" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mass&#233;" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Giraud" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Mou&#233;lic" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Schmitt" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455491v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marser" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557950v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557996v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Sulc Michalkova" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454226v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bellet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Crosta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109753" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500328v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Fabre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Francois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Vallier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Gauthier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70252" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05557886v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanita Mora-Gomez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Collin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Kish" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino Suzuki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2026.105189" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393509v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Duphil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alemany" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-80-455-2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291005v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Mai Yung Sen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Robert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G Valla" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385839v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Flinois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Magnin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13569" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962646v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Delannoy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Quiles" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Allison" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Braucher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.22038" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462391v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Bisquert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Giacona" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57035/journals/sdk.2025.e31.1669" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683781v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Coulombier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-20-1837-2024" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04032433v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Banjan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jomard Herv&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bajard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.13050" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04287347v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matan Ben-Asher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Westermann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Bock" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-11-899-2023" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172099v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Guillet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvrat Kaushik" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Preunkert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jog.2023.15" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773148v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bodin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Deline" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.2209" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595872v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lacroix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Allain Duvillard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Marsy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marcer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-445-2022" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311824v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ravanel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lacroix" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Meur" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Batoux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Malet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2022.103643" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940560v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Etzelm&#252;ller" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Czekirda" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-10-97-2022" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363132v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neha Panwar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Revil" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Sharma" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Schmutz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB022029" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066916v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.04.005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047812v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vernier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Castaings" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2021.3115231" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891323v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertrand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2019.109462" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485682v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nicolle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-283-2020" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630826v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavi Gallach" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ogier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4952" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395553v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17632/j9x7yhcvd4.1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01878587v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentile Francesco Ficetola" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gielly" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aar4292" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01945444v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perrette" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Naffrechoux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gateuille" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. David" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fanget" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01873741v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Moiroux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.06.019" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496267v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Maire" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Marbach" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morales" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2017.1375" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681536v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiane Troussier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G38498.1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635571v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Berthet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Fontaine" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2017.1384" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496266v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauchon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2017.1356" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604576v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fouinat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2017.18" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01778287v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Westermann" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pogliotti" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2016.06.006" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01880650v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Roberts" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Allcock" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dean" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Eastwood" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2852" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758971v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand David" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Reyss" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683615609750" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01778132v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Krautblatter" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JF003351" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046338v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.12.004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113418v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-M. Nellier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elodie Perga" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cottin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fanget" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.12.052" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X1FZ1V6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00976095v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-014-9768-4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720062v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Birck" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Epaillard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leccia" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Crassous" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/eco.mont-5-1s63" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936949v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Durand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Quiers" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00799655v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Magand" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2609" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00782135v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Tissier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dzikowski" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.12.045" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X23P6CF1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00653728v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Enters" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Allignol" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Legaz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-011-0376-2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00705753v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien G. Lemoine" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Barrat-Segretain" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mass&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-012-9391-2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-02CZN597-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00719973v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2012.03.003" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333052v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lignier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Perroux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thomas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2012.2727" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00321653v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lemoine" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Boisson" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2008.02020.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B9WWJ09D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590776v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mermillod Blondin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lemoine" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Boisson" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00152423v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Harby" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;rigoux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00152414v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Callaghan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G. Cooper" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.I. Nikora" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Statzner" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590160v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Callaghan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cooper" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nikora" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Statzner" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00340214v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T&#233;plitsky" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pl&#233;net" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul L&#233;na" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mermet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375180v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Cathala" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lehmann" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monzie" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05394108v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feras Abdulsamad" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Richard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11283" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395518v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hobl&#233;a" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rigal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773855v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394047v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cailhol" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861668v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861642v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195991v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Josnin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246895v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195985v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195995v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817317v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16653" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196586v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310203v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865734v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932691v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Monvoisin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Husson" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389662v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lansigu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769246v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jovovic" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adam" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ader" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5823" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769245v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jovovic" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grossi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adam" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ader" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134138" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452797v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4634" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03523229v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkiviadis Gourgiotis" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mangeret" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pape" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5351" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452812v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamya Khalidi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10806" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894361v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diez" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03343650v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Leloup" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymerick Servettaz" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moine" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-5782" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02308762v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renaud" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bajard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Messager" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201902683" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376268v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;nard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Gabriele" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01891357v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01895997v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Amitrano" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Le Roy" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Helmstetter" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01891385v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ficetola Gentile" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moiroux" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896842v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian&#233; Troussier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898735v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G F Moiroux" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896850v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bakke" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eivind St&#248;ren" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567326v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01781312v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049326v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Whilhelm" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ficetola" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02049271v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01995523v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carteret" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Savoye" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poulenard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01877080v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Reyss" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01877010v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01803210v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Perga" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nathalie Cottin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01767388v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023117v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01023153v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00873421v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brandova" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Egli" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gruber" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933757v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01984806v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Besse" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933749v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schoeneich" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00979524v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00931939v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Dorioz" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frossard" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00750907v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00750899v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01782787v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Savoye" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durand" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00750919v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933787v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lavrieux" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Br&#233;h&#233;ret" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00937651v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00623047v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Blondel" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00879503v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Noetzli" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00932179v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00932169v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00623056v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morel" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00950189v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B&#246;lhert" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velio Coviello" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cremonese" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krautblatter" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00949901v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coviello" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gruber" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758260v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcel Dorioz" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933554v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981600v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barth" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Marie Saulnier" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00981603v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00540324v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00404027v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372372v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372371v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00372386v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Verleysdonk" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flores-Orozco" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kemna" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901189v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385445v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901206v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chabas" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385449v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126696v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peiry" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773068v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246897v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196091v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Gallet" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-03948764v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Turnier" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Schmitt" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887538v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01757095v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amitrano" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Barnave" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Buffle" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887780v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blanchet" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01879657v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Parker" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Courtin-Nomade" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bordas" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Robin" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01879661v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01879654v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jostein Bakke" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01879648v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01894268v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Boche" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01875190v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01801087v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841834v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635780v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005337v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Didier" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gallet" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Monvoisin" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70665/OOKQ5196" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04896253v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bouffard" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chiquet" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323067v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepam.cnrs.fr/actualite/ouvrage-actes-des-41e-rencontres-biodiversites-environnements-et-societes-depuis-la-prehistoire-nouveaux-marqueurs-et-approches-integrees/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02071718v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02071712v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bonet" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02071558v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Batoux" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882439v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Doublet" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gasquet" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01763797v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A Duvillard" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01891145v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Choler" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02071676v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02071517v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;la Hadhri" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-02071693v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637202v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01876962v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01876556v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982832v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Soufi" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanc" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982816v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jenny" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00399799v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Cremonese" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Gruber" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00951662v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drenkelfluss" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386047v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990593v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910334v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Defrasne" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mass&#233;" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Giraud" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Mou&#233;lic" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Schmitt" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455491v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marser" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557996v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Sulc Michalkova" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557950v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>