--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-stranded DNA drives σ subunit loading onto mycobacterial RNA polymerase to unlock initiation-competent conformations</w:t>
+                <w:t xml:space="preserve">Triple Labeling Resolves a GPCR Intermediate State by Using Three-Color Single Molecule FRET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rishi Kishore Vishwakarma</w:t>
+                <w:t xml:space="preserve">Léo Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nils Marechal</w:t>
+                <w:t xml:space="preserve">Ecenaz Bilgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakia Morichaud</w:t>
+                <w:t xml:space="preserve">Caroline Clerté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Blaise</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Margeat</w:t>
+                <w:t xml:space="preserve">Philippe Rondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 53 (7), pp.gkaf272. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 147 (21), pp.17689-17700. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkaf272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.4c18364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05037511v1</w:t>
+                <w:t xml:space="preserve">hal-05079126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triple Labeling Resolves a GPCR Intermediate State by Using Three-Color Single Molecule FRET</w:t>
+                <w:t xml:space="preserve">Single-stranded DNA drives σ subunit loading onto mycobacterial RNA polymerase to unlock initiation-competent conformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Bonhomme</w:t>
+                <w:t xml:space="preserve">Rishi Kishore Vishwakarma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecenaz Bilgen</w:t>
+                <w:t xml:space="preserve">Nils Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Clerté</w:t>
+                <w:t xml:space="preserve">Zakia Morichaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Pin</w:t>
+                <w:t xml:space="preserve">Mickaël Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Rondard</w:t>
+                <w:t xml:space="preserve">Emmanuel Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 147 (21), pp.17689-17700. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 53 (7), pp.gkaf272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.4c18364⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkaf272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05079126v1</w:t>
+                <w:t xml:space="preserve">hal-05037511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural basis of orientated asymmetry in a mGlu heterodimer</w:t>
               </w:r>
@@ -502,831 +502,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability and accuracy of single-molecule FRET studies for characterization of structural dynamics and distances in proteins</w:t>
+                <w:t xml:space="preserve">Concerted conformational changes control metabotropic glutamate receptor activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ganesh Agam</w:t>
+                <w:t xml:space="preserve">Nathalie Lecat-Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Gebhardt</w:t>
+                <w:t xml:space="preserve">Robert Quast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milana Popara</w:t>
+                <w:t xml:space="preserve">Hongkang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Mächtel</w:t>
+                <w:t xml:space="preserve">Emmanuel Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Folz</w:t>
+                <w:t xml:space="preserve">Thor Møller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 20 (4), pp.523 - 535. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (22), pp.eadf1378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41592-023-01807-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adf1378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04120543v1</w:t>
+                <w:t xml:space="preserve">hal-04121751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concerted conformational changes control metabotropic glutamate receptor activity</w:t>
+                <w:t xml:space="preserve">Dissecting metabotropic glutamate receptor activation by single molecule FRET using minimally invasive labeling strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Leo Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Quast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lecat-Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thor Møller</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adf1378⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 122 (3), pp.58a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2022.11.521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04121751v1</w:t>
+                <w:t xml:space="preserve">hal-04598517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissecting metabotropic glutamate receptor activation by single molecule FRET using minimally invasive labeling strategies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reliability and accuracy of single-molecule FRET studies for characterization of structural dynamics and distances in proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganesh Agam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milana Popara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Mächtel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leo Bonhomme</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rondard</w:t>
+                <w:t xml:space="preserve">Julian Folz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 122 (3), pp.58a. </w:t>
+              <w:t xml:space="preserve">Nature Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (4), pp.523 - 535. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2022.11.521⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41592-023-01807-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04598517v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04120543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viro-fluidics: Real-time analysis of virus production kinetics at the singlecell level</w:t>
+                <w:t xml:space="preserve">A modular spring-loaded actuator for mechanical activation of membrane proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Eid</w:t>
+                <w:t xml:space="preserve">A. Mills</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Socol</w:t>
+                <w:t xml:space="preserve">N. Aissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Naillon</w:t>
+                <w:t xml:space="preserve">Damien Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Feuillard</w:t>
+                <w:t xml:space="preserve">J. Elezgaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Ciandrini</w:t>
+                <w:t xml:space="preserve">F. Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2 (3), pp.100068. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.3182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bpr.2022.100068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-30745-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03751935v2</w:t>
+                <w:t xml:space="preserve">hal-03751001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modular spring-loaded actuator for mechanical activation of membrane proteins</w:t>
+                <w:t xml:space="preserve">Cryo-EM structure of transcription termination factor Rho from Mycobacterium tuberculosis reveals bicyclomycin resistance mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mills</w:t>
+                <w:t xml:space="preserve">Emmanuel Saridakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Aissaoui</w:t>
+                <w:t xml:space="preserve">Rishi Vishwakarma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Maurel</w:t>
+                <w:t xml:space="preserve">Josephine Lai-Kee-Him</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Elezgaray</w:t>
+                <w:t xml:space="preserve">Kevin Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Morvan</w:t>
+                <w:t xml:space="preserve">Isabelle Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (1), pp.3182. </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (1), pp.120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-30745-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-022-03069-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03751001v1</w:t>
+                <w:t xml:space="preserve">hal-03563179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryo-EM structure of transcription termination factor Rho from Mycobacterium tuberculosis reveals bicyclomycin resistance mechanism</w:t>
+                <w:t xml:space="preserve">Viro-fluidics: Real-time analysis of virus production kinetics at the singlecell level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Saridakis</w:t>
+                <w:t xml:space="preserve">Joëlle Eid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rishi Vishwakarma</w:t>
+                <w:t xml:space="preserve">Marius Socol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josephine Lai-Kee-Him</w:t>
+                <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Martin</w:t>
+                <w:t xml:space="preserve">Jérôme Feuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Simon</w:t>
+                <w:t xml:space="preserve">Luca Ciandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 5 (1), pp.120. </w:t>
+              <w:t xml:space="preserve">Biophysical Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (3), pp.100068. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-022-03069-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bpr.2022.100068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03563179v1</w:t>
+                <w:t xml:space="preserve">hal-03751935v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FRET-based dynamic structural biology: Challenges, perspectives and an appeal for open-science practices</w:t>
               </w:r>
@@ -1485,64 +1485,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert B Quast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fataneh Fatemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (1), pp.5426. </w:t>
@@ -1580,64 +1580,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-molecule FRET on its way to structural biology in live cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Quast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Margeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18 (4), pp.344-345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1697,51 +1697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thales Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Saavedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Milhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1801,64 +1801,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying GPCR conformational dynamics by single molecule fluorescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Quast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Margeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 493, pp.110469. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1931,51 +1931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mildred Delaleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boudvillain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2022,90 +2022,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate Determination of Human CPR Conformational Equilibrium by smFRET Using Dual Orthogonal Noncanonical Amino Acid Labeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Quast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fataneh Fatemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kranendonk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Truan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2146,243 +2146,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02174030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oligomerization of a G protein-coupled receptor in neurons controlled by its structural dynamics</w:t>
+                <w:t xml:space="preserve">Chloride ions stabilize the glutamate-induced active state of the metabotropic glutamate receptor 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thor C Møller</w:t>
+                <w:t xml:space="preserve">Amélie S. Tora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Hottin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Clerté</w:t>
+                <w:t xml:space="preserve">Xavier Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marinette Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jurriaan M. Zwier</w:t>
+                <w:t xml:space="preserve">Alexandre Cabaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Durroux</w:t>
+                <w:t xml:space="preserve">Linnea Olofsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+              <w:t xml:space="preserve">Neuropharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 140, pp.275-286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-28682-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2018.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02398134v1</w:t>
+                <w:t xml:space="preserve">hal-02346230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-molecule analysis reveals the mechanism of transcription activation in M. tuberculosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rishi Kishore Vishwakarma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marinette Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakia Morichaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayyappasamy Sudalaiyadum Perumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 4 (5), pp.eaao5498. </w:t>
@@ -2414,230 +2414,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02346231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloride ions stabilize the glutamate-induced active state of the metabotropic glutamate receptor 3</w:t>
+                <w:t xml:space="preserve">Oligomerization of a G protein-coupled receptor in neurons controlled by its structural dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie S. Tora</w:t>
+                <w:t xml:space="preserve">Thor C Møller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Rovira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marinette Cao</w:t>
+                <w:t xml:space="preserve">Jérôme Hottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Clerté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Cabaye</w:t>
+                <w:t xml:space="preserve">Jurriaan M. Zwier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linnea Olofsson</w:t>
+                <w:t xml:space="preserve">Thierry Durroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 140, pp.275-286. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2018.08.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-28682-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02346230v1</w:t>
+                <w:t xml:space="preserve">hal-02398134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competitive folding of RNA structures at a termination-antitermination site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ait-Bara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clerté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Declerck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Margeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RNA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (5), pp.721-734. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2818,51 +2818,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging HIV-1 RNA dimerization in cells by multicolor super-resolution and fluctuation microscopies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireia Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clerté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Chamontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3337,51 +3337,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine tuning of sub-millisecond conformational dynamics controls metabotropic glutamate receptors agonist efficacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linnea Olofsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Felekyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3644,51 +3644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Nollmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boudvillain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3895,51 +3895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Rabhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boudvillain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3980,441 +3980,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00726256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Insight into the Mycobacterium tuberculosis Rv0020c Protein and Its Interaction with the PknB Kinase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mutagenesis-Based Evidence for an Asymmetric Configuration of the Ring-Shaped Transcription Termination Factor Rho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makhlouf Rabhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Roumestand</w:t>
+                <w:t xml:space="preserve">Veronika Gocheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jade Leiba</w:t>
+                <w:t xml:space="preserve">Frederique Jacquinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Galophe</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Andrea Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Margeat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 405 (2), pp.497-518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2010.11.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.str.2011.07.011⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03726704v1</w:t>
+                <w:t xml:space="preserve">hal-00608241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutagenesis-Based Evidence for an Asymmetric Configuration of the Ring-Shaped Transcription Termination Factor Rho</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural Insight into the Mycobacterium tuberculosis Rv0020c Protein and Its Interaction with the PknB Kinase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronika Gocheva</w:t>
+                <w:t xml:space="preserve">Christian Roumestand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederique Jacquinot</w:t>
+                <w:t xml:space="preserve">Jade Leiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Lee</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nathalie Galophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Margeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2010.11.006⟩</w:t>
+              <w:t xml:space="preserve">Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (10), pp.1525-1534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.str.2011.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00608241v1</w:t>
+                <w:t xml:space="preserve">hal-02282715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Insight into the Mycobacterium tuberculosis Rv0020c Protein and Its Interaction with the PknB Kinase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Roumestand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Leiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Galophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 19 (10), pp.1525-1534. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.str.2011.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02282715v1</w:t>
+                <w:t xml:space="preserve">hal-03726704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keeping up to speed with the transcription termination factor Rho motor.</w:t>
               </w:r>
@@ -4426,51 +4426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boudvillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Nollmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Margeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transcription</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1 (2), pp.70-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4530,64 +4530,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Rabhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Jacquinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rachid Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4663,51 +4663,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative analysis of the binding of ezrin to large unilamellar vesicles containing phosphatidylinositol 4,5 bisphosphate.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4778,226 +4778,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00193998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcription termination factor Rho can displace streptavidin from biotinylated RNA</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Inducer-modulated cooperative binding of the tetrameric CggR repressor to operator DNA.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Zorrilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Alfonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M706935200⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 92 (9), pp.3215-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1529/biophysj.106.095109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00176284v1</w:t>
+                <w:t xml:space="preserve">hal-00164236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fructose-1,6-bisphosphate acts both as an inducer and as a structural cofactor of the central glycolytic genes repressor (CggR).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Zorrilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Zorrilla</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Carlos Alfonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 46 (51), pp.14996-5008. </w:t>
@@ -5011,191 +5028,174 @@
                 <w:t xml:space="preserve">⟨10.1021/bi701805e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00315549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inducer-modulated cooperative binding of the tetrameric CggR repressor to operator DNA.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Transcription termination factor Rho can displace streptavidin from biotinylated RNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rachid Rahmouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Boudvillain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 92 (9), pp.3215-27. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 282 (43), pp.31469-31476. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1529/biophysj.106.095109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M706935200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00164236v1</w:t>
+                <w:t xml:space="preserve">hal-00176284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The H-NS dimerization domain defines a new fold contributing to DNA recognition.</w:t>
               </w:r>
@@ -5207,51 +5207,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinshan Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chavanieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5359,103 +5359,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural basis for resistance of Mycobacterium tuberculosis Rho to bicyclomycin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Saridakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rishi Vishwakarma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Lai Kee Him</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Helicases &amp; Nucleic Acid-Based Machines: Structure, Mechanism &amp; Regulation, and Roles in HumanDisease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
@@ -5801,77 +5801,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Eid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Socol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Feuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIes Journées francophones de virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, En ligne, France</w:t>
@@ -5939,64 +5939,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marinette Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fataneh Fatemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linnea Olofsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biophysical Society. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Society 64th Annual Meeting</w:t>
@@ -6051,90 +6051,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La viro-fluidique une nouvelle stratégie pour étudier le relargage du VIH-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Eid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Socol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylène Mougel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6731,90 +6731,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allosteric modulators enhance agonist efficacy by increasing the residence time of a GPCR in the active state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marinette Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Quast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fataneh Fatemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7005,51 +7005,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037511v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishi Kishore Vishwakarma" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Marechal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Morichaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Blaise" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Margeat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf272" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079126v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bonhomme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecenaz Bilgen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clert&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rondard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c18364" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819462v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weizhu Huang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Jin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Guo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cangsong Shen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanjuan Xu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-54744-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120543v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Agam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gebhardt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milana Popara" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca M&#228;chtel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Folz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-023-01807-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121751v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lecat-Guillet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Quast" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongkang Liu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourrier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thor M&#248;ller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adf1378" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598517v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Bonhomme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2022.11.521" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751935v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Eid" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Socol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Naillon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Feuillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ciandrini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpr.2022.100068" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751001v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mills" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aissaoui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Maurel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Elezgaray" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morvan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30745-2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563179v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Saridakis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishi Vishwakarma" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Lai-Kee-Him" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Martin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Simon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03069-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03191929v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Lerner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Barth" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle Hendrix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ambrose" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Birkedal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.60416" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352901v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marinette Cao" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B Quast" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fataneh Fatemi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25620-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03191934v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-021-01084-9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568884v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thales Fernandes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Saavedra" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Milhiet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Costa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62529-3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346229v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2019.110469" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067416v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Nadiras" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mildred Delaleau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Schwartz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boudvillain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.8b01216" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174030v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kranendonk" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Truan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201800607" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398134v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thor C M&#248;ller" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hottin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurriaan M. Zwier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durroux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28682-6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346231v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyappasamy Sudalaiyadum Perumal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aao5498" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346230v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie S. Tora" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rovira" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cabaye" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linnea Olofsson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2018.08.011" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602716v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ait-Bara" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Declerck" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.060178.116" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878021v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karidia Konate" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias F. Lindberg" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vaissiere" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Jourdan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Aldrian" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.05.030" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141204v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Ferrer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Chamontin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Basyuk" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lain&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw511" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01322561v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dosset" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rassam" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fernandez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Espenel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rubinstein" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-016-1064-z" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421637v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan de Torres" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mivelle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Babu Moparthi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rigneault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niek F. Van Hulst" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b02470" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171254v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gocheva" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Gall" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudvillain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Margeat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Nollmann" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv085" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943332v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Felekyan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Doumazane" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Scholler" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Fabre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6206" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640560v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Vogelmann" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie D&#233;jardin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Allemand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gamot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004544" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180888v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Soares" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku595" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273727v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Fiche" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cattoni" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Diekmann" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Mateos Langerak" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clerte" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001557" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726256v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makhlouf Rabhi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-396546-2.00007-3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726704v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roumestand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leiba" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galophe" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Padilla" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2011.07.011" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608241v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Gocheva" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Jacquinot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lee" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2010.11.006" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N863LXN1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282715v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591655v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/trns.1.2.12232" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525325v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rachid Rahmouni" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.1711" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-4SZJT1T5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00193998v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Carvalho" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine A. Royer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.107.110213" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176284v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M706935200" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315549v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Zorrilla" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chaix" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Ortega" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alfonso" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Doan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi701805e" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HFC7S5F4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164236v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.106.095109" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257410v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bloch" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinshan Yang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chavanieu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Th&#233;r&#232;se Aug&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsb904" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-MSQXXBM7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419029v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lai Kee Him" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594253v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Hajjoul" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lartaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nacry" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Guyomarc'H" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704334v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquillat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Torres" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Vassor d'Yerville" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cassagne" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Teppe" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.905593" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424136v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eid" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Socol" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Feuillard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772779v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/biophysj/fulltext/S0006-3495(19)31422-5" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2019.11.493" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327002v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Charlot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Mougel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902115v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vishwakarma" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nord" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pedaci" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902111v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clerte" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Manier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Fiche" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bossi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002379v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott C. Blanchard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05343468v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Damm" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemil Belhadji" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Kumar Sadhu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su-Jin Paik" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Di-Cicco" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03191940v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079126v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bonhomme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecenaz Bilgen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clert&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rondard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c18364" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037511v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishi Kishore Vishwakarma" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Marechal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Morichaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Blaise" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Margeat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf272" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819462v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weizhu Huang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Jin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Guo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cangsong Shen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanjuan Xu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-54744-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121751v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lecat-Guillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Quast" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongkang Liu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourrier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thor M&#248;ller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adf1378" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598517v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Bonhomme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2022.11.521" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120543v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Agam" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gebhardt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milana Popara" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca M&#228;chtel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Folz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-023-01807-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751001v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mills" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aissaoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Maurel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Elezgaray" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morvan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30745-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563179v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Saridakis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishi Vishwakarma" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Lai-Kee-Him" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Simon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03069-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751935v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Eid" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Socol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Naillon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Feuillard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ciandrini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpr.2022.100068" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03191929v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Lerner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Barth" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle Hendrix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ambrose" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Birkedal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.60416" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352901v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marinette Cao" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B Quast" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fataneh Fatemi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25620-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03191934v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-021-01084-9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568884v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thales Fernandes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Saavedra" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Milhiet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Costa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62529-3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346229v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2019.110469" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067416v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Nadiras" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mildred Delaleau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Schwartz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boudvillain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.8b01216" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174030v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kranendonk" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Truan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201800607" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346230v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie S. Tora" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rovira" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cabaye" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linnea Olofsson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2018.08.011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346231v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyappasamy Sudalaiyadum Perumal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aao5498" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398134v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thor C M&#248;ller" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hottin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurriaan M. Zwier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durroux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28682-6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602716v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ait-Bara" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Declerck" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.060178.116" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878021v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karidia Konate" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias F. Lindberg" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vaissiere" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Jourdan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Aldrian" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.05.030" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141204v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Ferrer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Chamontin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Basyuk" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lain&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw511" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01322561v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dosset" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rassam" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fernandez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Espenel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rubinstein" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-016-1064-z" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421637v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan de Torres" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mivelle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Babu Moparthi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rigneault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niek F. Van Hulst" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b02470" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171254v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gocheva" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Gall" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudvillain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Margeat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Nollmann" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv085" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943332v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Felekyan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Doumazane" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Scholler" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Fabre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6206" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640560v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Vogelmann" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie D&#233;jardin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Allemand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gamot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004544" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180888v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Soares" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku595" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273727v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Fiche" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cattoni" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Diekmann" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Mateos Langerak" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clerte" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001557" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726256v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makhlouf Rabhi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-396546-2.00007-3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608241v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Gocheva" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Jacquinot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lee" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2010.11.006" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N863LXN1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282715v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roumestand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leiba" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galophe" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Padilla" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2011.07.011" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726704v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591655v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/trns.1.2.12232" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525325v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rachid Rahmouni" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.1711" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-4SZJT1T5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00193998v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Carvalho" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine A. Royer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.107.110213" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164236v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Zorrilla" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Doan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alfonso" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Ortega" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.106.095109" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315549v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chaix" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi701805e" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HFC7S5F4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176284v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M706935200" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257410v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bloch" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinshan Yang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chavanieu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Th&#233;r&#232;se Aug&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsb904" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-MSQXXBM7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419029v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lai Kee Him" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594253v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Hajjoul" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lartaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nacry" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Guyomarc'H" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704334v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquillat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Torres" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Vassor d'Yerville" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cassagne" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Teppe" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.905593" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424136v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eid" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Socol" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Feuillard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772779v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/biophysj/fulltext/S0006-3495(19)31422-5" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2019.11.493" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327002v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Charlot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Mougel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902115v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vishwakarma" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nord" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pedaci" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902111v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clerte" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Manier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Fiche" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bossi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002379v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott C. Blanchard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05343468v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Damm" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemil Belhadji" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Kumar Sadhu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su-Jin Paik" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Di-Cicco" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03191940v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>