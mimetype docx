--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triple Labeling Resolves a GPCR Intermediate State by Using Three-Color Single Molecule FRET</w:t>
+                <w:t xml:space="preserve">Single-stranded DNA drives σ subunit loading onto mycobacterial RNA polymerase to unlock initiation-competent conformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Bonhomme</w:t>
+                <w:t xml:space="preserve">Rishi Kishore Vishwakarma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecenaz Bilgen</w:t>
+                <w:t xml:space="preserve">Nils Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Clerté</w:t>
+                <w:t xml:space="preserve">Zakia Morichaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Pin</w:t>
+                <w:t xml:space="preserve">Mickaël Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Rondard</w:t>
+                <w:t xml:space="preserve">Emmanuel Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 147 (21), pp.17689-17700. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 53 (7), pp.gkaf272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.4c18364⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkaf272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05079126v1</w:t>
+                <w:t xml:space="preserve">hal-05037511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-stranded DNA drives σ subunit loading onto mycobacterial RNA polymerase to unlock initiation-competent conformations</w:t>
+                <w:t xml:space="preserve">Triple Labeling Resolves a GPCR Intermediate State by Using Three-Color Single Molecule FRET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rishi Kishore Vishwakarma</w:t>
+                <w:t xml:space="preserve">Léo Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nils Marechal</w:t>
+                <w:t xml:space="preserve">Ecenaz Bilgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakia Morichaud</w:t>
+                <w:t xml:space="preserve">Caroline Clerté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Blaise</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Margeat</w:t>
+                <w:t xml:space="preserve">Philippe Rondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 53 (7), pp.gkaf272. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 147 (21), pp.17689-17700. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkaf272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.4c18364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05037511v1</w:t>
+                <w:t xml:space="preserve">hal-05079126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural basis of orientated asymmetry in a mGlu heterodimer</w:t>
               </w:r>
@@ -681,64 +681,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Quast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lecat-Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 122 (3), pp.58a. </w:t>
@@ -1485,64 +1485,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert B Quast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fataneh Fatemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (1), pp.5426. </w:t>
@@ -1593,51 +1593,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-molecule FRET on its way to structural biology in live cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Quast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Margeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18 (4), pp.344-345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1697,51 +1697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thales Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Saavedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Milhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1814,51 +1814,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying GPCR conformational dynamics by single molecule fluorescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Quast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Margeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 493, pp.110469. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1931,51 +1931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mildred Delaleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boudvillain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2061,51 +2061,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fataneh Fatemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kranendonk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Truan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2286,103 +2286,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-molecule analysis reveals the mechanism of transcription activation in M. tuberculosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rishi Kishore Vishwakarma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marinette Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakia Morichaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayyappasamy Sudalaiyadum Perumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 4 (5), pp.eaao5498. </w:t>
@@ -2446,51 +2446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thor C Møller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clerté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jurriaan M. Zwier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2567,77 +2567,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competitive folding of RNA structures at a termination-antitermination site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Ait-Bara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clerté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Declerck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Margeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RNA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (5), pp.721-734. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2818,51 +2818,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging HIV-1 RNA dimerization in cells by multicolor super-resolution and fluctuation microscopies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireia Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clerté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Chamontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3644,51 +3644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Nollmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boudvillain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3895,51 +3895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Rabhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boudvillain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4038,51 +4038,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Jacquinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 405 (2), pp.497-518. </w:t>
@@ -4171,51 +4171,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Leiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Galophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4305,51 +4305,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Leiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Galophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4426,51 +4426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boudvillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Nollmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Margeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transcription</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1 (2), pp.70-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4543,51 +4543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makhlouf Rabhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Jacquinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rachid Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4663,51 +4663,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative analysis of the binding of ezrin to large unilamellar vesicles containing phosphatidylinositol 4,5 bisphosphate.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4778,243 +4778,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00193998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inducer-modulated cooperative binding of the tetrameric CggR repressor to operator DNA.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Transcription termination factor Rho can displace streptavidin from biotinylated RNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rachid Rahmouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Boudvillain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1529/biophysj.106.095109⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 282 (43), pp.31469-31476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M706935200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00164236v1</w:t>
+                <w:t xml:space="preserve">hal-00176284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fructose-1,6-bisphosphate acts both as an inducer and as a structural cofactor of the central glycolytic genes repressor (CggR).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Zorrilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Alfonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 46 (51), pp.14996-5008. </w:t>
@@ -5028,174 +5011,191 @@
                 <w:t xml:space="preserve">⟨10.1021/bi701805e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00315549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcription termination factor Rho can displace streptavidin from biotinylated RNA</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Inducer-modulated cooperative binding of the tetrameric CggR repressor to operator DNA.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Zorrilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Alfonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 282 (43), pp.31469-31476. </w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 92 (9), pp.3215-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M706935200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1529/biophysj.106.095109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00176284v1</w:t>
+                <w:t xml:space="preserve">hal-00164236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The H-NS dimerization domain defines a new fold contributing to DNA recognition.</w:t>
               </w:r>
@@ -5207,51 +5207,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinshan Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chavanieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5827,51 +5827,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Naillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Feuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIes Journées francophones de virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, En ligne, France</w:t>
@@ -5952,51 +5952,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fataneh Fatemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linnea Olofsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biophysical Society. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Society 64th Annual Meeting</w:t>
@@ -6090,51 +6090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Socol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylène Mougel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6757,64 +6757,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Quast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fataneh Fatemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -7005,51 +7005,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079126v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bonhomme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecenaz Bilgen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clert&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rondard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c18364" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037511v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishi Kishore Vishwakarma" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Marechal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Morichaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Blaise" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Margeat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf272" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819462v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weizhu Huang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Jin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Guo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cangsong Shen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanjuan Xu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-54744-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121751v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lecat-Guillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Quast" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongkang Liu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourrier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thor M&#248;ller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adf1378" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598517v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Bonhomme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2022.11.521" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120543v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Agam" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gebhardt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milana Popara" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca M&#228;chtel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Folz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-023-01807-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751001v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mills" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aissaoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Maurel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Elezgaray" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morvan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30745-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563179v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Saridakis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishi Vishwakarma" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Lai-Kee-Him" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Simon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03069-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751935v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Eid" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Socol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Naillon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Feuillard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ciandrini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpr.2022.100068" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03191929v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Lerner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Barth" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle Hendrix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ambrose" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Birkedal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.60416" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352901v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marinette Cao" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B Quast" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fataneh Fatemi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25620-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03191934v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-021-01084-9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568884v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thales Fernandes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Saavedra" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Milhiet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Costa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62529-3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346229v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2019.110469" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067416v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Nadiras" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mildred Delaleau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Schwartz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boudvillain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.8b01216" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174030v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kranendonk" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Truan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201800607" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346230v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie S. Tora" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rovira" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cabaye" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linnea Olofsson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2018.08.011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346231v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyappasamy Sudalaiyadum Perumal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aao5498" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398134v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thor C M&#248;ller" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hottin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurriaan M. Zwier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durroux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28682-6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602716v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ait-Bara" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Declerck" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.060178.116" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878021v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karidia Konate" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias F. Lindberg" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vaissiere" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Jourdan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Aldrian" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.05.030" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141204v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Ferrer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Chamontin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Basyuk" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lain&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw511" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01322561v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dosset" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rassam" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fernandez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Espenel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rubinstein" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-016-1064-z" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421637v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan de Torres" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mivelle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Babu Moparthi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rigneault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niek F. Van Hulst" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b02470" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171254v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gocheva" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Gall" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudvillain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Margeat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Nollmann" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv085" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943332v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Felekyan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Doumazane" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Scholler" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Fabre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6206" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640560v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Vogelmann" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie D&#233;jardin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Allemand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gamot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004544" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180888v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Soares" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku595" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273727v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Fiche" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cattoni" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Diekmann" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Mateos Langerak" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clerte" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001557" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726256v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makhlouf Rabhi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-396546-2.00007-3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608241v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Gocheva" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Jacquinot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lee" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2010.11.006" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N863LXN1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282715v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roumestand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leiba" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galophe" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Padilla" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2011.07.011" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726704v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591655v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/trns.1.2.12232" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525325v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rachid Rahmouni" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.1711" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-4SZJT1T5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00193998v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Carvalho" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine A. Royer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.107.110213" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164236v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Zorrilla" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Doan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alfonso" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Ortega" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.106.095109" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315549v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chaix" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi701805e" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HFC7S5F4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176284v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M706935200" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257410v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bloch" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinshan Yang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chavanieu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Th&#233;r&#232;se Aug&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsb904" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-MSQXXBM7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419029v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lai Kee Him" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594253v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Hajjoul" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lartaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nacry" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Guyomarc'H" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704334v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquillat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Torres" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Vassor d'Yerville" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cassagne" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Teppe" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.905593" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424136v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eid" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Socol" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Feuillard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772779v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/biophysj/fulltext/S0006-3495(19)31422-5" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2019.11.493" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327002v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Charlot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Mougel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902115v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vishwakarma" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nord" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pedaci" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902111v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clerte" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Manier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Fiche" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bossi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002379v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott C. Blanchard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05343468v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Damm" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemil Belhadji" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Kumar Sadhu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su-Jin Paik" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Di-Cicco" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03191940v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037511v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishi Kishore Vishwakarma" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Marechal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Morichaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Blaise" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Margeat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf272" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079126v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bonhomme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecenaz Bilgen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clert&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rondard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c18364" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819462v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weizhu Huang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Jin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Guo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cangsong Shen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanjuan Xu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-54744-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121751v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lecat-Guillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Quast" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongkang Liu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourrier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thor M&#248;ller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adf1378" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598517v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Bonhomme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2022.11.521" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120543v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Agam" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gebhardt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milana Popara" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca M&#228;chtel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Folz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-023-01807-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751001v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mills" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aissaoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Maurel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Elezgaray" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morvan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30745-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563179v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Saridakis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishi Vishwakarma" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Lai-Kee-Him" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Martin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Simon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03069-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751935v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Eid" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Socol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Naillon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Feuillard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ciandrini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpr.2022.100068" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03191929v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Lerner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Barth" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle Hendrix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ambrose" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Birkedal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.60416" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352901v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marinette Cao" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B Quast" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fataneh Fatemi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25620-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03191934v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-021-01084-9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568884v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thales Fernandes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Saavedra" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Milhiet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Costa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62529-3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346229v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2019.110469" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067416v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Nadiras" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mildred Delaleau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Schwartz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boudvillain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.8b01216" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174030v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kranendonk" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Truan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201800607" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346230v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie S. Tora" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rovira" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cabaye" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linnea Olofsson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2018.08.011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346231v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyappasamy Sudalaiyadum Perumal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aao5498" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398134v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thor C M&#248;ller" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hottin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurriaan M. Zwier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durroux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28682-6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602716v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Ait-Bara" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Declerck" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.060178.116" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878021v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karidia Konate" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias F. Lindberg" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vaissiere" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Jourdan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Aldrian" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.05.030" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141204v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Ferrer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Chamontin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Basyuk" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lain&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw511" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01322561v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dosset" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rassam" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fernandez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Espenel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rubinstein" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-016-1064-z" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421637v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan de Torres" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mivelle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satish Babu Moparthi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rigneault" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niek F. Van Hulst" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b02470" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171254v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gocheva" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Gall" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudvillain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Margeat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Nollmann" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv085" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943332v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Felekyan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Doumazane" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Scholler" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Fabre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6206" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640560v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Vogelmann" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie D&#233;jardin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Allemand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gamot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004544" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180888v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Soares" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku595" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273727v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Fiche" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cattoni" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Diekmann" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Mateos Langerak" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clerte" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001557" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726256v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makhlouf Rabhi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-396546-2.00007-3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608241v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Gocheva" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Jacquinot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lee" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2010.11.006" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N863LXN1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282715v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roumestand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leiba" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galophe" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Padilla" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2011.07.011" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726704v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591655v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/trns.1.2.12232" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525325v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rachid Rahmouni" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.1711" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-4SZJT1T5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00193998v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Carvalho" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine A. Royer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.107.110213" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176284v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M706935200" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315549v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Zorrilla" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chaix" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Ortega" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alfonso" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Doan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi701805e" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HFC7S5F4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164236v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.106.095109" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257410v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bloch" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinshan Yang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chavanieu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Th&#233;r&#232;se Aug&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsb904" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-MSQXXBM7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419029v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lai Kee Him" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594253v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Hajjoul" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lartaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nacry" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Guyomarc'H" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704334v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquillat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Torres" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Vassor d'Yerville" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cassagne" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Teppe" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.905593" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424136v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eid" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Socol" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Feuillard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772779v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cell.com/biophysj/fulltext/S0006-3495(19)31422-5" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2019.11.493" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327002v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Charlot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Mougel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902115v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vishwakarma" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nord" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pedaci" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902111v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clerte" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Manier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Fiche" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bossi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002379v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott C. Blanchard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05343468v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Damm" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kemil Belhadji" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Kumar Sadhu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su-Jin Paik" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Di-Cicco" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03191940v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>