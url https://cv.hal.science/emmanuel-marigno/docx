--- v0 (2026-03-23)
+++ v1 (2026-04-12)
@@ -4844,173 +4844,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« A vueltas con el Quijote en el escenario galo (2010-2018) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Marigno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Madrid, Visor Libros. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recreaciones teatrales del «Quijote». Perspectivas teóricas, lingüísticas y culturales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 33-42, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« De la Mancha a Parma. La influencia de Cervantes en el romanticismo francés »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marigno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Algarve, Universidade do Algarve. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogues ibériques. Diálogos ibéricos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 279-293, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953259v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03953253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« A vueltas con el Barroco : el enigma de la burla en El rey bebe (1650-1660) de David Teniers »</w:t>
               </w:r>
@@ -5424,165 +5424,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Las Novelas ejemplares (1613) ilustradas por Antonio Zarco (1980) : entre realismo y fantasía »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Marigno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cervantès quatre siècles après. Nouveaux objets, nouvelles aproches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« La imagen en la escritura cervantina. Nuevos planteamientos »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marigno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cervantes y el Humanismo europeo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625462v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01625441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Cervantes desde la cartelera gala (2000-2014) »</w:t>
               </w:r>
@@ -9835,51 +9835,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="051D22C9"/>
+    <w:nsid w:val="DF8B1982"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9983,51 +9983,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="AA619C8A"/>
+    <w:nsid w:val="E4C6D17B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10131,51 +10131,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0CB7F48A"/>
+    <w:nsid w:val="DA6867AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10279,51 +10279,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="DD45AD0C"/>
+    <w:nsid w:val="5BF817C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10427,51 +10427,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="205541F4"/>
+    <w:nsid w:val="52072315"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10670,51 +10670,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-marigno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9680-5564" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057742871" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-4541-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463972v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marigno" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407779v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/flamme.1779" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207586v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098611v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25145/j.histarte.2025.09.03" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827507v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13035/H.2024.12.02.28" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905376v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820330v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905358v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129685v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25145/j.histarte.2023.05.08" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267139v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404879v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18172/cif.5754" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950756v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950754v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15581/017.25.101-118" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950743v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950816v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.41665" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000908v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950730v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951022v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951015v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15581/017.23.281-297" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951000v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/rmc.2019.0024" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950983v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13035/H.2018.extra01.16" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950979v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13035/H.2018.06.01.26" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950987v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15581/017.22.177-188" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950993v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13035/h.2018.06.02.13" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950974v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.3546" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625400v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950967v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950941v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15581/017.19.1995" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625925v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05323811v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Oury" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoria Palomar Asenjo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cher.7054" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625926v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950920v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950929v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625375v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625933v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950910v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952664v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098660v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568593v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950785v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998596v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03950826v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952436v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950821v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950790v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950811v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03950800v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953162v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952025v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953328v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953305v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953267v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953259v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953253v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953247v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953250v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953261v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953264v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952065v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625447v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625462v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625441v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625435v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953325v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625924v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625415v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625422v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625927v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953161v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625929v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625457v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625459v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953176v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953182v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625930v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952047v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625931v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953172v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953152v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625932v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953167v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952824v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625935v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952832v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952853v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625936v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952735v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625934v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952798v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625937v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953323v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625938v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568601v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mata" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951952v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Lamari" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218433v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Parisot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03950829v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04125668v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03950769v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951941v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clavaron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Godeau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Schweitzer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dual&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953326v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952606v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953329v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276018v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Maux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Indura&#237;n" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952550v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952539v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953324v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952524v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622697v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acquier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625939v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625940v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952471v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952460v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951903v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953322v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905339v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Arellano Ayuso" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Roncero L&#243;pez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950907v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15581/017.23.38098" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492420v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419796v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776313v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000NAN21041" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-marigno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9680-5564" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057742871" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-4541-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463972v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marigno" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407779v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/flamme.1779" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207586v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098611v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25145/j.histarte.2025.09.03" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827507v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13035/H.2024.12.02.28" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905376v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820330v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905358v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129685v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25145/j.histarte.2023.05.08" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267139v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404879v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18172/cif.5754" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950756v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950754v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15581/017.25.101-118" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950743v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950816v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.41665" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000908v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950730v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951022v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951015v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15581/017.23.281-297" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951000v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/rmc.2019.0024" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950983v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13035/H.2018.extra01.16" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950979v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13035/H.2018.06.01.26" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950987v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15581/017.22.177-188" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950993v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13035/h.2018.06.02.13" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950974v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.3546" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625400v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950967v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950941v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15581/017.19.1995" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625925v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05323811v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Oury" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoria Palomar Asenjo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cher.7054" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625926v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950920v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950929v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625375v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625933v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950910v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952664v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098660v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568593v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950785v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998596v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03950826v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952436v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950821v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950790v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950811v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03950800v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953162v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952025v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953328v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953305v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953267v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953253v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953259v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953247v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953250v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953261v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953264v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952065v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625447v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625441v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625462v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625435v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953325v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625924v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625415v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625422v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625927v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953161v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625929v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625457v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625459v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953176v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953182v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625930v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952047v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625931v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953172v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953152v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625932v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953167v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952824v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625935v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952832v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952853v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625936v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952735v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625934v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952798v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625937v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953323v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625938v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568601v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mata" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951952v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Lamari" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218433v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Parisot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03950829v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04125668v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03950769v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951941v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clavaron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Godeau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Schweitzer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dual&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953326v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952606v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953329v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276018v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Maux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Indura&#237;n" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952550v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952539v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953324v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952524v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622697v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acquier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625939v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625940v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952471v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952460v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951903v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953322v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905339v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Arellano Ayuso" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Roncero L&#243;pez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950907v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15581/017.23.38098" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492420v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419796v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776313v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000NAN21041" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>