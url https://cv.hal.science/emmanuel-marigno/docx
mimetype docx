--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -1957,243 +1957,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La recepción del Greco desde las artes contemporáneas (siglos XX y XXI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Marigno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/e-spania.41665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la curiosidad como burla a la burla de la curiosidad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Marigno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Romane. Langue Revue Romane. Langue et littérature. International Journal of Romance Languages and Literatures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Volume 56 (1), pp. 96 - 110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« El concepto de “dispositivo” y el teatro intermedial »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marigno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hecho Teatral. Revista de teoría y práctica del teatro hispánico</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21, pp. 77-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950743v1</w:t>
-              </w:r>
-[...145 lines deleted...]
-                <w:t xml:space="preserve">hal-04000908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Marga Gil Roësset (1908-1932) »</w:t>
               </w:r>
@@ -3142,338 +3142,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hacia el concepto de 'nación española' en «Numancia», de Miguel de Cervantes y Saavedra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Marigno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hipogrifo. Revista de literatura y cultura del Siglo de Oro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Avant-propos : reCHERches 2014/12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marigno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoria Palomar Asenjo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ReCHERches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 12, pp.5-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cher.7054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05323811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Hacia el concepto de 'nación española' en «Numancia», de Miguel de Cervantes y Saavedra</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Auteurs du Siècle d’Or à l’étranger »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Marigno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du CELEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5, http://cahierscelec.msh-lse.fr/node/63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Cuevas ludens. Juegos retóricos y gráficos en Homage to Quevedo (1969) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marigno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hipogrifo. Revista de literatura y cultura del Siglo de Oro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">, 2013, 1 (1), pp. 25-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950920v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03950929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Las recreaciones teatrales del Don Quijote de la Mancha de Miguel de Cervantes y Saavedra en Francia (siglos XVII-XXI) : estado de la cuestión y nuevas aproximaciones »</w:t>
               </w:r>
@@ -4191,173 +4191,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03952436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« La figura de la mujer en la literatura del Siglo de Oro. Representación, recepción y ajuste crítico »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Marigno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">New-York, Instituto de Estudios Auriseculares. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figuras femeninas del Siglo de Oro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 299-320, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Luis Bagaría (1882-1940) retrata a la Generación del 27: ambigüedades, dudas y matices »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marigno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">New-York, Instituto de Estudios Auriseculares. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voces y versos. Nuevas perspectivas sobre la Generación del 27</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 49-82, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950821v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03950790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« El Quijote de Miguel de Cervantes y las reescrituras de Manuel Gutiérrez Aragón. Recursos burlescos y contextos ideológicos »</w:t>
               </w:r>
@@ -4771,246 +4771,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« A vueltas con el Quijote en el escenario galo (2010-2018) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Marigno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Madrid, Visor Libros. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recreaciones teatrales del «Quijote». Perspectivas teóricas, lingüísticas y culturales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 33-42, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De la Mancha a Parma. La influencia de Cervantes en el romanticismo francés »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Marigno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Algarve, Universidade do Algarve. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogues ibériques. Diálogos ibéricos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 279-293, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Pantallismo quijotesco en Looking for Quichotte (2017), de V. Steyaert. ¿ De la “tecnocultura” al “humanismo digital” ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marigno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence, Società Editrice Fiorentina. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Miradas sobre el «Quijote» en el teatro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 25-31, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953267v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-03953259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« A vueltas con el Barroco : el enigma de la burla en El rey bebe (1650-1660) de David Teniers »</w:t>
               </w:r>
@@ -6548,169 +6548,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03952047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Comentarios iconográficos sobre unas ilustraciones contemporáneas a los textos de Francisco de Quevedo »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Marigno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Santiago de Compostela, Univerdidade. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congreso Internacional del Siglo de Oro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 1509-1516, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Du corps rêve au corps gravé : les Sueños de Francisco de Quevedo illustrés par Antonio Saura »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marigno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réalités et représentations du corps dans l’Europe des XVIe et XVIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625931v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03953172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Antoni Muntadas : une écriture plastique en résistance aux subversions institutionnelles »</w:t>
               </w:r>
@@ -6905,169 +6905,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Du premier Parnaso español à la dernière édition illustrée de 2007, de Francisco de Quevedo : éditer Quevedo au XXIe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Marigno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès S.H.F./A.P.F.U.E.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Image, manipulation et satire : du corps défendant au corps défendu. (Don Felipe y doña Letizia, ¡vaya un follón!) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marigno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lyon, Grihm-LCE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image et manipulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 105-108, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03952824v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01625935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Intertexte et manuscrit : deux pratiques quévédiennes entre mémoire et découvertes »</w:t>
               </w:r>
@@ -7193,238 +7193,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03952853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Les Sueños de Quevedo et le Sueño de Goya : du texte des Sueños et de ses illustrations par Clouwet, à la planche 43 de Goya »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Marigno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les arts dans le monde hispanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Francisco de Quevedo y Villegas : la stratégie du mensonge historique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Marigno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Nancy - Groupe « XVIe-XVIIe siècles en Europe ». </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoire – Récit – Histoire dans l’Europe des XVIe et XVIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, t. 2, pp. 59-68, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« L’écriture du corps chez Francisco de Quevedo y Villegas et chez Francisco Goya y Lucientes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marigno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corps et image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625936v1</w:t>
-              </w:r>
-[...140 lines deleted...]
-                <w:t xml:space="preserve">hal-01625934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La “rencontre” dans les bailes de Quevedo »</w:t>
               </w:r>
@@ -7661,1807 +7661,1807 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’obscène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voix Contemporaines. &amp;quot;Dialogues transmédiaux et transséculaires autour des Sueños de Quevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Marigno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Arellano Ayuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Roncero López</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">6, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quevedo y las jácaras en el Siglo de Oro. Presentación</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Marigno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Perinola. Revista de investigación quevediana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.211-214, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15581/017.23.38098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recepción de Cervantes : huellas, recreaciones y reescrituras (siglos XVII-XXI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marigno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Mata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">New-York, IDEA. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héritages artistiques et réécritures (Du Moyen-Âge aux XXe-XXIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marigno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima Lamari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">New-York, Instituto de Estudios Auriseculares. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capes Espagnol. Épreuve écrite disciplinaire - La composition. Session 2023. Représentations et satires de la société dans le monde hispanique. - Francisco de Quevedo, Los sueños. Lucrecia Martel, Zama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marigno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Parisot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ellipses, 488 p., 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco de Quevedo y Villegas : Représentations et satires de la société dans « Sueños y discursos »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marigno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paris, Ellipses, 202 p., 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capes Espagnol. Épreuve écrite disciplinaire - La composition. Session 2023.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marigno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ellipses. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04125668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autores del Siglo de Oro en las artes contemporáneas (Siglos XX y XXI). Estudios críticos sobre Calderón, Cervantes y Quevedo. Ensayo sobre (re)creación intermedial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marigno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dijon, Orbis Tertius. 630 p., 2 vols., Coffret, 2021, 978-2-36783-182-4 ; 978-2-36783-183-1; 978-2-36783-184-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches comparatistes, intermédiales et interculturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marigno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Clavaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Godeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dualé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dijon, Orbis Tertius. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Greco : être artiste et peindre dans l’Espagne post-tridentine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marigno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paris, Ellipses, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recreaciones teatrales del « Quijote ». Perspectivas teóricas, lingüísticas y culturales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marigno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Madrid, Visor Libros. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03952606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Don Quichotte et les femmes, ou, Le retour de don Quichotte, D’après l’œuvre de Michel de Cervantès, Choix de textes, écriture, mise en scène et adaptation d’Emmanuel Marigno et de Maurice Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marigno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence, Società Editrice Fiorentina. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cervantès quatre siècles après : nouveaux objets, nouvelles approches.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Maux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marigno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Induraín</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Orbis Tertius, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05276018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cervantès quatre siècles après. Nouveaux objets, nouvelles approches/Cervantes desde los siglos XX-XXI. Nuevas perspectivas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marigno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dijon, Orbis Tertius. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03952550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cervantes creador y Cervantes recread</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marigno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Servicio de Publicaciones de la Universidad de Navarra, Colección « Biblioteca Áurea Digital » 26. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03952539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAP CAPES Espagnol. Un recorrido por la literatura y la cultura españolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marigno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saint-Etienne, Presses Universitaires de Saint-Etienne. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empreintes / Emprunts : entre forces de conformisation et forces d'innovation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marigno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Strasbourg, ReCHERches. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03952524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poésie de cour et de circonstance, théâtre historique. La mise en vers de l’événement dans les mondes hispanique et européen, XVIe-XVIIIe siècles),</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Acquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marigno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03622697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travestir au Siècle d’Or et aux XXe-XXIe siècles : regards transgénériques et transhistoriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marigno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écriture satirique de Quevedo illustrée aux XXe-XXIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marigno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crisoladas 2. « La femme dans la littérature et l’iconographie du Siècle d’Or »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marigno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RIME-Crisol. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03952471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crisoladas 1. « Le premier Quichotte et ses avatars littéraires et iconographiques »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marigno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RIME-Crisol. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03952460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUEVEDO Y VILLEGAS, Francisco de, Jácaras. Édition critique, Introduction, étude, notes et variantes par Emmanuel Marigno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marigno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presse du Septentrion. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Espagnol à l’Université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marigno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paris, Messene, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953322v1</w:t>
-              </w:r>
-[...196 lines deleted...]
-                <w:t xml:space="preserve">hal-03950907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Traduction (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9835,51 +9835,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DF8B1982"/>
+    <w:nsid w:val="8CE10E6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9983,51 +9983,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E4C6D17B"/>
+    <w:nsid w:val="DA5D7062"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10131,51 +10131,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="DA6867AA"/>
+    <w:nsid w:val="53D47D56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10279,51 +10279,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5BF817C4"/>
+    <w:nsid w:val="825233EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10427,51 +10427,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="52072315"/>
+    <w:nsid w:val="1AE4ABE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10670,51 +10670,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-marigno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9680-5564" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057742871" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-4541-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463972v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marigno" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407779v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/flamme.1779" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207586v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098611v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25145/j.histarte.2025.09.03" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827507v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13035/H.2024.12.02.28" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905376v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820330v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905358v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129685v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25145/j.histarte.2023.05.08" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267139v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404879v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18172/cif.5754" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950756v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950754v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15581/017.25.101-118" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950743v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950816v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.41665" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000908v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950730v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951022v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951015v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15581/017.23.281-297" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951000v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/rmc.2019.0024" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950983v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13035/H.2018.extra01.16" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950979v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13035/H.2018.06.01.26" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950987v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15581/017.22.177-188" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950993v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13035/h.2018.06.02.13" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950974v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.3546" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625400v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950967v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950941v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15581/017.19.1995" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625925v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05323811v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Oury" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoria Palomar Asenjo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cher.7054" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625926v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950920v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950929v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625375v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625933v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950910v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952664v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098660v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568593v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950785v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998596v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03950826v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952436v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950821v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950790v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950811v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03950800v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953162v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952025v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953328v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953305v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953267v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953253v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953259v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953247v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953250v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953261v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953264v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952065v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625447v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625441v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625462v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625435v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953325v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625924v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625415v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625422v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625927v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953161v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625929v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625457v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625459v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953176v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953182v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625930v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952047v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625931v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953172v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953152v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625932v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953167v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952824v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625935v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952832v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952853v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625936v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952735v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625934v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952798v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625937v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953323v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625938v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568601v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mata" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951952v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Lamari" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218433v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Parisot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03950829v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04125668v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03950769v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951941v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clavaron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Godeau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Schweitzer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dual&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953326v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952606v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953329v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276018v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Maux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Indura&#237;n" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952550v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952539v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953324v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952524v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622697v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acquier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625939v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625940v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952471v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952460v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951903v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953322v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905339v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Arellano Ayuso" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Roncero L&#243;pez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950907v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15581/017.23.38098" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492420v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419796v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776313v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000NAN21041" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-marigno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9680-5564" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057742871" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-4541-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463972v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marigno" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407779v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/flamme.1779" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207586v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098611v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25145/j.histarte.2025.09.03" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827507v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13035/H.2024.12.02.28" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905376v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820330v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905358v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129685v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25145/j.histarte.2023.05.08" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267139v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404879v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18172/cif.5754" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950756v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950754v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15581/017.25.101-118" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950816v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.41665" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000908v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950743v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950730v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951022v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951015v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15581/017.23.281-297" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951000v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/rmc.2019.0024" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950983v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13035/H.2018.extra01.16" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950979v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13035/H.2018.06.01.26" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950987v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15581/017.22.177-188" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950993v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13035/h.2018.06.02.13" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950974v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.3546" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625400v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950967v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950941v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15581/017.19.1995" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625925v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625926v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05323811v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Oury" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoria Palomar Asenjo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cher.7054" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950929v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950920v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625375v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625933v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950910v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952664v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098660v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568593v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950785v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998596v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03950826v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952436v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950790v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950821v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950811v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03950800v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953162v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952025v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953328v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953305v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953253v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953259v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953267v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953247v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953250v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953261v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953264v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952065v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625447v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625441v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625462v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625435v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953325v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625924v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625415v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625422v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625927v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953161v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625929v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625457v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625459v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953176v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953182v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625930v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952047v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953172v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625931v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953152v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625932v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953167v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625935v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952824v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952832v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952853v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625934v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952735v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625936v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952798v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625937v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953323v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625938v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905339v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Arellano Ayuso" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Roncero L&#243;pez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950907v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15581/017.23.38098" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568601v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mata" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951952v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Lamari" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218433v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Parisot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03950829v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04125668v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03950769v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951941v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clavaron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Godeau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Schweitzer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dual&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953326v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952606v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953329v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276018v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Maux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Indura&#237;n" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952550v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952539v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953324v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952524v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622697v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acquier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625939v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625940v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952471v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952460v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951903v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953322v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492420v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419796v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776313v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000NAN21041" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>