--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -1300,2180 +1300,2180 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05098611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Au-delà de l’image rhétorique et de l’image iconographique : l’image incarnée. 'Sueños' (2017), une (ré)écriture de Quevedo par José Luis Collado mise en scène par Gerardo Vera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Marigno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voix contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6, https://publications-prairial.fr/voix-contemporaines/index.php?id=716</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Road novel y road movie. De nuevo sobre precinema en Cervantes: el caso del «Persiles»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marigno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hipogrifo. Revista de literatura y cultura del Siglo de Oro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12 (2), pp.511-528. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13035/H.2024.12.02.28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13035/H.2024.12.02.28⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-04827507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RECEPCIÓN DE QUEVEDO DESDE LA PINTURA DEL XIX ESPAÑOL. DE NUEVO SOBRE UNA INTRIGA CONTRA FRANCISCO DE QUEVEDO Y VILLEGAS EN LOS JARDINES DEL PALACIO DEL BUEN RETIRO (1876) DE ANTONIO PÉREZ RUBIO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Marigno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Edad de oro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 (2024), pp. 481-505</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Au-delà de l’image rhétorique et de l’image iconographique : l’image incarnée. 'Sueños' (2017), une (ré)écriture de Quevedo par José Luis Collado mise en scène par Gerardo Vera</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’image rhétorique à l’image iconographique : les 'Sueños' de Quevedo illustrés par Antonio Saura (1971) et Luis García‑Ochoa (1976)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marigno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voix contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 6, https://publications-prairial.fr/voix-contemporaines/index.php?id=716</w:t>
+              <w:t xml:space="preserve">, 2024, 6, https://publications-prairial.fr/voix-contemporaines/index.php?id=696</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">RECEPCIÓN DE QUEVEDO DESDE LA PINTURA DEL XIX ESPAÑOL. DE NUEVO SOBRE UNA INTRIGA CONTRA FRANCISCO DE QUEVEDO Y VILLEGAS EN LOS JARDINES DEL PALACIO DEL BUEN RETIRO (1876) DE ANTONIO PÉREZ RUBIO</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barroco y «Posbarroco». Modernidad y «posModernidad». El caso de Gabriel Grün, ilustrador de La vida es sueño (2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marigno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Edad de oro</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACCADERE. Revista de Historia del Arte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 05, pp.149-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25145/j.histarte.2023.05.08⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De l’image rhétorique à l’image iconographique : les 'Sueños' de Quevedo illustrés par Antonio Saura (1971) et Luis García‑Ochoa (1976)</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Los Sueños de Quevedo (2017), según José Luis Collado »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Marigno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">eHumanista. Journal of iberian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 55, pp. 194-214</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Los recursos escenográficos en La complainte de Dulcinée (2008), de Dulcinée Langfelder »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Marigno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cuadernos de Investigación Filológica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 53, pp. 65-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18172/cif.5754⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04404879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Pequeña museografía sobre ilustraciones a la obra de Quevedo »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Marigno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Perinola. Revista de investigación quevediana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26, pp. 171-187</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ni “Hombre del diablo”, ni “Hombre de Dios”: Quevedo o “l’Homme des Lettres”»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Marigno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Perinola. Revista de investigación quevediana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25, pp. 101-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15581/017.25.101-118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recepción del Greco desde las artes contemporáneas (siglos XX y XXI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Marigno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/e-spania.41665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la curiosidad como burla a la burla de la curiosidad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Marigno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Romane. Langue Revue Romane. Langue et littérature. International Journal of Romance Languages and Literatures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Volume 56 (1), pp. 96 - 110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« El concepto de “dispositivo” y el teatro intermedial »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Marigno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hecho Teatral. Revista de teoría y práctica del teatro hispánico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21, pp. 77-118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Marga Gil Roësset (1908-1932) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marigno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voix contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 6, https://publications-prairial.fr/voix-contemporaines/index.php?id=696</w:t>
+              <w:t xml:space="preserve">, 2021, 3, https://publications-prairial.fr/voix-contemporaines/index.php?id=396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Barroco y «Posbarroco». Modernidad y «posModernidad». El caso de Gabriel Grün, ilustrador de La vida es sueño (2018)</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« A vueltas con la burla en Quevedo. Una lectura antropológica »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marigno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACCADERE. Revista de Historia del Arte</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hipogrifo. Revista de literatura y cultura del Siglo de Oro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (1), pp. 63-74</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...176 lines deleted...]
-                <w:t xml:space="preserve">« Pequeña museografía sobre ilustraciones a la obra de Quevedo »</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Escarramán, rufianes y la muerte&amp;quot; (1966), de Carlos Fossatti: un Escarramán uruguayo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marigno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Perinola. Revista de investigación quevediana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 26, pp. 171-187</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 23, pp.281-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15581/017.23.281-297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Ni “Hombre del diablo”, ni “Hombre de Dios”: Quevedo o “l’Homme des Lettres”»</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burla e identitades en las jácaras de Quevedo. Hacia una perspectiva antropológica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Marigno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romance Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 59 (2), pp.271-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/rmc.2019.0024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« El poder de los mercaderes en las jácaras de Quevedo »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Marigno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hipogrifo. Revista de literatura y cultura del Siglo de Oro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1, pp. 233-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13035/H.2018.extra01.16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Amabel Míguez de la Sierra (2011) ilustra las Jácaras de Quevedo (1645) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Marigno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hipogrifo. Revista de literatura y cultura del Siglo de Oro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (1), pp. 347-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13035/H.2018.06.01.26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablos de Segovia ilustrado por Luis García-Ochoa: un caso de retrato-robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marigno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Perinola. Revista de investigación quevediana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 25, pp. 101-118. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15581/017.25.101-118⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 22, pp.177-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15581/017.22.177-188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...314 lines deleted...]
-                <w:t xml:space="preserve">« A vueltas con la burla en Quevedo. Una lectura antropológica »</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Recursos escenográficos en Don Quichotte. Solo provisoire (2009), de Dominique Boivin »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marigno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hipogrifo. Revista de literatura y cultura del Siglo de Oro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 8 (1), pp. 63-74</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 6 (1), pp.141-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13035/h.2018.06.02.13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Escarramán, rufianes y la muerte&amp;quot; (1966), de Carlos Fossatti: un Escarramán uruguayo</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quevedo polifacético: del soneto al retrato. Las ilustraciones de Orlando Pelayo (1971)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Marigno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Criticón</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 131, pp.59-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/criticon.3546⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Filiations quichottesques dans la dramaturgie française contemporaine (2000-2015) : une génération de la « post-dramaturgie ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Marigno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Tunisienne des Langues Vivantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Andrés Barajas ilustrador de El Gran Teatro del Mundo »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Marigno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anuario Calderoniano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9, pp. 75-100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Mitología quevedesca ilustrada en los siglos XX-XXI »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marigno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Perinola. Revista de investigación quevediana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 23, pp.281-297. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15581/017.23.281-297⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 19, pp. 51-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15581/017.19.1995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Burla e identitades en las jácaras de Quevedo. Hacia una perspectiva antropológica</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitología quevedesca ilustrada en los siglos XX-XXI »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marigno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romance Notes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Perinola. Revista de investigación quevediana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« El poder de los mercaderes en las jácaras de Quevedo »</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos : reCHERches 2014/12</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Marigno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoria Palomar Asenjo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ReCHERches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12, pp.5-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cher.7054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05323811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacia el concepto de 'nación española' en «Numancia», de Miguel de Cervantes y Saavedra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marigno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hipogrifo. Revista de literatura y cultura del Siglo de Oro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 1, pp. 233-243. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Amabel Míguez de la Sierra (2011) ilustra las Jácaras de Quevedo (1645) »</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Cuevas ludens. Juegos retóricos y gráficos en Homage to Quevedo (1969) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marigno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hipogrifo. Revista de literatura y cultura del Siglo de Oro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 6 (1), pp. 347-363. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 1 (1), pp. 25-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...712 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Auteurs du Siècle d’Or à l’étranger »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marigno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du CELEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 5, http://cahierscelec.msh-lse.fr/node/63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950929v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03950920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Las recreaciones teatrales del Don Quijote de la Mancha de Miguel de Cervantes y Saavedra en Francia (siglos XVII-XXI) : estado de la cuestión y nuevas aproximaciones »</w:t>
               </w:r>
@@ -4191,173 +4191,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03952436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Luis Bagaría (1882-1940) retrata a la Generación del 27: ambigüedades, dudas y matices »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Marigno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">New-York, Instituto de Estudios Auriseculares. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voces y versos. Nuevas perspectivas sobre la Generación del 27</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 49-82, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« La figura de la mujer en la literatura del Siglo de Oro. Representación, recepción y ajuste crítico »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marigno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">New-York, Instituto de Estudios Auriseculares. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figuras femeninas del Siglo de Oro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 299-320, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950790v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03950821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« El Quijote de Miguel de Cervantes y las reescrituras de Manuel Gutiérrez Aragón. Recursos burlescos y contextos ideológicos »</w:t>
               </w:r>
@@ -4771,373 +4771,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Pantallismo quijotesco en Looking for Quichotte (2017), de V. Steyaert. ¿ De la “tecnocultura” al “humanismo digital” ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Marigno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence, Società Editrice Fiorentina. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Miradas sobre el «Quijote» en el teatro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 25-31, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« A vueltas con el Quijote en el escenario galo (2010-2018) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marigno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Madrid, Visor Libros. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recreaciones teatrales del «Quijote». Perspectivas teóricas, lingüísticas y culturales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 33-42, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« De la Mancha a Parma. La influencia de Cervantes en el romanticismo francés »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marigno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Algarve, Universidade do Algarve. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogues ibériques. Diálogos ibéricos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 279-293, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« Pantallismo quijotesco en Looking for Quichotte (2017), de V. Steyaert. ¿ De la “tecnocultura” al “humanismo digital” ? »</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« A vueltas con el Barroco : el enigma de la burla en El rey bebe (1650-1660) de David Teniers »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Marigno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">New-York, Instituto de Estudios Auriseculares. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Barroco de ambos mundos. Mirada desde Puebla</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 157-168, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« A vueltas con el pantallismo en el teatro quijotesco. Conceptos, dispositivo y hermenéutica »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marigno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence, Società Editrice Fiorentina. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Miradas sobre el «Quijote» en el teatro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp. 25-31, 2019</w:t>
-[...144 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, pp. 33-40, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -5842,165 +5842,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Empreintes et emprunts : la littérature du Siècle d'Or illustrée aux XXe-XXIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Marigno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Empreintes / Emprunts : entre forces de conformisation et forces d'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« El Coloquio de los perros de Miguel de Cervantes ilustrado por Manuel Alcorlo »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marigno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cervantes creador y Cervantes recreado</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625422v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01625927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« De l'interprétation de quelques poèmes gongorins »</w:t>
               </w:r>
@@ -6548,169 +6548,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03952047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Du corps rêve au corps gravé : les Sueños de Francisco de Quevedo illustrés par Antonio Saura »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Marigno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réalités et représentations du corps dans l’Europe des XVIe et XVIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Comentarios iconográficos sobre unas ilustraciones contemporáneas a los textos de Francisco de Quevedo »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marigno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Santiago de Compostela, Univerdidade. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congreso Internacional del Siglo de Oro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 1509-1516, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953172v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01625931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Antoni Muntadas : une écriture plastique en résistance aux subversions institutionnelles »</w:t>
               </w:r>
@@ -6905,169 +6905,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Image, manipulation et satire : du corps défendant au corps défendu. (Don Felipe y doña Letizia, ¡vaya un follón!) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Marigno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lyon, Grihm-LCE. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Image et manipulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 105-108, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Du premier Parnaso español à la dernière édition illustrée de 2007, de Francisco de Quevedo : éditer Quevedo au XXIe siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Marigno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès S.H.F./A.P.F.U.E.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625935v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03952824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Intertexte et manuscrit : deux pratiques quévédiennes entre mémoire et découvertes »</w:t>
               </w:r>
@@ -9835,51 +9835,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8CE10E6A"/>
+    <w:nsid w:val="0914B236"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9983,51 +9983,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="DA5D7062"/>
+    <w:nsid w:val="EE452913"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10131,51 +10131,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="53D47D56"/>
+    <w:nsid w:val="30A6E675"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10279,51 +10279,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="825233EF"/>
+    <w:nsid w:val="3097F7D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10427,51 +10427,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1AE4ABE9"/>
+    <w:nsid w:val="736E907C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10670,51 +10670,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-marigno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9680-5564" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057742871" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-4541-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463972v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marigno" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407779v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/flamme.1779" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207586v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098611v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25145/j.histarte.2025.09.03" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827507v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13035/H.2024.12.02.28" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905376v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820330v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905358v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129685v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25145/j.histarte.2023.05.08" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267139v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404879v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18172/cif.5754" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950756v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950754v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15581/017.25.101-118" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950816v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.41665" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000908v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950743v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950730v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951022v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951015v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15581/017.23.281-297" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951000v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/rmc.2019.0024" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950983v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13035/H.2018.extra01.16" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950979v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13035/H.2018.06.01.26" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950987v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15581/017.22.177-188" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950993v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13035/h.2018.06.02.13" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950974v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.3546" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625400v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950967v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950941v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15581/017.19.1995" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625925v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625926v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05323811v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Oury" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoria Palomar Asenjo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cher.7054" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950929v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950920v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625375v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625933v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950910v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952664v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098660v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568593v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950785v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998596v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03950826v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952436v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950790v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950821v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950811v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03950800v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953162v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952025v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953328v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953305v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953253v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953259v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953267v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953247v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953250v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953261v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953264v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952065v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625447v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625441v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625462v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625435v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953325v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625924v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625415v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625422v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625927v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953161v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625929v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625457v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625459v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953176v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953182v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625930v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952047v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953172v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625931v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953152v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625932v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953167v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625935v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952824v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952832v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952853v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625934v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952735v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625936v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952798v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625937v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953323v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625938v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905339v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Arellano Ayuso" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Roncero L&#243;pez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950907v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15581/017.23.38098" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568601v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mata" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951952v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Lamari" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218433v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Parisot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03950829v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04125668v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03950769v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951941v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clavaron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Godeau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Schweitzer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dual&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953326v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952606v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953329v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276018v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Maux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Indura&#237;n" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952550v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952539v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953324v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952524v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622697v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acquier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625939v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625940v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952471v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952460v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951903v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953322v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492420v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419796v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776313v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000NAN21041" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-marigno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9680-5564" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057742871" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-4541-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463972v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marigno" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407779v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/flamme.1779" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207586v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098611v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25145/j.histarte.2025.09.03" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905376v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827507v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13035/H.2024.12.02.28" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820330v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905358v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129685v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25145/j.histarte.2023.05.08" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267139v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404879v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18172/cif.5754" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950756v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950754v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15581/017.25.101-118" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950816v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.41665" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000908v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950743v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950730v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951022v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951015v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15581/017.23.281-297" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951000v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/rmc.2019.0024" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950983v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13035/H.2018.extra01.16" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950979v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13035/H.2018.06.01.26" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950987v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15581/017.22.177-188" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950993v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13035/h.2018.06.02.13" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950974v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/criticon.3546" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625400v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950967v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950941v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15581/017.19.1995" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625925v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05323811v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Oury" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoria Palomar Asenjo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cher.7054" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625926v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950920v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950929v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625375v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625933v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950910v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952664v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098660v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568593v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950785v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998596v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03950826v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952436v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950821v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950790v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950811v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03950800v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953162v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952025v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953328v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953305v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953267v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953253v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953259v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953247v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953250v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953261v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953264v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952065v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625447v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625441v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625462v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625435v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953325v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625924v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625415v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625927v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625422v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953161v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625929v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625457v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625459v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953176v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953182v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625930v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952047v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625931v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953172v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953152v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625932v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953167v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952824v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625935v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952832v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952853v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625934v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952735v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625936v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952798v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625937v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953323v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625938v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905339v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Arellano Ayuso" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Roncero L&#243;pez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950907v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15581/017.23.38098" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568601v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mata" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951952v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Lamari" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218433v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Parisot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03950829v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04125668v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03950769v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951941v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Clavaron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Godeau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Schweitzer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dual&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953326v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952606v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953329v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276018v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Maux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Indura&#237;n" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952550v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952539v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953324v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952524v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622697v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acquier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625939v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625940v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952471v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952460v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951903v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953322v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492420v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419796v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776313v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000NAN21041" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>