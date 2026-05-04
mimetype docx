--- v0 (2026-03-24)
+++ v1 (2026-05-04)
@@ -463,3234 +463,3234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Redessiner les frontières de l'État environnemental en région. Quête de transversalité et contraintes bureaucratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martinais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (1), pp.119-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gap.231.0119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Production artistique et recherche urbaine. Retour sur la fabrique et les impensés d’une recherche-action à Rive de Gier (42)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martinais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Morel Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04370415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bilan en demi-teinte de la loi risques de 2003. Retour sur vingt ans de carrière des CLIC et PPRT dans le domaine des risques industriels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martinais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour mémoire.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23, pp.93-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03876411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matières à scandales ou matières recyclables ? Trois décennies de débats sur la libération des déchets nucléaires de très faible activité (TFA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martinais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (HS), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.33214⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03558937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'AZF à Lubrizol : mais où est donc passée l’inspection des installations classées ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martinais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IIMpact éco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, pp.24-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lutte des centralités dans la petite ville intermétropolitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martinais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christelle Morel Journel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des conseils citoyens inadaptés à la participation des jeunes ? Retour sur trois expérimentations dans des quartiers populaires de la périphérie lyonnaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Daquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martinais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (2), pp.83-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parti.024.0083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prévention des risques industriels, frein ou moteur du développement économique ? Un débat revisité à l’aune du PPRT de la vallée de la chimie lyonnaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martinais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.12575⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le New Public Management au concret : nouvelles recettes pour vieux problèmes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martinais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48 (1), pp.27-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psud.048.0027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01830869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désigner, mesurer, réguler : la mise en politique des flux et circulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain J. Garcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martinais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, La mise en politique des flux et des circulations, 91 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.10362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01680875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naming, measuring and controlling: the politics of flows and “circulations”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain J. Garcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Garcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martinais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 91 (91/3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.12079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’administration des risques urbains et les controverses avec les habitants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martinais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour mémoire.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, HS 22, pp.69-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01670723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L' élaboration du PPRT de la vallée de la chimie lyonnaise. La prévention des risques industriels comme moteur du développement économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martinais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de la sécurité industrielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016-04, pp.115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01392272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Citoyens en danger contre riverains responsables. La mobilisation habitante engendrée par l’élaboration des PPRT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martinais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de la sécurité industrielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015-05, pp.48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01312704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le conflit comme mode de participation. Les habitants contestataires de la politique de prévention des risques industriels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martinais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13, pp.89-117</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01312703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fusionner les administrations pour mieux coordonner l'action publique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martinais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 12 (1), pp.119-139. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/gap.231.0119⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 3 (3), pp.105-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gap.143.0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le bilan en demi-teinte de la loi risques de 2003. Retour sur vingt ans de carrière des CLIC et PPRT dans le domaine des risques industriels</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle architecture institutionnelle pour le développement durable ? La restructuration des services régionaux du ministère de l'écologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martinais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 149, pp. 223-237</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01312712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drafting the law. Civil servants at work at the french ministry of ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martinais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 56 (2014), pp. 1 - 20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soctra.2014.07.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les collectivités locales à l’épreuve du PPRT : une redéfinition du rôle pour des décisions plus concertées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martinais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de la sécurité industrielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014-09, pp.33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01312705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouvoir de conviction et difficulté d’appropriation des cartes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martinais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de l'IAU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01694711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire la loi. Un travail de bureau pour hauts fonctionnaires du ministère de l'Écologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martinais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 55 (4), pp.475-494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soctra.2013.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aménagement et politiques urbaines à l'ENTPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martinais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duchene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aménagement &amp; territoires : la revue de l'AITPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50, pp.17-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01250217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'information sur les risques industriels : quelles attentes ? Quels besoins ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martinais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Risques Infos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32, pp.20-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01250863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les CLIC à l'heure du bilan. L'exemple de Rhône-Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martinais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Risques Infos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28, pp.10-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01244954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évaluation des risques industriels. Une histoire des analyses de risques de 1970 à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martinais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 62, pp.51-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01244949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'analyse des risques de 1970 à nos jours. L'histoire d'un instrument d'évaluation des risques industriels particulièrement controversé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martinais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour mémoire.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 23, pp.93-102</w:t>
+              <w:t xml:space="preserve">, 2011, n° hors série, pp.76-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01244941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquêter sur la fonction publique d'Etat. une approche photosociologique des lieux de travail de l'administration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Desaleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Langumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martinais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01224473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fonctions sociales et politiques de l'étude de dangers dans le domaine des risques industriels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martinais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIMpact éco</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3, pp.24-27</w:t>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 85 (4), pp.293-301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Laurence Rocher</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01225699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incertitudes et prévention des risques industriels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martinais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urbanisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Les cahiers de la sécurité industrielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6, pp.21-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Camille Martinez</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01244960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluer les risques industriels. Une histoire des analyses de risques, de 1970 à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martinais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03620517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devising Local Sustainable Development Indicators: from technical issues to bureaucratic stakes. The Greater Lyons experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Morel Journel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Coanus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martinais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Local Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (6), pp.615 - 626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1354983032000152725⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01783680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction sociale de la nuisance. Un exemple dans un quartier industriel de la banlieue lyonnaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martinais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Humez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 106, pp.176-184</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01228763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'écriture des règlements par les fonctionnaires du ministère de l'écologie. La fabrique administrative du PPRT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martinais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 90 (2), pp.193-223</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01229937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux d'une gestion territorialisée des risques technologiques. Spécificités françaises et mise en perspective internationale. Compte-rendu de séminaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martinais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (1), pp.79-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00752439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’industrie chimique et ses riverains : une relation ambivalente. Le cas de la grande région lyonnaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Coanus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martinais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01783767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'administration des risques industriels : entre renouvellement et stabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martinais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards sur l'actualité : mensuel de la vie publique en France </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 328, pp.25-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des usines à la campagne aux villes industrielles : la cohabitation ville/industrie saisie à travers l'histoire du droit des établissements classés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martinais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 4, pp.1-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...1812 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risque, territoire et longue durée : vers une &amp;quot;société du risque&amp;quot; ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Humez</w:t>
+                <w:t xml:space="preserve">Thierry Coanus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martinais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 106, pp.176-184</w:t>
-[...607 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01783668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -3786,51 +3786,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations des gestionnaires du risque urbain avec les populations riveraines. Critique d’une certaine idée de la “communication”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coanus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4127,165 +4127,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05012760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comprendre la pollution aux PFAS à travers l’histoire de leur production et des sites industriels. Arkema Pierre-Bénite, une enquête en cours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martinais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Histoire, Santé, Travail, Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d’Avignon, Apr 2025, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05029920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La prise en compte des risques natech en France. Une recherche action dans l’estuaire de la Gironde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martinais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Riscos Na-Tech, Riscos Sistêmicos: Análise, Cenarização e Prospectiva</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Sao Paulo et CETESB, Oct 2025, Sao Paulo, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05293185v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-05029920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de l’ouvrage La fabrique administrative des lois et règlements. Enquête au ministère de l’environnement après la catastrophe d’AZF</w:t>
               </w:r>
@@ -4340,51 +4340,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du carnet de territoire « Régénérer une petite ville sous double influence métropolitaine. Le cas de Rive-de-Gier (Loire) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Morel Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martinais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4930,181 +4930,250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03898834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La libération des déchets de très faible activité (TFA) en France. Retour sur un débat sans fin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martinais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quatrièmes entretiens du Grillenbreit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Colmar, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03466156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Information, concertation : les outils réglementaires sont-ils condamnés à être inefficaces ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martinais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les rendez-vous majeurs. Risques technologiques et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03231483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La libération des déchets de très faible activité (TFA) en France. Retour sur un débat sans fin</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle place pour les riverains des sites à risques dans l’élaboration des PPRT ? Les limites de la concertation sur les risques industriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martinais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatrièmes entretiens du Grillenbreit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Colmar, France</w:t>
+              <w:t xml:space="preserve">Groupe de travail Riques et territoire de la FonCS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03280394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion des risques de glissement lent dans la vallée du Beaumont en Isère. Retour sur une expérience participative de confrontation des savoirs experts et profanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5133,169 +5202,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les territoires de montagne face aux risques et aux changements climatiques : enjeux, approches et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03281637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rive-de-Gier en prospective. Une démarche contributive pour une transition réussie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martinais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Morel Journel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum annuel POPSU Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5521,286 +5521,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02160882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des conseils citoyens inadaptés à la participation des jeunes. Retour sur trois expérimentations dans les quartiers populaires de la périphérie lyonnaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martinais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Daquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les conseils citoyens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01740436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rive-de-Gier en prospective. Une démarche contributive pour une transition réussie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Morel Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martinais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de lancement du programme POPSU Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01927274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour sur une enquête photosociologique au cœur de la cité administrative de Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martinais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Desaleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’œil des chercheur.e.s. Les pratiques photographiques dans les études urbaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01935036v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-01740436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos du numéro de Flux consacré à la circulation des matières et aux économies de la circularité</w:t>
               </w:r>
@@ -5849,138 +5849,496 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01755263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Analyse longitudinale d'une réforme de politique publique. La prévention des risques industriels entre 2001 et 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martinais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Analyser l’action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR Triangle, Mar 2017, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01494633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle de l'information dans l'appropriation des risques par les publics riverains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martinais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industrie : concilier sécurité et information du public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, France Nature Environnement, Sep 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01591213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation à la table ronde Représentations collectives, dynamiques sociétales et mutations urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martinais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1er workshop de l’Observatoire du socio-écosystème du site de Fessenheim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Strasbourg, Jun 2017, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01552225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les vieilles recettes du nouveau management public : le cas de l’inspection des installations classées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martinais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Que fait le New Public Management aux politiques environnementales ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Congrès AFSP, Jul 2017, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prévention des risques industriels en France. Une politique publique participative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martinais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mesa Técnica para discutir a versao preliminar do Protocolo de Comunicaçao Participativa de Riscos Tecnologicos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, São Paulo, Brésil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01659972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fusionner pour administrer le développement durable. Des administrations sectorielles en quête de transversalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martinais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Redécouper les frontières de l’action publique : de quoi la « transversalité » est-elle le nom  ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Congrès AFSP, Jul 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vieilles recettes du nouveau management public. Le cas de l’inspection des installations classées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5996,458 +6354,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès AFSP 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Science Politique (AFSP). FRA., Jul 2017, Montpellier, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01596623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...94 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En quête de transversalité. Fusionner pour administrer le développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...279 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martinais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7188,51 +7188,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de l’ouvrage Le développement durable. Une nouvelle affaire d’Etat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martinais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7296,51 +7296,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lascoumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martinais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7404,51 +7404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lascoumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martinais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7732,51 +7732,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical industry and local residents : the role of the territorial factor in danger perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coanus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martinais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7978,51 +7978,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">POPSU. Editions Autrement, 2022, 9782080296412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -8171,51 +8171,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martinais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de France (PUF), pp.216, 2014, L'écologie en questions, 9782130607168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8386,57 +8386,158 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01251767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Risques et territoires, interpréter et comprendre la dimension locale de quelques risques contemporains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Coanus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martinais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">T. Coanus, Jacques Comby, F. Duchene, Emmanuel Martinais. Editions TEC &amp; DOC, Lavoisier, 480 p., 2010, Collection Sciences du risque et du danger</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01253884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Risques et territoires. Interroger et comprendre la dimension locale de quelques risques contemporains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coanus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8457,158 +8558,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martinais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lavoisier, 2010, 978-2-7430-1206-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01783908v1</w:t>
-              </w:r>
-[...99 lines deleted...]
-                <w:t xml:space="preserve">halshs-01253884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les leçons d’AZF. Chronique d’une loi sur les risques industriels</w:t>
               </w:r>
@@ -8695,50 +8695,138 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Faire dialoguer les savoirs experts avec les savoirs d’expérience. Bilan de la recherche participative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martinais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EVS-RIVES; Cerema. 2023, pp.23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04049508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Faire dialoguer les savoirs experts avec les savoirs d’expérience. Éléments de méthode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martinais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8753,751 +8841,663 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EVS-RIVES; CEREMA. 2023, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Faire dialoguer les savoirs experts avec les savoirs d’expérience. Bilan de la recherche participative</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire dialoguer les savoirs experts avec les savoirs d’expérience. Enquête de terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martinais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">EVS-RIVES; Cerema. 2023, pp.23</w:t>
+              <w:t xml:space="preserve">EVS-RIVES; CEREMA. 2023, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">EVS-RIVES; CEREMA. 2023, pp.29</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le PPRT : l’approche française par la réduction de la vulnérabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva-Marie Goepfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martinais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Le Naour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DREAL Rhône-Alpes ; SPIRAL ; SPPPY; ENTPE (Vaulx-en-Velin); UMR Triangle. 2012, pp.58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Martinais</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00975513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'information sur les risques industriels. Quelles attentes? Quels besoins?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martinais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ENTPE, 3 rue Maurice Audin, 69518 Vaulx-en-Velin cedex. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03620510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les CLIC en Rhône-Alpes. Bilan et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ferrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Le Naour</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] DREAL Rhône-Alpes ; SPIRAL ; SPPPY; ENTPE (Vaulx-en-Velin); UMR Triangle. 2012, pp.58</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martinais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DREAL - Rhône Alpes; SPIRAL risques industriels; CIRIMI. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] ENTPE, 3 rue Maurice Audin, 69518 Vaulx-en-Velin cedex. 2012</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00575557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les leçons d'AZF : chronique d'une loi sur les risques industriels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martinais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...80 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] DREAL - Rhône Alpes; SPIRAL risques industriels; CIRIMI. 2010</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02819866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire la loi. Socio-genèse de la loi Bachelot du 30 juillet 2003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martinais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Les leçons d'AZF : chronique d'une loi sur les risques industriels</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02823350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les territoires du risque. La prévention des risques industriels comme processus de coproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martinais</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] 2008</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Nonjon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...80 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Lafaye</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02822980v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-02823350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10052,51 +10052,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'industrie chimique et ses riverains : éléments et structure d'une relation ambivalente. Le cas de la grande région lyonnaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coanus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Duchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10667,51 +10667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martinais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Morel Journel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions du temps. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de géographie : les risques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 2-84274-259-1</w:t>
@@ -10871,51 +10871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain J. Garcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martinais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 91 (3), 2017, La mise en politique des flux et des circulations, </w:t>
@@ -11060,77 +11060,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouvrir la concertation sur les risques industriels. La constitution du CLIC de Feyzin (69)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Nonjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martinais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11330,51 +11330,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05502518v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Martinais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04916486v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morel-Journel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duch&#234;ne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04964253v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bonnaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461551v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Roger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Mangeon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rgn/20226056" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04370415v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morel Journel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rocher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04077216v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Bourhis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.231.0119" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03876411v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03558937v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.33214" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03481161v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136295v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308545v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Daquin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Huet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martinez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.024.0083" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927281v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.12575" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830869v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.048.0027" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01680875v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain J. Garcier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10362" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467561v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garcier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.12079" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-JWSJVBFT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01670723v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392272v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312704v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312703v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629545v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2014.07.005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VS7HV5JL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312712v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190118v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.143.0105" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312705v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694711v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648678v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2013.09.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250217v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duchene" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250863v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225699v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244949v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244941v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224473v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Desaleux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Langumier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244954v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244960v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620517v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228763v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Humez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783680v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coanus" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1354983032000152725" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229937v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752439v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Galland" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783767v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507147v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674043v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783668v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783785v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/coloc.2002.1435" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783804v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399745v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04992444v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05012760v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05293185v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05029920v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558216v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04391696v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130073v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Naour" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thomas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Souifi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04344151v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriane Petit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830576v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03716462v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dedieu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03898834v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Marchon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231483v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466156v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281637v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280394v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136289v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02412642v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133701v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02160882v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927274v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935036v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Desaleux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740436v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01755263v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561571v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596623v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591213v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561566v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659972v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01552225v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494633v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596624v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343289v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312718v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312752v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312755v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342437v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313470v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313469v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316399v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314238v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316518v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314237v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512007v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lascoumes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288035v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821861v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818171v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03716450v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785587v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04404691v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1359023#" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21213" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03877592v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02412619v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Basta" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Decelle-Lamothe" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01052592v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251756v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251767v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.foncsi.org/media/PDF/CSI-incertitude-PPRT-decision.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783908v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Comby" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253884v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coanus" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02367241v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044016v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04049508v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044042v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975513v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Marie Goepfert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620510v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575557v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ferrieux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819866v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822980v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lafaye" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nonjon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823350v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04393941v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03692100v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02412631v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957337v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312716v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258880v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935719v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272223v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507148v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935718v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277529v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969412v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chantelauve" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507146v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;tin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507145v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785403v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507144v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01680853v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10153" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00619234v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352568v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05502518v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Martinais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04916486v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morel-Journel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duch&#234;ne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04964253v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bonnaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461551v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Roger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Mangeon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rgn/20226056" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04077216v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Bourhis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.231.0119" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04370415v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morel Journel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rocher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03876411v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03558937v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.33214" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03481161v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136295v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308545v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Daquin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Huet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martinez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.024.0083" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927281v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.12575" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830869v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.048.0027" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01680875v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain J. Garcier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10362" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467561v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garcier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.12079" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-JWSJVBFT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01670723v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392272v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312704v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312703v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190118v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.143.0105" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312712v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629545v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2014.07.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VS7HV5JL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312705v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694711v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648678v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2013.09.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250217v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duchene" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250863v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244954v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244949v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244941v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224473v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Desaleux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Langumier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225699v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244960v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620517v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783680v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coanus" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1354983032000152725" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228763v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Humez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229937v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752439v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Galland" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783767v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507147v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674043v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783668v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783785v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/coloc.2002.1435" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783804v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399745v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04992444v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05012760v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05029920v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05293185v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558216v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04391696v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130073v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Naour" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thomas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Souifi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04344151v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriane Petit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830576v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03716462v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dedieu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03898834v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Marchon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466156v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231483v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280394v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281637v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136289v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02412642v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133701v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02160882v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740436v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927274v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935036v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Desaleux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01755263v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494633v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591213v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01552225v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561566v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659972v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561571v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596623v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596624v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343289v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312718v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312752v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312755v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342437v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313470v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313469v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316399v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314238v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316518v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314237v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512007v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lascoumes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288035v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821861v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818171v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03716450v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785587v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04404691v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1359023#" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21213" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03877592v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02412619v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Basta" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Decelle-Lamothe" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01052592v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251756v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251767v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.foncsi.org/media/PDF/CSI-incertitude-PPRT-decision.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253884v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Comby" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coanus" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783908v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02367241v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04049508v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044016v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044042v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975513v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Marie Goepfert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620510v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575557v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ferrieux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819866v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823350v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822980v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lafaye" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nonjon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04393941v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03692100v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02412631v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957337v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312716v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258880v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935719v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272223v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507148v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935718v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277529v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969412v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chantelauve" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507146v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;tin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507145v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785403v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507144v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01680853v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10153" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00619234v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352568v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>