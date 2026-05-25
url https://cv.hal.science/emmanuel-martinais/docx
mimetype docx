--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -463,252 +463,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Production artistique et recherche urbaine. Retour sur la fabrique et les impensés d’une recherche-action à Rive de Gier (42)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martinais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Morel Journel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04370415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Redessiner les frontières de l'État environnemental en région. Quête de transversalité et contraintes bureaucratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martinais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 (1), pp.119-139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/gap.231.0119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077216v1</w:t>
-              </w:r>
-[...119 lines deleted...]
-                <w:t xml:space="preserve">halshs-04370415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bilan en demi-teinte de la loi risques de 2003. Retour sur vingt ans de carrière des CLIC et PPRT dans le domaine des risques industriels</w:t>
               </w:r>
@@ -757,269 +757,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03876411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">D'AZF à Lubrizol : mais où est donc passée l’inspection des installations classées ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martinais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IIMpact éco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, pp.24-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Matières à scandales ou matières recyclables ? Trois décennies de débats sur la libération des déchets nucléaires de très faible activité (TFA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martinais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 35 (HS), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.33214⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/vertigo.33214⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03558937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lutte des centralités dans la petite ville intermétropolitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martinais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Morel Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbanisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1155,252 +1155,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le New Public Management au concret : nouvelles recettes pour vieux problèmes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martinais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48 (1), pp.27-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psud.048.0027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01830869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La prévention des risques industriels, frein ou moteur du développement économique ? Un débat revisité à l’aune du PPRT de la vallée de la chimie lyonnaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martinais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/developpementdurable.12575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01927281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désigner, mesurer, réguler : la mise en politique des flux et circulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain J. Garcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martinais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, La mise en politique des flux et des circulations, 91 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1473,51 +1473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Garcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martinais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 91 (91/3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1930,51 +1930,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle architecture institutionnelle pour le développement durable ? La restructuration des services régionaux du ministère de l'écologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martinais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2178,269 +2178,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01312705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Écrire la loi. Un travail de bureau pour hauts fonctionnaires du ministère de l'Écologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martinais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 55 (4), pp.475-494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soctra.2013.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aménagement et politiques urbaines à l'ENTPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martinais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duchene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aménagement &amp; territoires : la revue de l'AITPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50, pp.17-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01250217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pouvoir de conviction et difficulté d’appropriation des cartes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martinais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de l'IAU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01694711v1</w:t>
-              </w:r>
-[...171 lines deleted...]
-                <w:t xml:space="preserve">halshs-01250217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'information sur les risques industriels : quelles attentes ? Quels besoins ?</w:t>
               </w:r>
@@ -2489,566 +2489,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01250863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Évaluer les risques industriels. Une histoire des analyses de risques, de 1970 à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martinais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03620517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évaluation des risques industriels. Une histoire des analyses de risques de 1970 à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martinais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 62, pp.51-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01244949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'analyse des risques de 1970 à nos jours. L'histoire d'un instrument d'évaluation des risques industriels particulièrement controversé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martinais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour mémoire.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, n° hors série, pp.76-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01244941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquêter sur la fonction publique d'Etat. une approche photosociologique des lieux de travail de l'administration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Desaleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Langumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martinais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01224473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les CLIC à l'heure du bilan. L'exemple de Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martinais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risques Infos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 28, pp.10-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01244954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...232 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fonctions sociales et politiques de l'étude de dangers dans le domaine des risques industriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martinais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 85 (4), pp.293-301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01225699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incertitudes et prévention des risques industriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martinais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers de la sécurité industrielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6, pp.21-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01244960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devising Local Sustainable Development Indicators: from technical issues to bureaucratic stakes. The Greater Lyons experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Morel Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4127,165 +4127,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05012760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La prise en compte des risques natech en France. Une recherche action dans l’estuaire de la Gironde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martinais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Riscos Na-Tech, Riscos Sistêmicos: Análise, Cenarização e Prospectiva</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Sao Paulo et CETESB, Oct 2025, Sao Paulo, Brésil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05293185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comprendre la pollution aux PFAS à travers l’histoire de leur production et des sites industriels. Arkema Pierre-Bénite, une enquête en cours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martinais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Histoire, Santé, Travail, Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d’Avignon, Apr 2025, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05029920v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-05293185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de l’ouvrage La fabrique administrative des lois et règlements. Enquête au ministère de l’environnement après la catastrophe d’AZF</w:t>
               </w:r>
@@ -4340,51 +4340,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du carnet de territoire « Régénérer une petite ville sous double influence métropolitaine. Le cas de Rive-de-Gier (Loire) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Morel Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martinais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4632,50 +4632,158 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04344151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Retour sur une expérience de dialogue entre habitants et experts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Marchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martinais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de clôture du projet POIA Mouvements lents dans les Alpes. Anticiper et aménager</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03898834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Démarrer une étude santé participative. Le cas du sud lyonnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Le Naour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4697,87 +4805,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risques, crises et sciences humaines et sociales : vers des observatoires inclusifs santé-environnement-travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03830576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confrontation des récits experts et profanes et glissements étiologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martinais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4792,165 +4900,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Congrès de l'Association Française de Science Politique (AFSP). Section thématique : "Politiques de l’Anthropocène. Mises en cause et responsabilités dans les dégradations environnementales"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03716462v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">halshs-03898834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La libération des déchets de très faible activité (TFA) en France. Retour sur un débat sans fin</w:t>
               </w:r>
@@ -5143,51 +5143,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion des risques de glissement lent dans la vallée du Beaumont en Isère. Retour sur une expérience participative de confrontation des savoirs experts et profanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5251,51 +5251,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rive-de-Gier en prospective. Une démarche contributive pour une transition réussie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martinais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Morel Journel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum annuel POPSU Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5314,250 +5314,414 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03136289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'histoire de la filière de gestion des déchets nucléaires de très faible activité (déchets TFA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martinais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'échange Métropolitin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, CEA Cadarache, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02160882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'histoire de la catégorie des déchets TFA en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martinais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Métropolitin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02412642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discussion sur les objectifs probabilistes dans le domaine de la sûreté nucléaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martinais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de valorisation de la thèse de Michaël Mangeon, IRSN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Fontenay-aux-Roses, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02133701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rive-de-Gier en prospective. Une démarche contributive pour une transition réussie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Morel Journel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martinais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'échange Métropolitin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, CEA Cadarache, France</w:t>
+              <w:t xml:space="preserve">Séminaire de lancement du programme POPSU Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur une enquête photosociologique au cœur de la cité administrative de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martinais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Desaleux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’œil des chercheur.e.s. Les pratiques photographiques dans les études urbaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01935036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des conseils citoyens inadaptés à la participation des jeunes. Retour sur trois expérimentations dans les quartiers populaires de la périphérie lyonnaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martinais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5586,221 +5750,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les conseils citoyens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01740436v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">halshs-01935036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos du numéro de Flux consacré à la circulation des matières et aux économies de la circularité</w:t>
               </w:r>
@@ -5849,496 +5849,591 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01755263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">En quête de transversalité. Fusionner pour administrer le développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martinais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès AFSP 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Science Politique (AFSP). FRA., Jul 2017, Montpellier, France. 16 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01596624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle de l'information dans l'appropriation des risques par les publics riverains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martinais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industrie : concilier sécurité et information du public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, France Nature Environnement, Sep 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01591213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les vieilles recettes du nouveau management public : le cas de l’inspection des installations classées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martinais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Que fait le New Public Management aux politiques environnementales ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Congrès AFSP, Jul 2017, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prévention des risques industriels en France. Une politique publique participative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martinais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mesa Técnica para discutir a versao preliminar do Protocolo de Comunicaçao Participativa de Riscos Tecnologicos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, São Paulo, Brésil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01659972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation à la table ronde Représentations collectives, dynamiques sociétales et mutations urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martinais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1er workshop de l’Observatoire du socio-écosystème du site de Fessenheim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Strasbourg, Jun 2017, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01552225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Analyse longitudinale d'une réforme de politique publique. La prévention des risques industriels entre 2001 et 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martinais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Analyser l’action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR Triangle, Mar 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01494633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...145 lines deleted...]
-                <w:t xml:space="preserve">Les vieilles recettes du nouveau management public : le cas de l’inspection des installations classées</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fusionner pour administrer le développement durable. Des administrations sectorielles en quête de transversalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martinais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...154 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Redécouper les frontières de l’action publique : de quoi la « transversalité » est-elle le nom  ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Congrès AFSP, Jul 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vieilles recettes du nouveau management public. Le cas de l’inspection des installations classées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6354,497 +6449,402 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès AFSP 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Science Politique (AFSP). FRA., Jul 2017, Montpellier, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01596623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...38 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’incertitude comme ressource pour la décision. Le cas de la prévention des risques industriels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martinais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès AFSP 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Science Politique (AFSP). FRA., Jul 2017, Montpellier, France. 16 p</w:t>
+              <w:t xml:space="preserve">Pratiques de la décision en situation d’incertitude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FONCSI, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01342437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’administration des risques urbains et les controverses avec les habitants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martinais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aménageurs et populations au fil du temps : de la consultation au dialogue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité d’histoire du ministère de l’environnement, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01343289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La restructuration des services de l’État et les instruments d’action publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martinais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retour sur vingt ans d’action publique urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUCA, MEDDE, Feb 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01312718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation et discussion de l’ouvrage Governing Environmental Flows. Global Challenges to Social Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martinais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Circulation des matières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atelier 2 de l’UMR EVS, Jan 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01312752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le conflit comme mode de participation. Les habitants mobilisés contre les PPRT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martinais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Conflit et participation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR CITERES, Jan 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01312755v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01342437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévention des risques industriels et transformation des collectivités locales</w:t>
               </w:r>
@@ -7031,50 +7031,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01316399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’appréhension des risques dans les projets industriels et les effets sur la concertation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martinais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11e Rencontres Décider ensemble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Décider ensemble, Assemblée Nationale, May 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01316518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Présentation de l’ouvrage Le développement durable. Une nouvelle affaire d’Etat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7083,156 +7152,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire La construction des environnements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR EVS, Nov 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01314238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de l’ouvrage Le développement durable. Une nouvelle affaire d’Etat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martinais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7296,51 +7296,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lascoumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martinais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7404,51 +7404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lascoumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martinais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7978,51 +7978,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">POPSU. Editions Autrement, 2022, 9782080296412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -8171,51 +8171,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martinais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de France (PUF), pp.216, 2014, L'écologie en questions, 9782130607168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8386,229 +8386,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01251767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Risques et territoires. Interroger et comprendre la dimension locale de quelques risques contemporains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Coanus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martinais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lavoisier, 2010, 978-2-7430-1206-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01783908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Risques et territoires, interpréter et comprendre la dimension locale de quelques risques contemporains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Coanus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martinais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">T. Coanus, Jacques Comby, F. Duchene, Emmanuel Martinais. Editions TEC &amp; DOC, Lavoisier, 480 p., 2010, Collection Sciences du risque et du danger</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Coanus</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01253884v1</w:t>
-              </w:r>
-[...99 lines deleted...]
-                <w:t xml:space="preserve">hal-01783908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les leçons d’AZF. Chronique d’une loi sur les risques industriels</w:t>
               </w:r>
@@ -8695,291 +8695,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Faire dialoguer les savoirs experts avec les savoirs d’expérience. Enquête de terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martinais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EVS-RIVES; CEREMA. 2023, pp.29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Faire dialoguer les savoirs experts avec les savoirs d’expérience. Bilan de la recherche participative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martinais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EVS-RIVES; Cerema. 2023, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04049508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire dialoguer les savoirs experts avec les savoirs d’expérience. Éléments de méthode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martinais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EVS-RIVES; CEREMA. 2023, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044016v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">hal-04044042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le PPRT : l’approche française par la réduction de la vulnérabilité</w:t>
               </w:r>
@@ -10065,51 +10065,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'industrie chimique et ses riverains : éléments et structure d'une relation ambivalente. Le cas de la grande région lyonnaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coanus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Duchene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martinais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10667,51 +10667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martinais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Morel Journel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions du temps. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de géographie : les risques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 2-84274-259-1</w:t>
@@ -10871,51 +10871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain J. Garcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Martinais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 91 (3), 2017, La mise en politique des flux et des circulations, </w:t>
@@ -11330,51 +11330,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05502518v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Martinais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04916486v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morel-Journel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duch&#234;ne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04964253v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bonnaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461551v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Roger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Mangeon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rgn/20226056" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04077216v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Bourhis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.231.0119" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04370415v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morel Journel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rocher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03876411v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03558937v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.33214" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03481161v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136295v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308545v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Daquin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Huet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martinez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.024.0083" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927281v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.12575" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830869v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.048.0027" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01680875v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain J. Garcier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10362" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467561v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garcier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.12079" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-JWSJVBFT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01670723v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392272v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312704v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312703v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190118v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.143.0105" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312712v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629545v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2014.07.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VS7HV5JL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312705v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694711v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648678v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2013.09.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250217v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duchene" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250863v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244954v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244949v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244941v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224473v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Desaleux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Langumier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225699v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244960v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620517v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783680v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coanus" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1354983032000152725" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228763v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Humez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229937v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752439v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Galland" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783767v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507147v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674043v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783668v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783785v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/coloc.2002.1435" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783804v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399745v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04992444v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05012760v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05029920v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05293185v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558216v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04391696v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130073v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Naour" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thomas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Souifi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04344151v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriane Petit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830576v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03716462v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dedieu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03898834v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Marchon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466156v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231483v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280394v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281637v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136289v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02412642v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133701v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02160882v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740436v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927274v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935036v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Desaleux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01755263v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494633v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591213v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01552225v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561566v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659972v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561571v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596623v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596624v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343289v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312718v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312752v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312755v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342437v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313470v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313469v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316399v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314238v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316518v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314237v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512007v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lascoumes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288035v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821861v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818171v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03716450v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785587v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04404691v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1359023#" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21213" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03877592v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02412619v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Basta" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Decelle-Lamothe" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01052592v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251756v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251767v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.foncsi.org/media/PDF/CSI-incertitude-PPRT-decision.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253884v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Comby" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coanus" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783908v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02367241v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04049508v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044016v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044042v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975513v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Marie Goepfert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620510v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575557v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ferrieux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819866v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823350v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822980v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lafaye" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nonjon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04393941v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03692100v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02412631v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957337v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312716v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258880v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935719v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272223v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507148v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935718v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277529v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969412v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chantelauve" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507146v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;tin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507145v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785403v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507144v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01680853v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10153" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00619234v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352568v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05502518v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Martinais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04916486v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morel-Journel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duch&#234;ne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04964253v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bonnaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461551v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Roger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Mangeon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rgn/20226056" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04370415v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morel Journel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rocher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04077216v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Bourhis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.231.0119" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03876411v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03481161v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03558937v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.33214" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136295v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308545v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Daquin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Huet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martinez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.024.0083" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830869v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.048.0027" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927281v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.12575" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01680875v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain J. Garcier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10362" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467561v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garcier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.12079" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-JWSJVBFT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01670723v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01392272v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312704v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312703v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190118v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.143.0105" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312712v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629545v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2014.07.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VS7HV5JL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312705v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648678v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2013.09.003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250217v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duchene" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694711v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250863v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620517v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244949v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244941v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224473v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Desaleux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Langumier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244954v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225699v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244960v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783680v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coanus" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1354983032000152725" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228763v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Humez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229937v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752439v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Galland" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783767v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507147v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674043v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783668v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783785v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/coloc.2002.1435" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783804v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399745v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04992444v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05012760v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05293185v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05029920v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04558216v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04391696v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130073v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Naour" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Thomas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Souifi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04344151v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriane Petit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03898834v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dedieu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Marchon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03830576v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03716462v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466156v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231483v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03280394v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281637v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136289v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02160882v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02412642v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133701v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927274v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935036v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Desaleux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740436v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01755263v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596624v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591213v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561566v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659972v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01552225v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01494633v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561571v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596623v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01342437v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343289v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312718v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312752v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312755v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313470v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313469v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316399v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316518v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314238v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01314237v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512007v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lascoumes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288035v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821861v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818171v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03716450v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785587v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04404691v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1359023#" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21213" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03877592v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02412619v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Basta" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Decelle-Lamothe" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01052592v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251756v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251767v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.foncsi.org/media/PDF/CSI-incertitude-PPRT-decision.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783908v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Comby" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253884v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coanus" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02367241v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044042v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04049508v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044016v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975513v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Marie Goepfert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620510v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575557v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ferrieux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819866v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823350v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822980v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lafaye" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nonjon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04393941v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03692100v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02412631v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957337v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312716v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258880v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935719v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272223v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507148v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935718v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01277529v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969412v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chantelauve" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507146v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;tin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507145v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785403v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507144v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01680853v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10153" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00619234v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352568v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>