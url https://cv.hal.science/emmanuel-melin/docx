--- v0 (2026-03-20)
+++ v1 (2026-05-06)
@@ -1267,299 +1267,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00785645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D Data Intensive Tele-immersive Grid</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parallel Computing of Catchment Basins in Large Digital Elevation Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiep-Thuan Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Limet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Melin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MM'10 - International Multimedia Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">HPCA2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, China. pp.133-138</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00514549v2</w:t>
+                <w:t xml:space="preserve">hal-00461644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel Computing of Catchment Basins in Large Digital Elevation Model</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A 3D Data Intensive Tele-immersive Grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dupeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bossavit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joeffrey Legaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HPCA2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MM'10 - International Multimedia Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Firenze, Italy. pp.1315-1318, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1873951.1874210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00461644v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00514549v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel LOD for static and dynamic generic geo-referenced data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Arvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joeffrey Legaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Limet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3729,51 +3729,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01287170v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beaufort" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Curie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Melin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.10787" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MFTW62ZX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785859v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiep-Thuan Do" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Limet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.2950" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657974v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coullon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Latapie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pierre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.16.3.31-54" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-Q3LZFSS4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856388v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raffin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rebeuf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Virot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127166v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Budon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jubertie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01795146v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naly Raliravaka" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bod&#232;le" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Escot Bocanegra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596944v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2011.04.248" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469795v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Arvaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Robert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469799v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785645v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514549v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Petit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dupeux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bossavit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeffrey Legaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1873951.1874210" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461644v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461654v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464341v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vautard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lallouet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464344v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464354v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464351v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085553v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souley Madougou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nortet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085302v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Allard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lecointre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085551v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085288v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lamarque" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137423v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Lecointre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085548v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856385v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856386v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856390v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856391v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856389v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856392v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Guyadec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005850v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099423v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01287170v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beaufort" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Curie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Melin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.10787" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MFTW62ZX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785859v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiep-Thuan Do" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Limet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.2950" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657974v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coullon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Latapie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pierre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.16.3.31-54" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-Q3LZFSS4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856388v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raffin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rebeuf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Virot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127166v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Budon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent de Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jubertie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01795146v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naly Raliravaka" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bod&#232;le" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Escot Bocanegra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596944v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2011.04.248" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469795v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Arvaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Robert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469799v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785645v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461644v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514549v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Petit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dupeux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bossavit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joeffrey Legaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1873951.1874210" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461654v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464341v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vautard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lallouet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464344v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464354v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464351v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085553v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souley Madougou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Nortet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085302v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Allard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lecointre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085551v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085288v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lamarque" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137423v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Lecointre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085548v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856385v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856386v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856390v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856391v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856389v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856392v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Guyadec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005850v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099423v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>