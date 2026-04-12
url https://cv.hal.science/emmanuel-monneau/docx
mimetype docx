--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -230,408 +230,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246129v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le capitalisme au temps de la pandémie, entre rupture conjoncturelle et approfondissement structurel de la logique (néo)libérale. Entretien avec Bruno Théret.</w:t>
+                <w:t xml:space="preserve">L’État des économistes. La science économique face à la puissance publique (XXe-XXIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Théret</w:t>
+                <w:t xml:space="preserve">Isabelle Gouarné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Gouarné</w:t>
+                <w:t xml:space="preserve">Mathieu Hauchecorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Monneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Hauchecorne</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antoine Vion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 2021/2 (134), pp.109-128. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pox.134.0109⟩</w:t>
+              <w:t xml:space="preserve">, 2021, L’État des économistes. La science économique face à la puissance publique (XXe-XXIe siècles), 133 (1), pp.7-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pox.133.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03688752v1</w:t>
+                <w:t xml:space="preserve">hal-03503058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouverner l’économie au temps de la pandémie. Entretiens avec Nadine Levratto et Michaël Zemmour</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le capitalisme au temps de la pandémie, entre rupture conjoncturelle et approfondissement structurel de la logique (néo)libérale. Entretien avec Bruno Théret.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Théret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gouarné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Gouarné</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Mathieu Hauchecorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Monneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, L’État des économistes. La science économique face à la puissance publique (XXe-XXIe siècles), 133 (1), pp.149-167. </w:t>
+              <w:t xml:space="preserve">, 2021, 2021/2 (134), pp.109-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pox.133.0149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/pox.134.0109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03503059v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’État des économistes. La science économique face à la puissance publique (XXe-XXIe siècles)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gouverner l’économie au temps de la pandémie. Entretiens avec Nadine Levratto et Michaël Zemmour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gouarné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Gouarné</w:t>
+                <w:t xml:space="preserve">Mathieu Hauchecorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Monneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, L’État des économistes. La science économique face à la puissance publique (XXe-XXIe siècles), 133 (1), pp.7-27. </w:t>
+              <w:t xml:space="preserve">, 2021, L’État des économistes. La science économique face à la puissance publique (XXe-XXIe siècles), 133 (1), pp.149-167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pox.133.0007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/pox.133.0149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03503058v1</w:t>
+                <w:t xml:space="preserve">hal-03503059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’alignement des réceptions</w:t>
               </w:r>
@@ -1301,90 +1301,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’État des économistes. La science économique face à la puissance publique (XXe-XXIe siècles) Vol.2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hauchecorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gouarné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Monneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 134, 196 p., 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1409,90 +1409,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’État des économistes. La science économique face à la puissance publique (XXe-XXIe siècles) Vol.1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gouarné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Gouarné</w:t>
+                <w:t xml:space="preserve">Mathieu Hauchecorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Monneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 133, 244 p., 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1722,234 +1722,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les usages de l'économie disciplinaire dans les Facultés d'économie et gestion françaises depuis l'autonomisation de l'enseignement de l'économie à l'université française</w:t>
+                <w:t xml:space="preserve">L'économie disciplinaire à la Faculté d'économie et de gestion d'Amiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Monneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">communication au séminaire «Chercheurs et jeunes chercheurs en sociologie de l'éducation», Responsable Bertrand Geay</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Université de Picardie Jules Verne, Amiens, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude "Sociologie économique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Université de Picardie Jules Verne, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00421311v1</w:t>
+                <w:t xml:space="preserve">halshs-00421316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esquisse d'une histoire de la Faculté d'économie et de gestion de l'université de Picardie Jules Verne et de ses enseignements</w:t>
+                <w:t xml:space="preserve">Les usages de l'économie disciplinaire dans les Facultés d'économie et gestion françaises depuis l'autonomisation de l'enseignement de l'économie à l'université française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Monneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matinée d'étude sur « L'évolution des sciences économiques à l'université » de l'ARESER (Association de réflexion sur les enseignements supérieurs et la recherche)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, ENS-Ulm, Paris, France</w:t>
+              <w:t xml:space="preserve">communication au séminaire «Chercheurs et jeunes chercheurs en sociologie de l'éducation», Responsable Bertrand Geay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Université de Picardie Jules Verne, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00420358v1</w:t>
+                <w:t xml:space="preserve">halshs-00421311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'économie disciplinaire à la Faculté d'économie et de gestion d'Amiens</w:t>
+                <w:t xml:space="preserve">Esquisse d'une histoire de la Faculté d'économie et de gestion de l'université de Picardie Jules Verne et de ses enseignements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Monneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "Sociologie économique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Université de Picardie Jules Verne, Amiens, France</w:t>
+              <w:t xml:space="preserve">Matinée d'étude sur « L'évolution des sciences économiques à l'université » de l'ARESER (Association de réflexion sur les enseignements supérieurs et la recherche)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, ENS-Ulm, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00421316v1</w:t>
+                <w:t xml:space="preserve">halshs-00420358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId53"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2104,51 +2104,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246129v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Maddi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Monneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaspare" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriana Gargiulo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-024-05053-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03688752v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Th&#233;ret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gouarn&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hauchecorne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Labrousse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.134.0109" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503059v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.133.0149" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503058v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.133.0007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714993v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Barrault-Stella" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Berjaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bouron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Challier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Dahani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.116.0077" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03679335v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Agrikoliansky" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Delacourt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Geay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.127.0003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715335v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715308v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12759/hsr.43.2018.3.63-93" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715345v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebaron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhsh.025.0203" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246117v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guaspare" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103551v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103547v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715384v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715378v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.aldri.2021.01.0059" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421311v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420358v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421316v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246129v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Maddi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Monneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaspare" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriana Gargiulo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-024-05053-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503058v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gouarn&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hauchecorne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.133.0007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03688752v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Th&#233;ret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Labrousse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.134.0109" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503059v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.133.0149" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714993v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Barrault-Stella" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Berjaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bouron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Challier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Dahani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.116.0077" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03679335v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Agrikoliansky" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Delacourt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Geay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.127.0003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715335v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715308v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12759/hsr.43.2018.3.63-93" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715345v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebaron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhsh.025.0203" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246117v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guaspare" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103551v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103547v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715384v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715378v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.aldri.2021.01.0059" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421316v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421311v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420358v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>