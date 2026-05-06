--- v0 (2026-03-31)
+++ v1 (2026-05-06)
@@ -425,230 +425,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01707937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JTMN : a Java-based TMN development and experimentation environment</w:t>
+                <w:t xml:space="preserve">J TMN : A Java based TMN Development and Experimentation Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laurent Andrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Festor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nataf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu State</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 18 (5), pp.664-675</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00099371v1</w:t>
+                <w:t xml:space="preserve">inria-00099388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J TMN : A Java based TMN Development and Experimentation Environment</w:t>
+                <w:t xml:space="preserve">JTMN : a Java-based TMN development and experimentation environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Olivier Festor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurent Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nataf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Radu State</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 18 (5), pp.664-675</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00099388v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une formalisation du comportement des relations de la gestion OSI</w:t>
               </w:r>
@@ -951,51 +951,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate Online Estimation of Battery Lifetime for Wireless Sensors Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Festor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SENSORNETS - 2nd International conference on sensor networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSTICC, Feb 2013, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1014,273 +1014,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00875536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YANG-Based Configuration Modeling - The SecSIP IPS Case Study</w:t>
+                <w:t xml:space="preserve">Une ontologie pour la description des intrusions dans les RCSFs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkader Lahmadi</w:t>
+                <w:t xml:space="preserve">Hubert Ngankam Kenfack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thoma Djotio Ndié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Festor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP/IEEE International Symposium on Integrated Network Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">CFIP 2011 - Colloque Francophone sur l Ingénierie des Protocoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UTC, May 2011, Sainte Maxime, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00595825v1</w:t>
+                <w:t xml:space="preserve">inria-00586889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une ontologie pour la description des intrusions dans les RCSFs.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">YANG-Based Configuration Modeling - The SecSIP IPS Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thoma Djotio Ndié</w:t>
+                <w:t xml:space="preserve">Abdelkader Lahmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Festor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFIP 2011 - Colloque Francophone sur l Ingénierie des Protocoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UTC, May 2011, Sainte Maxime, France</w:t>
+              <w:t xml:space="preserve">IFIP/IEEE International Symposium on Integrated Network Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00586889v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00595825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">End-to-end YANG-based Configuration Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Festor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/IFIP Network Operations and Management Symposium - NOMS 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE/IFIP, Apr 2010, Osaka, Japan. pp.674--684</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1331,51 +1331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Festor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFIP 2006 - Colloque Francophone sur l'Ingénierie des Protocoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eric Fleury and Farouk Kamoun, Oct 2006, Tozeur, Tunisie. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1394,122 +1394,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00113390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une architecture hiérarchique pour une gestion distribuée des réseaux et services pair à pair</w:t>
+                <w:t xml:space="preserve">Performance management of Distributed Hash Tables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Festor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone sur la Gestion des Réseaux et Services - GRES'2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2005, Luchon/France</w:t>
+              <w:t xml:space="preserve">IFIP workshop on Networked Applications - EUNICE'05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Madrid/Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00000417v1</w:t>
+                <w:t xml:space="preserve">inria-00000416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hierarchical architecture for a distributed management of P2P networks and services</w:t>
               </w:r>
@@ -1521,51 +1521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Festor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th IFIP/IEEE Distributed Systems: Operation and Management - DSOM'05</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Barcelone/Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1584,450 +1584,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance management of Distributed Hash Tables</w:t>
+                <w:t xml:space="preserve">Une architecture hiérarchique pour une gestion distribuée des réseaux et services pair à pair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Festor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP workshop on Networked Applications - EUNICE'05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Madrid/Espagne</w:t>
+              <w:t xml:space="preserve">Colloque Francophone sur la Gestion des Réseaux et Services - GRES'2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2005, Luchon/France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00000416v1</w:t>
+                <w:t xml:space="preserve">inria-00000417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Performance-Oriented Management Information Model for the Chord Peer-to-Peer Framework</w:t>
+                <w:t xml:space="preserve">A CIM Extension for Peer-to-Peer Network and Service Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Festor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nataf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Festor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP/IEEE International Conference on Management of Multimedia Networks and Services - MMNS'2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, San Diego, Californie, USA, pp.200-212</w:t>
+              <w:t xml:space="preserve">11th International Conference on Telecommunications - ICT'2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Fortaleza, Brésil, pp.801-810</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00100163v1</w:t>
+                <w:t xml:space="preserve">inria-00100161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A CIM Extension for Peer-to-Peer Network and Service Management</w:t>
+                <w:t xml:space="preserve">JXTA : une infrastructure générique pour le développement d'applications P2P</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Festor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nataf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Telecommunications - ICT'2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Fortaleza, Brésil, pp.801-810</w:t>
+              <w:t xml:space="preserve">Groupe d'Exploitation des Réseaux Ethernet TCP/IP - GERET</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Nancy, France, 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00100161v1</w:t>
+                <w:t xml:space="preserve">inria-00099849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JXTA : une infrastructure générique pour le développement d'applications P2P</w:t>
+                <w:t xml:space="preserve">A Performance-Oriented Management Information Model for the Chord Peer-to-Peer Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nataf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Festor</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Nataf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe d'Exploitation des Réseaux Ethernet TCP/IP - GERET</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Nancy, France, 24 p</w:t>
+              <w:t xml:space="preserve">IFIP/IEEE International Conference on Management of Multimedia Networks and Services - MMNS'2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, San Diego, Californie, USA, pp.200-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00099849v1</w:t>
+                <w:t xml:space="preserve">inria-00100163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An SMIng-centric proxy agent for integrated monitoring and provisioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Festor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Doyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2065,77 +2065,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A SMIng based Policy Access Control for SNMPv3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu State</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Festor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IEEE International Conference on High Speed Networks and Multimedia Communications - HSNMC'03</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, Estoril, Portugal, 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2255,51 +2255,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervision et réseaux P2P</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Festor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2344,800 +2344,800 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00101037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing Highly Dynamic Services using Extended Temporal Network Information Models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A Design Pattern for Connection Management in Herarchical Dynamic Virtual Private Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu State</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Festor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nataf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh IFIP/IEEE International Symposium on Integrated Network Management - IM'2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Seattle, Washington, USA, pp.705-718</w:t>
+              <w:t xml:space="preserve">8th IEEE International Conference on Telecommunications - ICT'2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Bucarest, Romania, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00100478v1</w:t>
+                <w:t xml:space="preserve">inria-00100624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Design Pattern for Connection Management in Herarchical Dynamic Virtual Private Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Managing Highly Dynamic Services using Extended Temporal Network Information Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu State</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Festor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nataf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IEEE International Conference on Telecommunications - ICT'2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2001, Bucarest, Romania, 6 p</w:t>
+              <w:t xml:space="preserve">Seventh IFIP/IEEE International Symposium on Integrated Network Management - IM'2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Seattle, Washington, USA, pp.705-718</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00100624v1</w:t>
+                <w:t xml:space="preserve">inria-00100478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Programmable Network Based Approach for Managing Dynamic Virtual Private Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A Java based Implementation of a Network Level Information Model for the ATM / Frame Relay Interconnection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu State</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nataf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Festor</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Nataf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PDPTA'2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSREA, 2000, Las Vegas, USA, 7 p</w:t>
+              <w:t xml:space="preserve">2000 IEEE/IFIP Network Operations &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2000, none, 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00107852v1</w:t>
+                <w:t xml:space="preserve">inria-00107843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Java based Implementation of a Network Level Information Model for the ATM / Frame Relay Interconnection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A toolkit for managing multi-protocol interconnections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu State</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Festor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nataf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Festor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2000 IEEE/IFIP Network Operations &amp; Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2000, none, 2 p</w:t>
+              <w:t xml:space="preserve">2000 International Conference on Software, Telecommunications and Computer Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2000, none, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00107843v1</w:t>
+                <w:t xml:space="preserve">inria-00107850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A toolkit for managing multi-protocol interconnections</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Managing concurrent QoS assured Multicast sessions using a Programmable Network Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu State</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Festor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nataf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2000 International Conference on Software, Telecommunications and Computer Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2000, none, 10 p</w:t>
+              <w:t xml:space="preserve">11th IFIP/IEEE International Workshop on Distributed Systems: Operations &amp; Management - DSOM'2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2000, USA, 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00107850v1</w:t>
+                <w:t xml:space="preserve">inria-00107851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing concurrent QoS assured Multicast sessions using a Programmable Network Architecture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A Programmable Network Based Approach for Managing Dynamic Virtual Private Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu State</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Festor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nataf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IFIP/IEEE International Workshop on Distributed Systems: Operations &amp; Management - DSOM'2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Dec 2000, USA, 12 p</w:t>
+              <w:t xml:space="preserve">PDPTA'2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSREA, 2000, Las Vegas, USA, 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00107851v1</w:t>
+                <w:t xml:space="preserve">inria-00107852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation du modèle de gestion d'interconnexion de commutateurs à l'aide de systèmes de transitions étiquetées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FDTs and OSI-based Management Information Modelling: a Fruitful Wedding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Festor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Andrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nataf</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Andrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFIP'96</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Rabat, 15 p</w:t>
+              <w:t xml:space="preserve">ECOOP'96, Workshop on Object Oriented Technology for Service and Network Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Linz, Austria, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00098422v1</w:t>
+                <w:t xml:space="preserve">inria-00098421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FDTs and OSI-based Management Information Modelling: a Fruitful Wedding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation du modèle de gestion d'interconnexion de commutateurs à l'aide de systèmes de transitions étiquetées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nataf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Festor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Schaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Festor</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Andrey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Nataf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOOP'96, Workshop on Object Oriented Technology for Service and Network Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Linz, Austria, 10 p</w:t>
+              <w:t xml:space="preserve">CFIP'96</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Rabat, 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00098421v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00098422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3299,51 +3299,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Djotio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Festor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3507,51 +3507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Djotio Ndié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Festor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8208, INRIA. 2013, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -3586,51 +3586,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Estimation of Battery Lifetime for Wireless Sensor Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Festor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2012, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -3665,51 +3665,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation d'un plug-in Eclipse pour supporter le langage YANG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Festor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3753,51 +3753,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jYang : A YANG parser in java</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Festor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] 2009, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -3813,215 +3813,215 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00411261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IP Simulator User Guide</w:t>
+                <w:t xml:space="preserve">Data Link Layer Protocol Simulator User Guide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nataf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Technical Report] RR-6416, INRIA. 2008, pp.19</w:t>
+              <w:t xml:space="preserve">[Technical Report] RR-6417, INRIA. 2008, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00205033v2</w:t>
+                <w:t xml:space="preserve">inria-00205027v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Link Layer Protocol Simulator User Guide</w:t>
+                <w:t xml:space="preserve">IP Simulator User Guide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nataf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Technical Report] RR-6417, INRIA. 2008, pp.15</w:t>
+              <w:t xml:space="preserve">[Technical Report] RR-6416, INRIA. 2008, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00205027v2</w:t>
+                <w:t xml:space="preserve">inria-00205033v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition de Projet MADYNES : Supervision des réseaux et services dynamiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Festor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chrisment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Guyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4069,77 +4069,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FLAME Using Active Network Technology for Building and Deploying Active Probes State of the Art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Festor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu State</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] A02-R-346 || festor02c, 2002, 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -4155,303 +4155,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00100943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation interactive du modèle de gestion d'interconnexion de commutateurs à l'aide de LOBSTERS et MODE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MODE-FE: A GRM/GDMO Parser and its API : Release 1.0 Reference Manual</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Festor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nataf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Festor</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Andrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] RR-2790, INRIA. 1996, pp.31</w:t>
+              <w:t xml:space="preserve">[Technical Report] RT-0190, INRIA. 1996, pp.115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00073900v1</w:t>
+                <w:t xml:space="preserve">inria-00069981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODE-FE: A GRM/GDMO Parser and its API : Release 1.0 Reference Manual</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Validation du modèle de gestion d'interconnexion de commutateurs à l'aide de systèmes de transitions étiquetées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nataf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Festor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Technical Report] RT-0190, INRIA. 1996, pp.115</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Schaff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-2769, INRIA. 1996, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00069981v1</w:t>
+                <w:t xml:space="preserve">inria-00073923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation du modèle de gestion d'interconnexion de commutateurs à l'aide de systèmes de transitions étiquetées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation interactive du modèle de gestion d'interconnexion de commutateurs à l'aide de LOBSTERS et MODE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Festor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Festor</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] RR-2769, INRIA. 1996, pp.25</w:t>
+                <w:t xml:space="preserve">Laurent Andrey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-2790, INRIA. 1996, pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00073923v1</w:t>
+                <w:t xml:space="preserve">inria-00073900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4816,51 +4816,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01708228v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Khelifi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nataf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharief Oteafy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Youssef" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3278" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01713247v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Olivier Kamgueu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Djotio Ndie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2018.02.011" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01707937v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Djotio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1550147717744735" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099371v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Festor" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andrey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099388v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu State" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098473v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974947v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#232;m&#232;vo Arnaud R. M. Ahouandjinou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldric Monnou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Yelouassi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203409v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Djotio Ndi&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875536v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595825v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Lahmadi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586889v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Ngankam Kenfack" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thoma Djotio Ndi&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534434v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113390v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doyen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000417v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000415v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000416v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100163v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100161v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099849v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099749v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099833v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099544v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Festor Olivier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101037v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100478v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100624v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107852v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107843v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107850v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107851v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098422v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schaff" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098421v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100077v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093965v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05486317v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis B&#233;mer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779519v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00730521v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539966v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G&#233;rard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00411261v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00205033v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00205027v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107736v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chrisment" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guyard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100943v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073900v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069981v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073923v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02003111v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1998NAN10298" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059019v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Garnier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01708228v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Khelifi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nataf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharief Oteafy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Youssef" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3278" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01713247v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Olivier Kamgueu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Djotio Ndie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2018.02.011" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01707937v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Djotio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1550147717744735" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099388v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andrey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Festor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu State" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099371v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098473v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974947v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#232;m&#232;vo Arnaud R. M. Ahouandjinou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldric Monnou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firmin Yelouassi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203409v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Djotio Ndi&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875536v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586889v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Ngankam Kenfack" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thoma Djotio Ndi&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595825v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Lahmadi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534434v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113390v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doyen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000416v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000415v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000417v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100161v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099849v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100163v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099749v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099833v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099544v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Festor Olivier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101037v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100624v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100478v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107843v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107850v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107851v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107852v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098421v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098422v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schaff" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100077v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093965v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05486317v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis B&#233;mer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779519v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00730521v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539966v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G&#233;rard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00411261v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00205027v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00205033v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107736v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chrisment" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guyard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100943v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069981v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073923v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073900v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02003111v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1998NAN10298" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059019v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Garnier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>