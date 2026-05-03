--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuel Négrier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emmanuel-negrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1945-2376</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">03350248X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur de recherche au CNRS, 2ème classe, depuis le 1er octobre 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- membre du Conseil scientifique du CEPEL (Centre d'Étude Politique de l’Europe Latine, UMR CNRS),</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- directeur de la rédaction de « Pôle Sud », Revue de Science Politique,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- membre du comité de rédaction de la revue « Métropoles »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- membre du Conseil Scientifique de la collection « Science Politique comparée », Khartala Editeur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- membre du Conseil Scientifique du GRALE (Groupe de Recherche sur l'Administration Locale en Europe)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- membre de la Commission Scientifique de l’INRS (Canada) 2015-2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- expert pour le FNRS (Belgique) 2018 -</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- évaluateur pour les revues : International Journal of Urban and Regional Research ; International Journal of Cultural Policy ; Journal of Urban Affairs, Foreign Policy Analysis, Revista Española de Ciencias Políticas, Revue Internationale de Politique Comparée, Revue Canadienne de Science Politique, Revue Internationale d’Urbanisme, Gouvernement et Action Publique, Cultural trends, Culture et Musées, Norois, Publius </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Federalism, City, Culture & Society ; EUE-Environnement Urbain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements de science politique:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Master 2 Pro « Sociologie de l’art » Université Paul Valéry (2005 et s)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Master 2 Recherche « Politique et Territoire » Université Montpellier (2016 et s.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Master 2 Management Culturel, Université de Toulouse</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (183)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire territoire par la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études héraultaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élections législatives des 30 juin et 7 juillet 2024 en Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61 (2), pp.113-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festivalization and its territories: Spaces, audiences, governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Millery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts &amp; Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36922/AC025230052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des villes dans la festivalisation de la culture (géographie, sociologie, gouvernance)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Millery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue Urbanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Urbanités événementielles, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 60 (1), pp.5-6. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psud.060.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour la culture dans le programme du RN ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Montpellier : l’art au pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UBU - Scènes d'Europe / European stages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n°76/77, pp.6-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tripartisme imparfait et établissement régional du Rassemblement National. Leçons d’Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Les élections françaises de 2022 dans les Suds, n° 58 (1), pp.31-56. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psud.058.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural policies and urban transitions green politics, democracy in the time of the pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">City, Territory and Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40410-022-00183-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la politique avec la culture : en faire ou pas ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 59 (1), pp.24-27. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lobs.059.0024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques publiques à l’épreuve de la pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 56 (1), pp.21-30. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psud.056.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies des groupes industriels en question – Main basse sur les festivals en Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NECTART </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (2), pp.100-115. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nect.015.0100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le phénix et l’arlésienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NECTART </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.82-90. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nect.012.0082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consécration des territoires ? Les élections départementales et régionales de juin 2021 en Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Audemard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pôle sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les politiques alimentaires par temps de crise(s), 55 (2), pp.135-152. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psud.055.0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse électorale à l’épreuve de la décomposition politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (1), pp.13-30. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psud.054.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’action publique en culture : fin de service ou nouvelle frontière ? Une comparaison France-Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pyramides : Revue du Centre d'études et de recherches en administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour la culture dans les élections municipales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merging regions in contemporary France: a policy perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planning Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (11), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09654313.2020.1791054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique culturelle à l'épreuve de l'agence. Essai de combinaison d'approche Principal/Agent et Stakeholder (PA&amp;S)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluís Bonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pyramides : Revue du Centre d'études et de recherches en administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30bis, pp.287-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusions globales, effusions locales. Festivals et mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Essentiels d'Hermès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 86 (1), pp.51-58. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.086.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’indépendance artistique n’existe pas, je l’ai rencontrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NECTART </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (2), pp.44-50. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nect.011.0044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fête en festival : fête en soi ou fête pour soi ? Le cas des Eurockéennes de Belfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Éclats de fête, 38, pp.31-48. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/socio-anthropologie.3597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture politique en région. L’Occitanie en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Occitanie : l’invention d’une région, n° 50 (1), pp.49-66. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psud.050.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">25 ans de Pôle Sud : parcours et espaces d'une revue de science politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Alliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Occitanie : l’invention d’une région, 1 (50), pp.5-14. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psud.050.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NECTART </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N°9 (2), pp.12-20. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nect.009.0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encourager l’action des citoyens consommateurs. Entretien avec Edgar Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fourreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NECTART </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.13-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversification contre la diversité ? La culture à l’heure des concentrations diagonales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°35 (2), pp.91-117. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/maorg.035.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métropoles et la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54, pp.43-47. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lobs.054.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation culturelle est-elle une innovation sociale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluís Bonet Agustí</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NECTART </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (1), pp.96-106. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nect.008.0096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The participatory turn in cultural policy: Paradigms, models, contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluís Bonet Agustí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66, pp.64-73. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.poetic.2018.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il un modèle barcelonais ? Retour sur quarante années de politiques urbaines à Barcelone (1976-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariona Tomàs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/metropoles.5613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusionner des politiques régionales. La recomposition des régions françaises au prisme de l’Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° 98 (1), pp.91-110. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs.098.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux régions politiques en une ? Les élections 2017 en Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Volle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Coursière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Politiques environnementales et New Public Management, n° 48 (1), pp.113-135. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psud.048.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture est-elle soluble dans la concentration économique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NECTART </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (1), pp.34-43. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nect.006.0034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le festival, ses publics et l’économie de la création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, N° 50 (2), pp.41-44. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lobs.050.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les régions, laboratoires de nouvelles politiques culturelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NECTART </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, N°5 (2), pp.66. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nect.005.0066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réforme territoriale et culture . Le pire n'est pas sûr.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NECTART </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (1), pp.78-85. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nect.001.0078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux territoires et héritages politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Volle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Coursière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n° 44 (1), pp.111-132. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psud.044.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau scrutin intercommunal : l'amorce tranquille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Une invitée discrète : l’intercommunalité dans les élections municipales de 2014,, 18, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/metropoles.5300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444218v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sweet Power et la différenciation positive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 11èmes Rencontres nationales des SCoT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Les SCoT au coeur des territoires. Quel rôle ? Quelles identité ? Quel avenir : Les actes, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Huc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (2), pp.164-170. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psud.045.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous le foncier, la politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Smyrl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n° 42 (1), pp.5. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psud.042.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ressource foncière comme ressource politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Smyrl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42 (1), pp.43-62. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psud.042.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une vague bleue en Midi Rouge.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, n° 41 (2), pp.203. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psud.041.0203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme de l'État culturel local Reconcentration instrumentale ou &amp;quot; contrôle orienté &amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90, pp.79-91. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sds.542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00960047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tournant instrumental des politiques culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (2), pp.83-100. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psud.041.0083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01738303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique, fête et copains Sociologie du jeune public des festivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d'espaces [1985-2012]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 317, pp.74-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saez (Guy), Saez (Jean-Pierre), dir. – Les nouveaux enjeux des politiques culturelles. Dynamiques européennes. – Paris, La Découverte/PACTE, 2012 (Recherches. Territoires du politique). 400 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 63 (6), pp.1222-1223. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.636.1212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métropole/région: une gouvernance sédimentée et incarnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 96, pp.56-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00813092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La solidarité métropolitaine à l’épreuve des politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariona Tomàs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (2), pp.269-292. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1023182ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques culturelles : le niveau monte-t-il ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43, pp.29-34. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lobs.043.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloge du serpent à la crème : le bon niveau de gouvernement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1982-2012 : Décentralisation : Stop ? Encore? Pour quoi faire?, I (92), 81p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 62 (3), pp.529-528. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.623.0476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer les publics des festivals. Approche stratégique et renouvellement sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, http://tristan.u-bourgogne.fr/CGC/publications/Festivals_societes/A_Djakouane_E_Negrier.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01395400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métropolisation et réforme territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, La réforme des collectivités territoriales, 1 (141), pp.73-86. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfap.141.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pen et le peuple. Géopolitiques du vote FN en Languedoc- Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Société civile et démocratie en Europe du Sud, 2 (37), 200p. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psud.037.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The end(s) of national cultures? Cultural policy in the face of diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluís Bonet Agustí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cultural Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (5), pp.574-589. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10286632.2010.550681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et mise en perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Territoire en Midi-Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Les actes des Ateliers n° 3 « Accompagnements culturels et développement des territoires ruraux et de montagne : de l’impact à l’empreinte », 3, pp.74-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réforme politico-institutionnelle : quelle nouvelle gouvernance territoriale pour la culture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Deuxièmes assises nationales des directeurs des affaires culturelles des collectivités territoriales (4 - hors série), pp.24-29. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lobs.hs4.0024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tension estandarizacion-diferenciacion en las politicas culturales. El caso de Espana y Francia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluís Bonet Agustí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion Y Analisis de Politicas Publicas </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Gestion Y Analisis de Politicas Publicas Nueva época, 6, pp.53-75. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24965/gapp.v0i6.9946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerre des roses en Languedoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-­thérèse Jourda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Ratinaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34, pp.128. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psud.034.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les seniors au festival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Jourda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (138), pp.195 - 216. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs.138.0195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorialiser les politiques culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 84, pp.52-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural policy in Spain: processes and dialectics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluís Bonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19, pp.41 - 52. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09548961003696005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nouvelle critique urbaine. Pour Bernard Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/metropoles.4204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des zoulous aux bons élèves. 35 ans de partenariat entre le ministère de la Culture et le conseil général dans l’Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture and local governance = Culture et gouvernance locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (2), pp.8-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact économique de la culture: réels défis et fausses pistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economia della cultura : rivista trimestrale dell' Associazione per l'economia della cultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4, pp.487-498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui a peur de la différenciation territoriale ? L’Espagne des autonomies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariona Tomàs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 83 (I-V), pp.68-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lafargue de Grangeneuve Loïc, Politique du hip-hop. Action publique et cultures urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/metropoles.3770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les retombées économiques et sociales du patrimoine dans une région française : le Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economia della cultura : rivista trimestrale dell' Associazione per l'economia della cultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4, pp.551-556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élections en Europe du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° 29 (2), pp.5-8. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psud.029.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crépuscule d’un oxymore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, N°0, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires politiques en Languedoc électoral (1988-2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Jourda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° 29 (2), pp.57-74. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psud.029.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux défis des festivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 251, pp.46-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeux politiques de l'intercommunalité culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34, pp.85-89. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lobs.034.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00385518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité, nouveau paradigme pour les politiques culturelles ? Une comparaison européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Investigaciones Políticas y Sociológicas (RIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (1), pp.95-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art à l'épreuve de l'espace public.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmopolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15, pp.135-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Políticas culturales: Francia y Europa del Sur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Política y Sociedad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 44 (3), pp.54-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi‐level governance ‘French style'? The contribution of the European structural funds to redefining intergovernmental relations in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planning Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (5), pp.555-572. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09654319808720481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La territorialisation des politiques publiques de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau musicien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.8-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Political Rescaling and Municipal Cultural Public Policies: A Comparison of France and Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Breux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Urban and Regional Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 31, pp.128 - 145. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1468-2427.2006.00706.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chiens de faïence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télescope : Stratégie, Management public et Performance des organisations de l’État [Anciennement : Revue d'analyse comparée en administration publique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, La gouvernance et le management des villes, pp.70-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La (politique de la) ville dont le prince est un enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du CRDSU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménagement culturel du territoire et politiques départementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la journée d’étude Lecture et architecture organisée à l’Abbaye de l’Epau au Mans le 15/12/05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.5-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité, politique culturelle et multiculturalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Willy Diméglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Savarese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24, pp.89-96. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pole.2006.1266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rescaling French urban territories: State, local power and regional configurations in the building of new metropolitan institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planning Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (7), pp.939-958. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09654310500496354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberté, égalité, homogénéité territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamín Oltra, José Ignacio Garrigós, Alejandro Mantecón et Christian Oltra Algado : Sociedad, vida yteoria. La teoría sociológica desde una perspectiva de sociología narrativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23, pp.193-194. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psud.023.0187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Ministerio de Cultura y la política cultural en Francia : excepción cultural u excepción institucional ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Periférica Internacional. Revista Para El Análisis De La Cultura Y El Territorio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.23-41. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25267/Periferica.2005.i6.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse comparée des politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de politique comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Regards croisés sur l'extrême droite en Europe, 12 (4), pp.503-524. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ripc.124.0503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture publique et archives départementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baraize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 27, pp.40-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique du patrimoine en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 9, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bruissements intercommunaux et la lecture publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 27, pp.13-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00290325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur le &amp;quot;NON &amp;quot;languedocien au traité constitutionnel européen. Le référendum du 29 mai 2005 en Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Jourda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (1), pp.175-183. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pole.2005.1248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ramella : Cuore rosso ? Viaggio politico nell'Italia di mezzo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Caciagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23, pp.187-188. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psud.023.0187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État, marché et communauté : l'économie portugaise dans les réseaux de la gouvernance contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Reis Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22, pp.101 - 114. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pole.2005.1223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novos desafíos das políticas sociais territoriais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cooperativismo e economía social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 27, pp.85-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture critique : &amp;quot;Michael Keating, John Loughlin et Kris Deschouwer : « Culture, Institutions and Economic Development. A Study of Eight European Regions » Cheltenham : Edward Elgar, 2003. ISBN: 1-84064-701-9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tijdschrift voor economische en sociale geografie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 95 (2), pp.59-62. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0040-747X.2004.00305.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinq leçons sur le transfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques culturelles territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OBS, Publicaçao periódica do Observatório das Actividades Culturais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13, pp.3-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qüestió metropolitana. Convergències funcionals i dificultats polítiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Àmbits de política i societat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 29, pp.35-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Subirats et Raquel Gallego (dir.) : Veinte años de autonomías en Espana. leyes, politicas publicas,instituciones y opinion publica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, L'Italie du politique, 19, pp.213-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps, pouvoir, espace la métropolisation de Barcelone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariona Tomàs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 107, pp.357 - 357. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfap.107.0357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las Políticas culturales en Francia y España. Una aproximación nacional y local comparada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">working papers del Institut de Ciències Polítiques i Socials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6e congrès de l'Association Espagnole de Science politique et de l'Administration : &amp;quot;Gouverner en Europe,gouverner l'Europe&amp;quot;. Barcelone 18-20 septembre 2003..</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Genieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Joana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, L'Italie du politique, 19, pp.230-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IV. Politiques culturelles territoriales : dernier inventaire avant décentralisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire des collectivités locales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Les services publics locaux, 23, pp.47-70. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/coloc.2003.1480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442355v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dissociation italienne. Le monde du décisionnisme majoritaire et celui de la concertation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Bobbio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, L'Italie du politique, 19, pp.63-78. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pole.2003.1154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireia Grau, Araceli Mateos (dir.) : Análisis de Políticas Públicas en España : Enfoques y casos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, L'Italie du politique, 19, pp.211-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French Urban Powershift? The Political Construction of Metropolization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1 (2), pp.175-198. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/palgrave.fp.8200027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revues italiennes : Polis n° 2 et 3, 2001 ; Stato e Mercato n°2 et 3, 2001; Rivista italiana di Scienza Politica n° 3, 2001.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.181-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture politiche e geografia ellettorale di una regione francesa : il Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">quaderni dell'Osservatorio Electtorale </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une recomposition incertaine. Les élections présidentielles et législatives de 2002 en Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Alliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baraize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Religion et politique, 17, pp.101-118. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pole.2002.1288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu politique métropolitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Ponts et Chaussees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 2002 (102), pp.4-9. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0152-9668(02)80017-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déclin du Midi rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIM : Journal Intime du Massif central</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’agglomération fait peur. L’échec d’un projet de Communauté à Béziers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Ponts et Chaussees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Intercommunalités, 100, pp.17-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fin de transition ? Les élections législatives du 13 mai 2001 en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Baccetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, La Commission Européenne en politique(s), 15, pp.119-131. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pole.2001.1128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatella Della Porta : La politica locale. Potere, istituzioni e attori tra centro e periferia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettin Gianfranco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, État ou nation(s) ?, 14, pp.126-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoire, Leadership et Société. Georges Frêche et Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.63 - 87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jouve, Vincent Spenlehauer, Philippe Warin (dir.) : La Région, laboratoire politique. Une radioscopie de Rhône-Alpes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, État ou nation(s) ?, 14, pp.128-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revues italiennes : Stato e Mercato n° 61, avril 2001; Polis n° 1, 2001; Rivista Italiana di Scienza Politica n° 1 et 2, 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Baccetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.149-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la faible identité nationale des Italiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Caciagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, État ou nation(s) ?, 14, pp.29-39. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pole.2001.1103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Municipales 2001 : les nouveaux fiefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, La commission européenne en politique(s), 15 (1), pp.109-117. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pole.2001.1127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436762v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revues des revues : Revues italiennes : Stato e Mercato n° 1, 2000 ; Rivista italiana di Scienza Politica n° 1, 2000 ; Polis n° 1, 2000 ; Regione e Governo Locale n° 1 et 2, 1999.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.165-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Partenariats contre l'exclusion : quelles spécificités sud-européennes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Galès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 12, pp.3-12. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pole.2000.1064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French Regulatory Path ? State, Economy and Territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tijdschrift voor economische en sociale geografie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 91 (3), pp.248-262. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-9663.00114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revues italiennes : Rivista Italiana di Scienza Politica n° 1 et 2,2002; Stato e Mercato n° 1, 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revues italiennes : Stato e Mercato n° 1, n° 2, n° 3, 1999 ; Rivista Italiana di Scienza Politica n° 1, n° 2, n°3, 1999 ; Polis n° 1, n° 2, n° 3, 1999..</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.131-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie territoriale contre la République (canal historique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 47, pp.9-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dernière étape avant Rome ? Les élections régionales italiennes du 16 avril 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Caciagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Baccetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Qui gouverne les villes ? p, 13, pp.121-136. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pole.2000.1091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revues anglophones : South European Society and Politics Vol.3 n° 1, 2, 3.West European Politics Vol. 22 n° 3.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad-Saïd Darviche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Partenariats contre l'exclusion, 12, pp.138-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir local en débats. Pour une sociologie du rapport entre leadership et territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Genieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baraize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Qui gouverne les viLLES ,, 13, pp.103 - 119. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pole.2000.1090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élites municipales sous la IIIe république. Des villes du Sud-Est de la France de Bruno Dumons, Gilles Pollet et Pierre-Yves Saunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue des revues italiennes : Rivista Italiana di Scienza Politica n° 2, août 1998; Stato e mercato n° 2,août 1998.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.137-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gary. Un itinéraire européen : Fabrice Larat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Les politiques culturelles en Europe du Sud, 10, pp.136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'institutionnalisation des politiques culturelles en Europe du sud : éléments pour une approche comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Les politiques culturelles en Europe du Sud., 10, p. 3-9. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pole.1999.1028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00502484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Les politiques culturelles en Europe du Sud, 10, pp.3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élections européennes en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Baccetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Enjeux migratoires enEurope du Sud, 11, pp.116-121. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pole.1999.1056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Changing Role of French Local Government</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">West European Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, The changing French Political System, 22 (4), pp.120-140. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01402389908425336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fondements régionaux de l’enracinement du Front National en Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Secondy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mauvais Temps </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques et idéologie des réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 18, pp.6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élections européennes du 13 juin 1999 en Languedoc-Roussillon : de la nationalisation du vote à la régionalisation des particularismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Alliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baraize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Secondy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Enjeux migratoires en Europe du Sud, 11, pp.97-115. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pole.1999.1055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La programmation du développement régional. Des velléités à l'utopie réaliste : le cas de la Toscane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliano Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Elections et politiques régionales., 8, pp.98-113. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pole.1998.997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue des revues italiennes : Stato e mercato n° 2, août 1997, n° 3, décembre 1997, n° 1, 1998; Rivista Italiana di Scienza Politica n° 3, décembre 1997, n° 1, avril 1998; Polis n° 3, décembre 1997,n° 1, avril 1998.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.154-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 8, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des politiques structurelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.69-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques électorales et forces politiques en Toscane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Caciagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Baccetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Elections et politiques régionales, 8, pp.86-97. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pole.1998.996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue des revues Italiennes : Stato e mercato n° 1, avril 1997; Il Mulino-Europa n° 2, février 1997; Rivista Italiana di Scienza Politica n° 1, avril 1997, n° 2, août 1997</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.193-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Languedoc-Roussillon : le résistible établissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limes. Revue française de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.37-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une action publique sans coopération politique : Le style languedocien de la politique régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Elections et politiques régionales, 8, pp.41-53. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pole.1998.993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Europe des régions, enfance des politiques, crépuscule du mythe ? Autour de trois ouvrages sur la régionalisation en Europe. Ch Jeffery (éd.) : The Regional Dimension of the European Union. Toward a third level in Europe.M. Keating, J. Loughlin (éd.) : The political Economy of Regionalism. P. Le Galès, C. Lequesne (éd.) : Les paradoxes des régions en Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Elections et politiques régionales, 8, pp.188-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation Elections et politiques régionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Elections et politiques régionales, 8, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élections régionales du 15 mars 1998 en Languedoc-Roussillon. Une nouvelle singularité politique régionale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Alliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baraize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Genieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Negrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Cheylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Elections et politiques régionales, 8, pp. 5-40. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pole.1998.992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces urbains et sociétés de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 87, pp.59-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Policy, Organized Interests and Patrimonialism in Southern Europe: The Case of Telecommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South European Society and Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, The case of telecommunications, 2 (1), pp.36-65. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13608749708539496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French cultural decentralisation and international expansion. Towards a geometrically variable interculturalism?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Urban and Regional Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 21 (1), pp.63-74. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1468-2427.00057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoines en ligne. La mémoire comme objet industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Valarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 40, pp.157-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il une politique italienne des télécommunications ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Negrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Italie, pouvoir et communication, 32, pp.107 - 124. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/quad.1997.1194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437940v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique des intérêts et patrimonialisation des politiques publiques en Europe du Sud : le cas des télécommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, L'Europe du Sud est-elle en retard ?, 5, pp.99-116. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pole.1996.950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Professionalisation of Urban Cultural Policies in France: The Case of Festivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning C: Government and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 14 (4), pp.515-529. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1068/c140515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique industrielle en Émilie-Romagne : un modèle en quête de son avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad-Saïd Darviche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, L'Europe du Sud est-elle en retard ?, 5, pp.117-131. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pole.1996.951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration européenne et échanges politiques territorialisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, L'Europe au sud, 3, pp.38-54. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pole.1995.909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir du SAC ? Analyse organisationnelle et politiques publiques : &amp;quot;Le pouvoir et la règle. Dynamique del'action organisée&amp;quot; : Erhard Friedberg.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Le Midi du politique, 2, pp.195-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régions et télécommunication en Europe du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 8 (2), pp.426 - 445. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/netco.1994.1236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 3, pp.3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue des revues Italiennes : Il Mulino n°4, 1993; n°3, 1994,Polis, VII/2, août 1993; VIII/1, avril 1994,Rivista italiana de scienza politica, XXIV/3, décembre 1994.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Briquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, pp.212-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de politiques ou échange clientéliste : des métaphores à l'évaluation des relations État-société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurgen Grote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, pp.55-71. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pole.1995.910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville saisie par les télécommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un programme de recherche : politiques de communication et territoires en Europe du sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 13-14, pp.153-162. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/quad.1991.1941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 991. Territoire et commun, n°13-14, Printemps 1991, pp.7-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las politicas locales de video-comunicacion en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du CERC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The politics of territorial networks policies: the example of videocommunication networks in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Crews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 6 (1), pp.13-20. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/flux.1990.1170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modernisation politique locale en ses réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du LERASS : Recherches en sciences de la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une communication en instance de regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Réformes del'audiovisuel, 10, pp.61-70. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/quad⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crépuscule d’une théorie jurisprudentielle. L’écran législatif et les droits communautaire et constitutionnel : d’un revirement l’autre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Municipales : déclin des bastions, essor des fiefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bulletin de l'Institut de la Décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 90, pp.6-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux réseaux de communication et territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Papiers : revue du Groupe de recherches socio-économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau, régulation, territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, La (Dé)régulation de lacommunication, 7 (1), pp.55-59. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/quad.1989.1903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audiovisuel : la régulation sans l'Etat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, La (Dé)régulation de la communication, 7 (1), pp.91-100. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/quad.1989.1908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un droit régulatoire de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'IDATE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réglementer le pluralisme dans l’audio-visuel ? Les exemples français et américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science administrative de la Méditerranée occidentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cable en R.F.A.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dossiers de l'audiovisuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key Dialog : South and peripheries in collaborative artistic strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards Stronger Peripheries: New Coalitions and Policies of Solidarity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty of Dramatic Arts, May 2024, Belgrade, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets culturels à l’épreuve des territoires (et réciproquement)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Université de Bordeaux-Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux-Montaigne, Nov 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festivals, territoire et société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème école d’été de la Chaire TMAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TMAP, Jun 2024, Quimper, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festivals in transition(s): instrumental growth, widening dilemmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’ENCATC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENCATC, Sep 2024, Lecce, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La desigualdad como triple motor de la política cultural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario del proyecto DEPART</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Oberta de Catalunya, Jul 2024, Barcelone, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections on the theme of equality in cultural policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario del proyecto DEPART</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Oberta de Catalunya, Jul 2024, Barcelone, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La festivalisation de la culture en général et du cinéma en particulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les festivals de film</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nice; MSH Sud-est, Oct 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation. Enjeu culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musée collaboratif, musée inclusif ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NarboVia, Apr 2024, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Occitanie : une nouvelle région plus qu’un palimpseste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIème congrès de la Fédération historique de la région Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération historique de la région Occitanie, Jun 2023, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04982823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine et création face au défi économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Européennes Patrimoines et création face aux transitions contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Centres Culturels de Rencontre, Nov 2023, Saline Royale d’Arc-et-Senans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur les publics de la culture. Enjeux, Méthodes, Résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Faculté de Musique de l’Université de Montréal et du Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de Musique de l’Université de Montréal et du Monde, Oct 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes des musiques du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Faculté de Musique de l’Université de Montréal et du Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de Musique de l’Université de Montréal et du Monde, Oct 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the coherence, the governance, the relevance, and the impacts of cultural policies and institutions in terms of value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tensions in Societal Values of Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Goldsmiths University, Jan 2023, Londre, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets culturels de territoire. Une perspective politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Ville de Clermont-Ferrand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Clermont-Ferrand, Mar 2023, Clermond-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets culturels à l’épreuve des territoires (et récproquement)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l’INRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRS, Oct 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Culture, levier métropolitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La métropole au risque de son attractivité. dynamiques territoriales en région montpelliéraine. contraintes et opportunités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, POPSU, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bread and roses – being the center ? Peripheries and cultural policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Having a voice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARTEMREDE, Nov 2022, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hello Europe!? Cultural policy and youth – where are the young people in the policy debate?!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Youth Deal on Cultural Participation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Be SpectACTive, Mar 2022, Novi Sad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France and the Territories of the Extreme Right</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">German American Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, German American Institute, Mar 2022, Cambridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autre qui monte en nous. Variations territoriales autour des enjeux d’aménagement et de culture en contexte métropolitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Face à la métropole : Figures de l'altérité métropolitaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, POPSU Toulouse; POPSU Montpellier, Mar 2022, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques publiques à l’épreuve de la pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Pôle des Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle des Sciences Sociales, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fusion des régions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poli(cri)tique / Les régions françaises : des espaces politiques autonomes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFSP, Jun 2021, En Distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cities in Cultural transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Societal Impacts of Culture: A transitional Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MESOC, Mar 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural policies and participation : an assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stronger Peripheries : Cultural Mediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARTEMREDE, Jun 2021, Torres Vedras, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les festivals : territoires et société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etats Généraux des Festivals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Printemps de Bourges, Jun 2021, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence live sur la Culture à l’heure de la crise sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Collaborative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ODIA – Normandie, May 2020, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réforme territoriale et politiques culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de L’Inspection Générale du Ministère de la Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Culture, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les festivals à l’heure de la crise sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence All Access Live, Weezevent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la coopération culturelle à la culture de coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national du LUCAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARTCENA, Dec 2020, Le Puy-en-Velay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Les territoires des politiques culturelles à l’heure numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clusters, Scenes, Places… The New Territories of Urban Creativity – Clusters, Scènes, Places : les nouveaux territoires de la créativité urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Science Po, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction and presentation of the International Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural policies in Europe : a Participatory Turn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPEL, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles politiques publiques pour l'art dans l'espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée internationnales villes créatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KREANTA, Oct 2019, Tournefeuille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits culturels à l’épreuve des politiques territoriales de la Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture, Sport, Loisirs. L’art de l’inclusion !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Singer-Polignac, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">la participation citoyenne dans la politique culturelle des métropoles regards croisés à partir d’expérimentations européennes [La participation, nouveau paradigme des politiques culturelles ?]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Forum des métropoles Culturelles Européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse Métropole; France Urbaine; FNCC : Fédération nationale des collectivités territoriales; ADACGVAF association des directeurs(trices) de la culture des grandes villes et agglomérations de France; Eurocities,; association des DRAC de France; DACDOC., Nov 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du sweet power à la différentiation positive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les SCoT au cœur du territoire : quel rôle, quelle identité, quel avenir ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération des SCoT, Jun 2016, Nevers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financements publics, privés et ressources des membres d'accord majeur 2014 à 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Scène musicale à l'épreuve du changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Accord Majeur ( Plateforme de coordination; Musique de patrimoine &amp; de création, Jul 2016, Aix-en-Provence, France. 20p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les publics des festivals de musiques classiques à l’aube du renouveau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La musique classique et ses publics à l’ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1 Panthéon Sorbonne; Université de Limoges; Région Ile-de-France, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutions, markets, or culture? Analyzing French and US urban governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Smyrl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Annual Meeting of the American Political Science Association: "Diversities reconsidered: politics, and political science, in the 21st century"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Political Science Association (APSA). Washington, USA., Sep 2015, San Francisco, United States. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux financements d'intérêt général pour la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Mécénat culturel et financement participatif : des vecteurs de développement pour la culture, l’entreprise et le territoire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEC Limousin/ Conseil Régional du Limousin, Jun 2015, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques publiques de la culture au prisme de la nouvelle organisation territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DES TERRITOIRES AU DIAPASON : Vers un nouveau pacte musical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Accord Majeur, Jul 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une politique des émotions - Le bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Negrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès international de l'Association Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFSP, Jun 2015, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public and democracy, a socio-political approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Be SpectACTive! International conference : European experiences about active involvement of the audience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, kilowatt festival; Be SpectActive Eu, Jul 2015, Sansepolcro, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels partenaires pour le développement des festivals ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennales internationales du spectacle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Culture et de la communication; Métropole de Nantes; Conseil général de Loire-Atlantique; Région Pays de la Loire, Jan 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Catalogne contre l’État ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’État post-Colbertiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Hautes études de développement et d'aménagement des territoires en Europe (IHEDATE), May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festivals de musiques : un monde en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennales internationales du spectacle, Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Culture et de la communication; Métropole de Nantes; Conseil général de Loire-Atlantique; Région Pays de la Loire, Jan 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festivals de musique en Europe et au Québec : diversité et fragilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festivals de musique en Europe et au Québec : diversité et fragilité, conférence Publique Midi-REMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rassemblement des Evénements Majeurs Internationaux (REMI), Feb 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tournant instrumental des politiques culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Québécoise de Science Politique Université d'Ottawa, 23-25 mai 2012 Atelier : Le " changement " comme objet d'analyse : retour sur les transformations contemporaines des politiques culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00810761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petites villes modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée profesionnelle sur les financements publics de la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Rize- Villeurbanne, Nov 2012, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">des hommes et des lieux. politique locale et croyances politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès international de l'Association Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">politiques régionales, dynamiques métropolitaines et performance institutionnelle: et si Clastres et Putnam avaient raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Associées ou rivales? Les métropoles, les régions et les nouvelles dynamiques territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Etat culturel local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Association Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00810534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ponencia: Los públicos de los festivales ¿paradigma de un cambio de comportamiento en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conocer los públicos de la cultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat de Barcelona, Sep 2010, Barcelone, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une politique culturelle départementale? Blocs de certitude et dilemmes stratégiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises de la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Général de Corrèze, Mar 2009, Corrèze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50 ans de Ministère de la Culture, et ailleurs, et après ? Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture 1959-2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Culture Communication-CNRS-Théâtre La Vignette Université Paul-Valéry- Réseau en Scène Languedoc-Roussillon, Oct 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture dans l’intercommunalité : évolutions ; quelques conclusions sur l’exemple des bibliothèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musées de France, acteurs et leviers de développement dans la recomposition des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Culture et de la Communication ; Direction des musées de France, Nov 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'observation culturelle face à la globalisation. Quelles sources d'information pour évaluer quels objectifs de politique culturelle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluís Bonet Agustí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International sur les statistiques culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The grammars of valuation and evaluation in cultural practices of consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tensions in societal values of culture: can value conflicts be managed or mitigated?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire label. Les Centres culturels de rencontre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'Attribut, 227p, 2025, 978-2-494649-11-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Culture in Common</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calvano Giada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnelli Luisella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuliani Elettra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluís Bonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Dupin-Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giada Calvano; Luisella Carnelli; Elettra Zuliani. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de l'Attribut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-916002-95-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fusion des régions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.306, 2021, Libres cours - Politique, 9782706149696</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture et Métropole. Une trajectoire montpelliéraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autremement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.112, 2021, Les cahiers POPSU, 978-2-7467-5979-4. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/autre.negri.2021.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festivals, territoire et société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ministère de la Culture - Département des études, de la prospective, des statistiques et de la documentation; Presses de Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-7246-3800-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques de la fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Arambourou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Paoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lextenso. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lextenso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 34, pp.200, 2021, 978-2-275-02958-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Policies in Europe : a Participatory Turn ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Dupin-Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluís Bonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giada Calvano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisella Carnelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attribut Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-916002-73-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois chocs culturels du Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.4, 2020, Le virus de la recherche, 978-2-7061-4793-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets culturels de territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Grenoble; UGA éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 154 p., 2019, Politiques culturelles, 978-2-7061-4266-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Be SpectACTive! Challenging Participation in Performing Arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluís Bonet Agustí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giada Calvano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisella Carnelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Dupin-Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editoria &amp; specttacolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 425 p., 2018, 978-88-32068-01-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le hip-hop en scènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan - Collection Logiques sociales. Série Sociologie des arts, ISSN 1779-7225</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 265 p;, 2018, 978-2-343-14872-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking the Fourth Wall: proactive Audiences in the Performing Arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique à l'épreuve des émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.158850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01483497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retours à la marge.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fédération interégionale du livre et de la lecture (Fill). , 110p., 2016, Retours à la marge</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulusal Kültürlerin Sonu mu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluís Bonet Agustí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Istanbul Bilgi University. Bilgi University Press, 2015, 9786053993728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulusal Kültürlerin Sonu mu? Çeşitlilik Sınavında Kültür Politikaları</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluís Bonet Agustí</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stanbul Bilgi Üniversitesi Yayınları</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 187 p., 2015, 978-605-399-372-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les musiques du monde et leur(s) public(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mot et le reste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 264 p., 2014, 9782360541348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music Festivals, a Changing World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluís Bonet Agustí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel de Maule, pp.321, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un territoire de rock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Damien Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.144, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le département institution de la république française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diba, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les publics des festivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Jourda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel de Maule, 240p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montpellier, la ville inventée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Volle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bernié-Boissard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parenthèses - Collection La Ville en train de se faire, ISSN 2101-0994</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 978-2-86364-226-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Eurockéennes de Belfort et leur public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El departament: una institució de la República Francesa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">El Centre per a la Innovació Local de la Direcció d’Estudis i Prospectivade l’Àrea de Presidència de la Diputació de Barcelo; Institutde Ciències Polítiques i Socials (ICPS). </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIBA - Col·lecció_EstudisSèrie_Govern Local, 18</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 81 p., 2010, Diputació de Barcelon, 978-84-9803-443-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fine delle culture nazionali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluís Bonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lluís Bonet; Emmanuel Négrier. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando editore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9788860816603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intercommunalité culturelle en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire des politiques culturelles, 277 p., 2008, 978-2-918021-00-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin des cultures nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluís Bonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lluís Bonet; Emmanuel Négrier. La Découverte, 2008, 978-2-7071-5433-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercommunalités : le temps de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les éditions OPC, pp.277, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00385514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux territoires des festivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Jourda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel de Maule, pp.200, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques publiques à l'épreuve de l'action locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 302 p., 2007, 978-2-296-04229-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00196475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique culturelle en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluís Bonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut d'études politiques. Éditions Karthala, 2007, 978-2-84586-918-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une politique privée de la culture en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Yaouanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 337p, 2006, Logiques sociales - études culturelles, 2-296-01427-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une politique culturelle privée en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Yaouanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2-296-01427-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’observation régionale des politiques culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baraize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Question Métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.270, 2005, 978-2-7061-1303-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lecture publique à l'heure intercommunale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Negrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'Aube, Observatoires des Politiques Culturelles, 269 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00290254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invention politique de l'agglomération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baraize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan 6 cOLLECTION Logiques politiques, ISSN 1159-6589, pp.310, 2001, 2-7475-1461-7 et 978-2-7475-1461-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Languedoc Roussillon, les maîtres du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Golias, 95 p., 2001, 2-914475-06-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique culturelle des agglomérations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La documentation française, 2001, Alain faure- Emmanuel Négrier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que gouvernent les Régions d'Europe ? : échanges politiques et mobilisations régionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.335, 1998, Logiques politiques, 2-7384-6356-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques des échanges culturels internationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Alliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association française d'action artistique. Association française d'action artistique, (AFFA), pp.138, 1994, 2-86545-121-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques publiques de télécommunication en Europe du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Méridionale d'Edition-CEPEL, pp.117, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (95)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une transformation silencieuse. Le traitement de la Culture à Perpignan (2020-2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N.Lebourg; D.Giband. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perpignan, politique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition du Trabucaïre, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festivals au bord de la crise de nerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du programme HumanEnvi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muséo éditions, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenges of recalibrating the values of culture in the cultural field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Dupin-Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Rodríguez Morató</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matías Zarlenga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plural Values of Culture in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.229-244, 2025, </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003500551-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Value Underpin Cultural Action? Policies, Institutions, and Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Dupin-Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arturo Rodríguez Morató. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plural Values of Culture in Europ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.122-141, 2025, </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003500551-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Occitanie : une nouvelle region plutôt qu’un palimpseste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 1er Congrès de la Fédération Historique de la Région Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de la Méditerranée, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Challenge of Recalibrating the Values of Culture in the Cultural Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Dupin-Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Rodríguez Morató</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matías I. Zarlenga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arturo Rodríguez Morató. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plural Values of Culture in Europ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bread and Roses – Being the Centre? Peripheries and Cultural Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Having a Voice: Peripheries and Participation at the Heart of Cultural Policies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-48, 2023, 978-989-781-854-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques culturelles : les droits culturels au concret ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droits culturels. Les comprendre, les mettre en œuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l'Attribut, pp.65-72, 2022, Culture et Société, 978-2-916002-79-8. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/attri.colle.2022.01.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demain, les festivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La musique en mouvements - Horizon 2030</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNMlab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-150, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément Arambourou; Emmanuel Négrier; Marion Paoletti; Vincent Simoulin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques de la fusion - Organisations, services, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGDJ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-275-02958-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Simoulin; Marion Paoletti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les organisations publiques en fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Librairie générale de droit et de jurisprudence, 2021, 978-2-275-02958-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale. Fusionner les régions, inventer l’Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Négrier; Vincent Simoulin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fusion des régions. Le laboratoire d’Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-22, 2021, 978-2-7061-4969-6. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pug.negri.2021.02.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une fusion régionale sans effusion : l’Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les organisations publiques en fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, 2021, 978-2-275-02958-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une fusion régionale sans effusion : l’Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lextenso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques de la fusion. Organisations, services, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, Lextenso, pp.147-161, 2021, ‎ 978-2275029580</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion. Une région fusionnée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Négrier; Vincent Simoulin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fusion des régions. Le laboratoire d’Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.249-268, 2021, 978-2-7061-4969-6. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pug.negri.2021.02.0249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 7. La fusion par les politiques : les politiques culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Sibertin-Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Négrier; Vincent Simoulin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fusion des régions. Le laboratoire d'Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.153-176, 2021, 978-2-7061-4969-6. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pug.negri.2021.02.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Félix Dupin-Meynard; Emmanuel Négrier; Lluís Bonet; Giada Calvano; Luisella Carnelli; Elettra Zuliani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Policies in Europe : a Participatory Turn ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Attribut Editions, 2020, 978-2-916002-73-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Félix Dupin-Meynard; Emmanuel Négrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Policies in Europe : a Participatory Turn ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Attribut Editions, 2020, 978-2-916002-73-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controle &amp; Sharing : The Double Bind of Cultural Leadership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluís Bonet Agustí</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lluis Bonet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Leadership</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kunnskapverket, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les musiques du monde et leurs publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flavia Gervasi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards comparés sur les festivals de musiques du monde en France, en Italie et au Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Política y diplomacia cultural en las relaciones Euro-Latinoamericanas y caribeñas: génesis, discurso, praxis y prospectiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluís Bonet Agustí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Martín Zamorano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lluís Bonet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retos de las relaciones culturales entre Unión Europea y América Latina y El Caribe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaderns Gescènic. Colección Cuadernos de Cultura nº 5</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-50, 2019, 978-84-938519-3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participación de los públicos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluís Bonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Macarena Cuenca Amigo; Jaime Cuenca. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El desarrollo de audiencias en España. Reflexiones desde la teoría y desde la práctica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 64, </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universidad de Deusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-54, 2019, Documentos de estudios de ocio, 978-84-1325-039-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boussaguet L, Jacquot S., Ravinet P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SciencesPo Les Presses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5ème édition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02360623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban governance, land use, and housing affordability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Smyrl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard Harris; Ute Lehrer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The suburban land question: a global survey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of Toronto Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.240-257, 2018, The Suburban Land Question, 978-1-4426-4959-0 978-1-4426-2695-9. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/9781442620629-014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût pour la musique classique dans la diversité de ses contextes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dorin, Stéphane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déchiffrer les publics de la musique classique : perspectives comparatives, historiques et sociologiques = Unraveling classical music audiences : historical, sociological and comparative perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des Archives contemporaines, pp.77-91, 2018, 978-2-8130-0200-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy analysis in French local government</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charlotte Halpern; Patrick Hassenteufel; Philippe Zittoun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policy Analysis in France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Policy press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-135, 2017, 9781447324218. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1332/policypress/9781447324218.003.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01667336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Kada; Romain Pasquier; Claire Courtecuisse; Vincent Aubelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berger-Levrault, pp.340-345, 2017, 978-2-7013-1921-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme territoriale et la Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Poirrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Pratiques de la Culture. 2émé édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Documentation Française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.74-78, 2017, 978-2-11-145082-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que font les festivals à la Culture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Poirrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Pratiques de la Culture - 2éme édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Documentation Française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.208-213, 2017, 978-2-11-145082-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The place to be … global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chris Newbold; Jennie Jordan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus on World Festivals : Contemporary case studies and perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goodfellow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-31, 2016, 978-1-910158-55-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergencias europeas en las políticas culturales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joaquim Rius Ulldemolins; Juan Arturo Rubio Arostegui. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treinta Anos de políticas culturales en España. Participación cultural, gobernanza territorial e industrias culturales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idioma - Universitat de València</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.421-440, 2016, 978-84-370-9828-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Place to Be... Global ! The &amp;quot;Glocal&amp;quot; Configuration of World Festivals through the Case of Les Eurockéennes de Belfort, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Newbold, Chris; Jordan, Jennie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus on World Festivals. Contemporary Case Studies and Perspectives,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Goodfellow Publishers, pp.19--32, 2016, 978-1-910158-55-5. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23912/978-1-910158-55-5-3014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voter Front national en milieu rural : une perspective ethnographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dézé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les faux-semblants du Front national : sociologie d’un parti politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.417-434, 2015, 978-2-7246-1810-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois regards sur les politiques publiques vues du local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurie Boussaguet; Sophie Jacquot; Pauline Ravinet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une "French touch" dans l'analyse des politiques publiques?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.319-348, 2015, 978-2-7246-1645-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01116857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">7. Une manifestation musicale au miroir de la ville. Le festival de Radio-France et (de) Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Darré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique et politique : les répertoires de l'identité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-148, 2015, Musique et politique Les répertoires de l'identité, 9782753539204. </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.24573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voter Front National en milieu rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Crépon; Alexandre Dézé; Nonna Mayer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les faux-semblants du Front National : sociologie d'un parti politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.417-434, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissance politique et savoirs pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENSAM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Urbanisme en partage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'ésperou, pp 133-143, 2014, 978-2-912261-73-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festivalisation : Patterns and Limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dragan Klaic; Christopher Maughan; Franco Bianchini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival in Focus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Central European University Press, pp.9, 2014, Essays in tribute to dragan Klaic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festivals et politiques culturelles en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Négrier, Emmanuel and Guérin, Michel and Bonet, Lluis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festivals de musiques, un monde en mutations : une comparaison internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Michel De Maule, pp.199-210, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux Commanditaires. Politique et société.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edité par Didier Debaise, Xavier Douroux, Christian Joschke, Anne Pontégnie, Katrin Solhdju. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire art comme on fait société. les nouveaux commanditaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses du Réel, pp.753-768, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance territoriale des politiques culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simoulin Vincent; Romain Pasquier; Vincent Simoulin; Julien Weisbein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gouvernance territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, pp.145-167, 2013, 978-2-275-04007-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00810630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festivals & Cultural Policies in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Négrier, Emmanuel and Bonet, Lluis and Guérin, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music Festivals, a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Michel de Maule, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La festivalización de la Cultura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lluis Bonet; Hector Schargorodsky. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion de festivales por sus protagonistas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gescénic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-32, 2012, 978-84-938519-1- 0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿ paradigma de un cambio de comportamiento en Los públicos de los festivales Europa ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lluis Bonet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conocer los públicos de la Cultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Barcelona, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échelles d’action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Romain Pasquier; Sébastien Guigner; Alistair Cole. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des politiques territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Science-Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-200, 2011, 978-2-7246-1214-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Une culture de la coopération politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jihad Michel Hoballah; Jean-Claude Pompougnac; Didier Salzgeber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPCC : Création et Fonctionnement. Vademecum pour mieux comprendre les EPCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-18, 2011, 978-2-8186-0137-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle espagnol de politique culturelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluís Bonet Agustí</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Poirrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une histoire des politiques culturelles dans le monde, 1945-2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité d'histoire du Ministère de la culture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troisième partie - Perspectives transversales. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Barone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les politiques régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La découverte, pp.183-186, 2011, 978-2-7071-7063-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumbersome inheritance or Democratic Lever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hubert Heinelt; Xavier Bertrana. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second Tier of Local Government in Europe : Provinces, Counties, Départements and Landkreise in comparison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge ; Routledge advances in European politics ; 80</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-83, 2011, 978-0-415-60257-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question régionale en culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Baronne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les politiques régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.135-159, 2011, 978-2-7071-7063-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique culturelle vue d'Espagne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diane Saint-Pierre; Claudine Audet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tendances et défis des politiques culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université Laval, pp.157-177, 2011, 978-2763790152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La différenciation positive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Néméry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle nouvelle réforme pour les collectivités territoriales françaises? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.315-325, 2010, Grale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les publics des festivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Phillipe Poirrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et pratiques de la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.202-207, 2010, 978-2-11-145082-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enjeu des intercommunalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Poirrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et pratiques de la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La documentation française, pp.74-79, 2010, 978-2-11-008145-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Policies for the Performing Arts in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Smithuijsen; I. van Hamersveld. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">State on Stage : The impact of public policies on the performing arts in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boekmanstudies, VSCD, PEARLE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-89, 2009, 978-90-6650-091-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique et territoire : fin de règne et regain critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Vanier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires, territorialité, territorialisation : controverses et perspectives : actes des entretiens de la Cité des territoires, Grenoble, 7 et 8 juin 2007, "Territoires, territorialité, territorialisation.. et après ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-129, 2009, 978-2-7535-0764-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des régimes urbains partiels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Camau; Gilles Massardier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démocraties et autoritarismes. Fragmentation et hybridation des régimes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khartala, coll. Science politique comparative</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-61, 2009, 978-2-8111-0171-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance. Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Bourdin; Robert Prost. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets et stratégies urbaines : regards comparatifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parenthèses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.178-188, 2009, 978-2-86364-220-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La montée en puissance des territoires : facteur de recomposition ou de décomposition des politiques culturelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Saez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et société : un lien à recomposer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saison une - Collections - 65, Éditions de l'Attribut, pp.91-108, 2008, 978-2-916002-08-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du local sans idée aux idées territoriales en action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Giraud; Philippe Warin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques Publiques et Démocratie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-177, 2008, 9782707156549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage, territoire de l'art ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les paysages, projets d'artistes dans trois Parcs Naturels Régionaux en Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Huguet Jean-Pierre, p.139-159, 2008, 978-2355750359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les changements d’échelle territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Faure; Jean-Philippe Leresche; Pierre Muller; Stéphane Nahrath. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’action publique à l’épreuve des changements d’échelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harlattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-44, 2007, 978-2-296-03773-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The end of French mayors ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Borraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Garrard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heads of the Local State : Mayors, Provosts and Burgomasters since 1800</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.79-114, 2007, 9780815389422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparar las políticas culturales en Francia y España</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Josep A. Rodríguez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociología para el futuro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Icaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.269-300, 2006, 978-84-7426-874-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique, culture et diversité dans la France urbaine contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Jouve; Alain-Gustave Gagnon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métropoles au défi de la diversité culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Grenoble, coll. Syposium, pp.137-157, 2006, 2-7061-1325-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new French dice : Metropolitan institution building and democratic issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hubert Heinelt; Daniel Kübler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metropolitan Governance in the 21st Century : Capacity, Democracy and the Dynamics of Place</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29-46, Routledge, 2005, 0-415-33778-X (rel.). - 0-415-49895-3 (br). - 978-0-415-33778-6 (rel.). - 978-0-415-49895-1 (br.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El liderazgo como instrumento de estructuración territorial en las grandes ciudades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Natera; Francisco J. Vanaclocha. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Los liderazgos en el mercado político y la gestión publica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boletin Oficial del Estado y Universidad Carlos III de Madrid - (Colección: Monografías nº 52)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.155-177, 2005, 84-340-1594-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des régimes métropolitains ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Collin; Laurence Bherer; Jacques Pallard; Éric Kerrouche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeux d'échelle et transformation de l'Etat : le gouvernement des territoires au Québec et en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Université de Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.517-522, 2005, 2-7061-1325-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations de l'intercommunalité en débats. Résultats de l'enquête par questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Negrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faure, Alain;Négrier, Emmanuel;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lecture publique à l'heure intercommunaule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Aube, Observatoires des Politiques Culturelles, pp.237-260, 2004, Monde en cours ; Bibliothèque des territoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lecture publique à l'heure intercommunale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Negrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faure, Alain;Négrier, Emmanuel;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lecture publique à l'heure intercommunaule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Aube, Observatoires des Politiques Culturelles, pp.15-50, 2004, Monde en cours ; Bibliothèque des territoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuales cuestiones de debate y desarrollo de la política cultural en España</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jaime Otero; Real Instituto Elcano de Estudios Internacionales y Estratégicos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La política cultural en España</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundacion Elcano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.16-19, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agglomération change t-elle la politique ? Une application aux politiques culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémy LESAOUT; François MADORÉ. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les effets de l'intercommunalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.129-143, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">8. Un chemin vers le leadership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baraize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andy Smith; Claude Sorbets. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le leadership politique : les cadres d'analyse en débat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.185-203, 2003, 2-86847-861-1. </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.24860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Languedoc-Roussillon : permanences politiques et paradoxes démographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge Cordellier; Sarah Netter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'état des régions françaises : un panorama unique et complet 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.143-151, 2002, 2-7071-3770-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une culture hors-les-murs. Les relations culturelles internationales des collectivités territoriales françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Roche; Ecole Française de Rome. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Culture dans les relations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 114 (1), pp.263-282, 2002, Mélanges de l'École française de Rome., </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/mefr.2002.9852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festival et société musicale locale : le cas de Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ammar-Khodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Phillipe Poirrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les collectivités locales et la culture. Les formes de l’institutionnalisation XIXème-XXème siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité d'histoire du ministère de la Culture : Fondation des sciences de l'homme : diff. la Documentation française,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.339-360, 2002, 2-11-005086-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrazione Europea e Scambi Politici al Livello Territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sofia Mannozzi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regioni e Modernizzazione Politica nell’Europa del Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Giuffrè, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 7. Béziers. Naissance d'un fief ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Escaffit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Dolez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vote des villes. Les élections municipales des 11 et 18 mars 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, « Chroniques électorales », pp.125-138, 2002, 2-7246-0878-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 13. Montpellier. « Victoire à domicile… »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baraize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Dolez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vote des villes : Les élections municipales de mars 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, « Chroniques électorales », pp.229-245, 2002, 2-7246-0878-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés d’agglomération et développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Némery. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle administration territoriale pour le XXIème siècle en France dans l’Union Européenne ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, coll. Administration, Aménagement du Territoire,, pp.105-120, 2001, 2-7475-0749-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Région</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nelly Haudegand; Pierre Lefebure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des Questions Politiques : 60 enjeux de la France contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, les Éd. de l'Atelier - les Éd. Ouvrières, pp.193-197, 2000, 2-7082-3509-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échange politique territorialisé et intégration européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard Balme; Alain Faure; Albert Mabileau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles politiques locales. Dynamiques de l’action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.111-134, 1999, 2-7246-0769-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das Europa der Regionen auf dem Prüfstand : Konvergenzen und Gegensätze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Beate Kohler-Koch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaktive Politik in Europa : Regionen im Netzwerk der Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leske und Budrich, pp.32-61, 1998, 3-8100-1831-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires économiques et échange politique. Le cas du Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Reis Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Négrier; Bernard Jouve. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que gouvernent les Régions d'Europe. Échange politique et mobilisations régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan, Logiques Politiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-180, 1998, 2-7384-6356-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echanges politiques territorialisés et action publique européenne : le cas du Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Négrier; Bernard Jouve. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que gouvernent les Régions d'Europe. Échange politique et mobilisations régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan, Logiques Politiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-103, 1998, 2-7384-6356-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que gouvernent les Régions d'Europe. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Négrier; Bernard Jouve. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que gouvernent les Régions d'Europe ? : Échange politique et mobilisations régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan, Logiques Politiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-31, 1998, 2-7384-6356-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsidiarité et échange politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Faure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires et subsidiarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan - Logiques Politiques, pp.253-272, 1997, 2-7384-6105-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiculturalisme, interculturalisme et échanges culturels internationaux : les collectivités territoriales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Saez; Jacques Perret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institutions et vie culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française [CNFPT], pp.119-124, 1996, 2-11-003493-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des contrats sans rupture. L'émergence de la contractualisation dans les politiques publiques de télécommunication en Europe du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lauraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Gaudin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La négociation des politiques contractuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmttan; CEPEL, pp.169-218, 1996, 2-7384-4285-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles technologies de l'information et de la communication et stratégies de développement régional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Musso; Alain Rallet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies d'information et de communication et aménagement du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation institutionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Musso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datar/Editions de l'Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Communiquer demain: les nouvelles technologies de l'information et de la communication, 2-87678-152-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le câble : une politique décentralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Truchet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et politique des réseaux câblés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAL-CNRS, PUF, pp.87-102, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montpellier : international competition and community access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franco Bianchini; Michael Parkinson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural policies and urban regeneration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manchester University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, In press, 0-7190-4576-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux de vidéocommunication à Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Rangeon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUF-CURAPP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication dans l'espace régional et local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mabileau, A. et Tudesq, A.-J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication dans l'espace régional et local</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, CERVL, 1992, La communication dans l'espace régional et local : actes du colloque, Talence, 23-24 mars 1990.. / [organisé par le] Centre d'étude et de recherche sur la vie locale ; Centre d'étude des médias, 2-909438-02-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Rassemblement municipal, vraiment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les festivals littéraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écoutez-voir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le RN, de l’enracinement à l’établissement : l’exemple languedocien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vote métropolitain et ses fractures : l’exemple de Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Volle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Coursière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Pen : la campagne de tous les paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Audemard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fusion des régions, nouveau flacon, même cru ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture est-elle devenue intercommunale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festivals : après le séisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture face à la crise sanitaire : chocs, pertes et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Rassemblement National isolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots magiques du débat public. Dictionnaire sarcastique à l'usage du citoyen local planétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00113310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Culture et Ville” en Grand Sud-Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ministère de la Culture et la Politique culturelle en France : Exception culturelle ou exception institutionnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performing Arts and Governments in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du local sans idée aux idées territoriales en action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coopération culturelle politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer les publics des festivals. Approche stratégique et renouvellement sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle espagnol de politique culturelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluís Bonet Agustí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intercommunalité : nouvelle frontière des politiques culturelles municipales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une culture solidaire, donc communautaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparar las Políticas culturales en Francia y España</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fusion des communes en Grèce.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de l'intercommunalité et des projets en cours en Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baraize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Escafit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les publics de la Filature (et du théâtre de la Sinne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEPEL. 2025, 85p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les festivals à l’épreuve de la transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture. 2024, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer les Centres culturels de rencontre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association des Centres culturels de rencontre. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festivals et ruralités. Focus pour France Festivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France Festivals. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création de festivals. Motivations, Sociologies, Mutations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">9 enseignements sur les publics des Eurockéennes de Belfort 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eurokéennes de Belfort. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture à l’épreuve des festivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the European historical and political experience in acknowledging and promoting the values of culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Dupin-Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eszter György</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gábor Oláh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CEPEL; ELTE. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’action culturelle du Parc Naturel Régional de la Narbonnaise en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parc Naturel Régional de la Narbonnaise en Méditerranée. 2020, 57p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine et légitimation de l’art contemporain : du grand sud méditerranéen à Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ammar-Khodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Délégation aux Arts Plastiques, Ministère de la Culture. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nouvelle scène hip-hop. IADU : le défi de l'émergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation de France; La Villette. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts visuels et politiques publiques en France premiers jalons pour un état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CIPAC. 2016, 33p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Chroniques retrouvées du Midi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Languedoc-Roussillon Livre et Lecture. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régionalisation en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ARE (Assemblée des régions d’Europe). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture au tournant métroplitain. Ce que l'intercommunalité fait de la culture en petite couronne francilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PACTE - Université Grenoble Alpes; CEPEL - Université de Montpellier. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00961266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies de publics des opérateurs culturels du Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RAPPORT d'ETAPE n°2, OPPIC Observatoire des Publics, des Professionnels et des Institutions de la Culture: Association pour la valorisation de la recherche en sociologie des arts et de la culture. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les musiques du monde et leurs publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Pôle Industries Culturelles &amp; Patrimoines - Arles. 2014, 240 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croyances politiques et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Pacte - Université Grenoble Alpes; CEPEL - Université de Montpellier. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00908424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le public des rencontres musicales de Vézelay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festivals, médiathèques et publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Dupin-Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Conseil général Territoire de Belfort; Réseu en scène Languedoc- Roussillon : 'association régionale de coordinatin et de difusion des arts du spectacle. 2012, 123 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les publics du spectacle vivant en Lozère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OPPIC Observatoire des Publics, des Professionnels et des Institutions de la Culture. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le spectacle vivant en Midi-Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OPPIC Observatoire des Publics, des Professionnels et des Institutions de la Culture. Association pour la valorisation de la recherche en sociologie des arts et de la culture ; DRAC Midi-Pyrénées. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les publics de la musique lyrique et de la musique symphonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Jourda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OPPIC Observatoire des Publics, des Professionnels et des Institutions de la Culture. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Eurockéennes de Belfort et leur public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Conseil Général du Territoire de Belfort. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Culture pour Chacun en Languedoc- Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OPPIC Observatoire des Publics, des Professionnels et des Institutions de la Culture- Association pour la recherche en sciences sociales. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une communauté de cultures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] la Communauté d’Agglomération du Bassin de Thau. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les publics des festivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] France Festivals; Réseau en Scène Languedoc-Roussillon. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les festivals en évolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] France Festivals. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des publics aux retombées économiques des festivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Réseau en Scène Languedoc-Roussillon. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création et la diffusion du spectacle vivant en Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joêl Inguimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Observatoire des territoires - Economies - Sociétés - Politiques - Cultures. Montpellier; Comité Consultatif Régional des Professions du Spectacle Languedoc-Roussillon. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets d’artistes et médiation territoriale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation de France. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les financements publics de la culture en Languedoc-Roussillon - 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baraize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joêl Inguimbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OPPES. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture publique et intercommunalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ADBDP (Association des Directeurs de Bibliothèques Départementales de Prêt); ADBGV (Association des Directeurs de Bibliothèques de Grandes Villes). 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La décentralisation culturelle en actes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRAC (Direction Régionale des Affaires Culturelles L.R.). 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changer d’échelle territoriale. Une analyse politique comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] université de montpellier. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">22 rues de Valois ? La politique culturelle face à l’enjeu d’une nouvelle décentralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre d’Etudes et de Prévision, Ministère de l’Intérieur. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les financements publics de la culture en Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baraize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joêl Inguimbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OPPES. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic culturel de l’Agglomération de Têt Méditerranée : Analyse qualitative, quantitative, comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baraize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cervello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] FNADT; CDA Têt Méditerranée. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprivoiser la mondialisation : Un état de la coopération décentralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Alliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baraize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère des Affaires étrangères. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle aire d’action culturelle : Culture et ville en Grand Sud-Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MIIAT (Mission Interministérielle Interrégionale d’Aménagement du Territoire). 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en oeuvre de la compétence culturelle dans les agglomérations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DEXIA; DATAR; l'Observatoire des Politiques Culturelles. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine en Région. Le cas du Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Valarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad-Saïd Darviche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Genieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] FNADT (Fonds National d'Aménagement et de Développement du Territoire). 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’esperienza francese : le politiche integrate territoriali di Aménagement du Territoire ed il processo di decentramento istituzionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baraize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[reportType_6] CNEL (Consiglio Nazionale dell’Economia e del Lavoro). 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Grand Sud-Est et la Culture » Réflexions sur une action publique inter-régionale de l’Etat en matière culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perret Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Observatoire des politiques culturelles; Mission Interministérielle d’Aménagement du Territoire. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions de mise en oeuvre de la loi du 12 juillet 1999 portant facilitation et renforcement de la coopération intercommunale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baraize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Escaffit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] GRALE; CEPEL - Université de Montpellier. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Europe en Région. Evaluation de la mise en oeuvre de la politique régionale européenne en Languedoc-Roussillon (1989-1997)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEPEL - Université de Montpellier. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Thematic Assessment of the Partnership Principle in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Massard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Réno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CEPEL - Université de Montpellier. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livres et écrits dans l'Europe des Régions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baraize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre Régional des Lettres Languedoc-Roussillon. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures urbaines, un point de vue de science politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Plan urbain. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aménagement territorial des technologies de l'information et de la communication. Stratégies et prospectives d'acteurs - dynamique locales, régionales et communautaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Délégation à l'aménagement du territoire et à l'action régionale; CEPEL - Université de Montpellier. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de villes et nouveaux services de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lauraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Plan urbain. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité européenne et territoire. Le cas des télécommunications en Europe du sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques publiques de télécommunication en Europe du Sud (service public et dynamiques territoriales des intérêts)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lauraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS / Centre comparatif d'études des politiques publiques et des espaces locaux; Université de Montpellier 1, Centre comparatif d'études des politiques publiques et des espaces locaux; Commissariat Général du Plan. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles stratégies pour les télécommunications en Europe du Sud ? Initiatives régionales, opérateurs et politiques communautaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lauraire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de montpellier; Universitat politecnica de catalunya. 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId738"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuel Négrier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emmanuel-negrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1945-2376</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">03350248X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur de recherche au CNRS, 2ème classe, depuis le 1er octobre 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- membre du Conseil scientifique du CEPEL (Centre d'Étude Politique de l’Europe Latine, UMR CNRS),</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- directeur de la rédaction de « Pôle Sud », Revue de Science Politique,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- membre du comité de rédaction de la revue « Métropoles »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- membre du Conseil Scientifique de la collection « Science Politique comparée », Khartala Editeur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- membre du Conseil Scientifique du GRALE (Groupe de Recherche sur l'Administration Locale en Europe)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- membre de la Commission Scientifique de l’INRS (Canada) 2015-2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- expert pour le FNRS (Belgique) 2018 -</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- évaluateur pour les revues : International Journal of Urban and Regional Research ; International Journal of Cultural Policy ; Journal of Urban Affairs, Foreign Policy Analysis, Revista Española de Ciencias Políticas, Revue Internationale de Politique Comparée, Revue Canadienne de Science Politique, Revue Internationale d’Urbanisme, Gouvernement et Action Publique, Cultural trends, Culture et Musées, Norois, Publius </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Federalism, City, Culture & Society ; EUE-Environnement Urbain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements de science politique:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Master 2 Pro « Sociologie de l’art » Université Paul Valéry (2005 et s)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Master 2 Recherche « Politique et Territoire » Université Montpellier (2016 et s.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Master 2 Management Culturel, Université de Toulouse</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (183)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire territoire par la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études héraultaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festivalization and its territories: Spaces, audiences, governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Millery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts &amp; Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36922/AC025230052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élections législatives des 30 juin et 7 juillet 2024 en Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61 (2), pp.113-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Montpellier : l’art au pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UBU - Scènes d'Europe / European stages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n°76/77, pp.6-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des villes dans la festivalisation de la culture (géographie, sociologie, gouvernance)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Millery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue Urbanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Urbanités événementielles, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 60 (1), pp.5-6. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psud.060.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour la culture dans le programme du RN ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tripartisme imparfait et établissement régional du Rassemblement National. Leçons d’Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Les élections françaises de 2022 dans les Suds, n° 58 (1), pp.31-56. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psud.058.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural policies and urban transitions green politics, democracy in the time of the pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">City, Territory and Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40410-022-00183-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies des groupes industriels en question – Main basse sur les festivals en Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Barreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NECTART </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (2), pp.100-115. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nect.015.0100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la politique avec la culture : en faire ou pas ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 59 (1), pp.24-27. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lobs.059.0024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques publiques à l’épreuve de la pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 56 (1), pp.21-30. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psud.056.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consécration des territoires ? Les élections départementales et régionales de juin 2021 en Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Audemard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pôle sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les politiques alimentaires par temps de crise(s), 55 (2), pp.135-152. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psud.055.0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le phénix et l’arlésienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NECTART </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.82-90. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nect.012.0082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse électorale à l’épreuve de la décomposition politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (1), pp.13-30. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psud.054.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’indépendance artistique n’existe pas, je l’ai rencontrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NECTART </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (2), pp.44-50. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nect.011.0044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour la culture dans les élections municipales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merging regions in contemporary France: a policy perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planning Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (11), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09654313.2020.1791054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’action publique en culture : fin de service ou nouvelle frontière ? Une comparaison France-Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pyramides : Revue du Centre d'études et de recherches en administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique culturelle à l'épreuve de l'agence. Essai de combinaison d'approche Principal/Agent et Stakeholder (PA&amp;S)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluís Bonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pyramides : Revue du Centre d'études et de recherches en administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30bis, pp.287-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusions globales, effusions locales. Festivals et mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Essentiels d'Hermès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 86 (1), pp.51-58. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.086.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture politique en région. L’Occitanie en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Occitanie : l’invention d’une région, n° 50 (1), pp.49-66. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psud.050.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">25 ans de Pôle Sud : parcours et espaces d'une revue de science politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Alliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Occitanie : l’invention d’une région, 1 (50), pp.5-14. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psud.050.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fête en festival : fête en soi ou fête pour soi ? Le cas des Eurockéennes de Belfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Éclats de fête, 38, pp.31-48. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/socio-anthropologie.3597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NECTART </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N°9 (2), pp.12-20. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nect.009.0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encourager l’action des citoyens consommateurs. Entretien avec Edgar Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fourreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NECTART </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.13-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation culturelle est-elle une innovation sociale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluís Bonet Agustí</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NECTART </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (1), pp.96-106. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nect.008.0096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métropoles et la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54, pp.43-47. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lobs.054.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversification contre la diversité ? La culture à l’heure des concentrations diagonales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°35 (2), pp.91-117. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/maorg.035.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux régions politiques en une ? Les élections 2017 en Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Volle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Coursière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Politiques environnementales et New Public Management, n° 48 (1), pp.113-135. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psud.048.0113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture est-elle soluble dans la concentration économique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NECTART </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (1), pp.34-43. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nect.006.0034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusionner des politiques régionales. La recomposition des régions françaises au prisme de l’Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° 98 (1), pp.91-110. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs.098.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il un modèle barcelonais ? Retour sur quarante années de politiques urbaines à Barcelone (1976-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariona Tomàs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/metropoles.5613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The participatory turn in cultural policy: Paradigms, models, contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluís Bonet Agustí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66, pp.64-73. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.poetic.2018.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le festival, ses publics et l’économie de la création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, N° 50 (2), pp.41-44. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lobs.050.0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les régions, laboratoires de nouvelles politiques culturelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NECTART </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, N°5 (2), pp.66. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nect.005.0066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réforme territoriale et culture . Le pire n'est pas sûr.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NECTART </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (1), pp.78-85. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nect.001.0078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau scrutin intercommunal : l'amorce tranquille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Une invitée discrète : l’intercommunalité dans les élections municipales de 2014,, 18, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/metropoles.5300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444218v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux territoires et héritages politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Volle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Coursière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n° 44 (1), pp.111-132. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psud.044.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Huc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (2), pp.164-170. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psud.045.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sweet Power et la différenciation positive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 11èmes Rencontres nationales des SCoT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Les SCoT au coeur des territoires. Quel rôle ? Quelles identité ? Quel avenir : Les actes, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ressource foncière comme ressource politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Smyrl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42 (1), pp.43-62. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psud.042.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous le foncier, la politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Smyrl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n° 42 (1), pp.5. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psud.042.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique, fête et copains Sociologie du jeune public des festivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d'espaces [1985-2012]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 317, pp.74-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme de l'État culturel local Reconcentration instrumentale ou &amp;quot; contrôle orienté &amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90, pp.79-91. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sds.542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00960047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une vague bleue en Midi Rouge.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, n° 41 (2), pp.203. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psud.041.0203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tournant instrumental des politiques culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (2), pp.83-100. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psud.041.0083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01738303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques culturelles : le niveau monte-t-il ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43, pp.29-34. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lobs.043.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saez (Guy), Saez (Jean-Pierre), dir. – Les nouveaux enjeux des politiques culturelles. Dynamiques européennes. – Paris, La Découverte/PACTE, 2012 (Recherches. Territoires du politique). 400 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 63 (6), pp.1222-1223. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.636.1212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métropole/région: une gouvernance sédimentée et incarnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 96, pp.56-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00813092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La solidarité métropolitaine à l’épreuve des politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariona Tomàs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (2), pp.269-292. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1023182ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pen et le peuple. Géopolitiques du vote FN en Languedoc- Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Société civile et démocratie en Europe du Sud, 2 (37), 200p. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psud.037.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloge du serpent à la crème : le bon niveau de gouvernement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1982-2012 : Décentralisation : Stop ? Encore? Pour quoi faire?, I (92), 81p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 62 (3), pp.529-528. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.623.0476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer les publics des festivals. Approche stratégique et renouvellement sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, http://tristan.u-bourgogne.fr/CGC/publications/Festivals_societes/A_Djakouane_E_Negrier.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01395400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métropolisation et réforme territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, La réforme des collectivités territoriales, 1 (141), pp.73-86. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfap.141.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les seniors au festival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Jourda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (138), pp.195 - 216. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs.138.0195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et mise en perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Territoire en Midi-Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Les actes des Ateliers n° 3 « Accompagnements culturels et développement des territoires ruraux et de montagne : de l’impact à l’empreinte », 3, pp.74-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réforme politico-institutionnelle : quelle nouvelle gouvernance territoriale pour la culture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Deuxièmes assises nationales des directeurs des affaires culturelles des collectivités territoriales (4 - hors série), pp.24-29. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lobs.hs4.0024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tension estandarizacion-diferenciacion en las politicas culturales. El caso de Espana y Francia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluís Bonet Agustí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion Y Analisis de Politicas Publicas </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Gestion Y Analisis de Politicas Publicas Nueva época, 6, pp.53-75. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24965/gapp.v0i6.9946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerre des roses en Languedoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-­thérèse Jourda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Ratinaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34, pp.128. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psud.034.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The end(s) of national cultures? Cultural policy in the face of diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluís Bonet Agustí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cultural Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (5), pp.574-589. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10286632.2010.550681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorialiser les politiques culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 84, pp.52-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural policy in Spain: processes and dialectics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluís Bonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19, pp.41 - 52. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09548961003696005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nouvelle critique urbaine. Pour Bernard Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/metropoles.4204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00629006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des zoulous aux bons élèves. 35 ans de partenariat entre le ministère de la Culture et le conseil général dans l’Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture and local governance = Culture et gouvernance locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (2), pp.8-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact économique de la culture: réels défis et fausses pistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economia della cultura : rivista trimestrale dell' Associazione per l'economia della cultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4, pp.487-498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui a peur de la différenciation territoriale ? L’Espagne des autonomies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariona Tomàs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 83 (I-V), pp.68-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les retombées économiques et sociales du patrimoine dans une région française : le Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economia della cultura : rivista trimestrale dell' Associazione per l'economia della cultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4, pp.551-556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lafargue de Grangeneuve Loïc, Politique du hip-hop. Action publique et cultures urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/metropoles.3770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crépuscule d’un oxymore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interlock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, N°0, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élections en Europe du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° 29 (2), pp.5-8. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psud.029.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires politiques en Languedoc électoral (1988-2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Jourda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° 29 (2), pp.57-74. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psud.029.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux défis des festivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 251, pp.46-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeux politiques de l'intercommunalité culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34, pp.85-89. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lobs.034.0085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00385518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité, nouveau paradigme pour les politiques culturelles ? Une comparaison européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Investigaciones Políticas y Sociológicas (RIPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (1), pp.95-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La territorialisation des politiques publiques de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau musicien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.8-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Political Rescaling and Municipal Cultural Public Policies: A Comparison of France and Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Breux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Urban and Regional Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 31, pp.128 - 145. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1468-2427.2006.00706.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chiens de faïence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Télescope : Stratégie, Management public et Performance des organisations de l’État [Anciennement : Revue d'analyse comparée en administration publique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, La gouvernance et le management des villes, pp.70-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Políticas culturales: Francia y Europa del Sur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Política y Sociedad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 44 (3), pp.54-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art à l'épreuve de l'espace public.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmopolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15, pp.135-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi‐level governance ‘French style'? The contribution of the European structural funds to redefining intergovernmental relations in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planning Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (5), pp.555-572. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09654319808720481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La (politique de la) ville dont le prince est un enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du CRDSU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité, politique culturelle et multiculturalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Willy Diméglio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Savarese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24, pp.89-96. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pole.2006.1266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménagement culturel du territoire et politiques départementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la journée d’étude Lecture et architecture organisée à l’Abbaye de l’Epau au Mans le 15/12/05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.5-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rescaling French urban territories: State, local power and regional configurations in the building of new metropolitan institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planning Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (7), pp.939-958. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09654310500496354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberté, égalité, homogénéité territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novos desafíos das políticas sociais territoriais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cooperativismo e economía social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 27, pp.85-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse comparée des politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de politique comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Regards croisés sur l'extrême droite en Europe, 12 (4), pp.503-524. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ripc.124.0503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture publique et archives départementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baraize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 27, pp.40-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique du patrimoine en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 9, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Ministerio de Cultura y la política cultural en Francia : excepción cultural u excepción institucional ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Periférica Internacional. Revista Para El Análisis De La Cultura Y El Territorio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.23-41. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25267/Periferica.2005.i6.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamín Oltra, José Ignacio Garrigós, Alejandro Mantecón et Christian Oltra Algado : Sociedad, vida yteoria. La teoría sociológica desde una perspectiva de sociología narrativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23, pp.193-194. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psud.023.0187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur le &amp;quot;NON &amp;quot;languedocien au traité constitutionnel européen. Le référendum du 29 mai 2005 en Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Jourda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (1), pp.175-183. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pole.2005.1248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bruissements intercommunaux et la lecture publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 27, pp.13-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00290325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ramella : Cuore rosso ? Viaggio politico nell'Italia di mezzo.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Caciagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23, pp.187-188. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psud.023.0187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État, marché et communauté : l'économie portugaise dans les réseaux de la gouvernance contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Reis Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22, pp.101 - 114. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pole.2005.1223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinq leçons sur le transfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture critique : &amp;quot;Michael Keating, John Loughlin et Kris Deschouwer : « Culture, Institutions and Economic Development. A Study of Eight European Regions » Cheltenham : Edward Elgar, 2003. ISBN: 1-84064-701-9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tijdschrift voor economische en sociale geografie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 95 (2), pp.59-62. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0040-747X.2004.00305.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques culturelles territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OBS, Publicaçao periódica do Observatório das Actividades Culturais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13, pp.3-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qüestió metropolitana. Convergències funcionals i dificultats polítiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Àmbits de política i societat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 29, pp.35-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireia Grau, Araceli Mateos (dir.) : Análisis de Políticas Públicas en España : Enfoques y casos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, L'Italie du politique, 19, pp.211-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French Urban Powershift? The Political Construction of Metropolization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1 (2), pp.175-198. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/palgrave.fp.8200027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps, pouvoir, espace la métropolisation de Barcelone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariona Tomàs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 107, pp.357 - 357. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfap.107.0357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las Políticas culturales en Francia y España. Una aproximación nacional y local comparada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">working papers del Institut de Ciències Polítiques i Socials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Subirats et Raquel Gallego (dir.) : Veinte años de autonomías en Espana. leyes, politicas publicas,instituciones y opinion publica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, L'Italie du politique, 19, pp.213-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6e congrès de l'Association Espagnole de Science politique et de l'Administration : &amp;quot;Gouverner en Europe,gouverner l'Europe&amp;quot;. Barcelone 18-20 septembre 2003..</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Genieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Joana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, L'Italie du politique, 19, pp.230-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dissociation italienne. Le monde du décisionnisme majoritaire et celui de la concertation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Bobbio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, L'Italie du politique, 19, pp.63-78. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pole.2003.1154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IV. Politiques culturelles territoriales : dernier inventaire avant décentralisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire des collectivités locales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Les services publics locaux, 23, pp.47-70. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/coloc.2003.1480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442355v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une recomposition incertaine. Les élections présidentielles et législatives de 2002 en Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Alliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baraize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Religion et politique, 17, pp.101-118. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pole.2002.1288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture politiche e geografia ellettorale di una regione francesa : il Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">quaderni dell'Osservatorio Electtorale </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revues italiennes : Polis n° 2 et 3, 2001 ; Stato e Mercato n°2 et 3, 2001; Rivista italiana di Scienza Politica n° 3, 2001.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.181-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu politique métropolitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Ponts et Chaussees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 2002 (102), pp.4-9. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0152-9668(02)80017-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le déclin du Midi rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIM : Journal Intime du Massif central</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’agglomération fait peur. L’échec d’un projet de Communauté à Béziers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Ponts et Chaussees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Intercommunalités, 100, pp.17-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fin de transition ? Les élections législatives du 13 mai 2001 en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Baccetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, La Commission Européenne en politique(s), 15, pp.119-131. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pole.2001.1128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donatella Della Porta : La politica locale. Potere, istituzioni e attori tra centro e periferia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettin Gianfranco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, État ou nation(s) ?, 14, pp.126-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoire, Leadership et Société. Georges Frêche et Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.63 - 87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jouve, Vincent Spenlehauer, Philippe Warin (dir.) : La Région, laboratoire politique. Une radioscopie de Rhône-Alpes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, État ou nation(s) ?, 14, pp.128-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revues italiennes : Stato e Mercato n° 61, avril 2001; Polis n° 1, 2001; Rivista Italiana di Scienza Politica n° 1 et 2, 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Baccetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.149-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la faible identité nationale des Italiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Caciagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, État ou nation(s) ?, 14, pp.29-39. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pole.2001.1103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Municipales 2001 : les nouveaux fiefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, La commission européenne en politique(s), 15 (1), pp.109-117. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pole.2001.1127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436762v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revues anglophones : South European Society and Politics Vol.3 n° 1, 2, 3.West European Politics Vol. 22 n° 3.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad-Saïd Darviche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Partenariats contre l'exclusion, 12, pp.138-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir local en débats. Pour une sociologie du rapport entre leadership et territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Genieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baraize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Qui gouverne les viLLES ,, 13, pp.103 - 119. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pole.2000.1090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revues italiennes : Stato e Mercato n° 1, n° 2, n° 3, 1999 ; Rivista Italiana di Scienza Politica n° 1, n° 2, n°3, 1999 ; Polis n° 1, n° 2, n° 3, 1999..</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.131-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revues italiennes : Rivista Italiana di Scienza Politica n° 1 et 2,2002; Stato e Mercato n° 1, 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French Regulatory Path ? State, Economy and Territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tijdschrift voor economische en sociale geografie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 91 (3), pp.248-262. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-9663.00114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revues des revues : Revues italiennes : Stato e Mercato n° 1, 2000 ; Rivista italiana di Scienza Politica n° 1, 2000 ; Polis n° 1, 2000 ; Regione e Governo Locale n° 1 et 2, 1999.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.165-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Partenariats contre l'exclusion : quelles spécificités sud-européennes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Galès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 12, pp.3-12. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pole.2000.1064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie territoriale contre la République (canal historique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 47, pp.9-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dernière étape avant Rome ? Les élections régionales italiennes du 16 avril 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Caciagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Baccetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Qui gouverne les villes ? p, 13, pp.121-136. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pole.2000.1091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élections européennes du 13 juin 1999 en Languedoc-Roussillon : de la nationalisation du vote à la régionalisation des particularismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Alliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baraize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Secondy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Enjeux migratoires en Europe du Sud, 11, pp.97-115. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pole.1999.1055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue des revues italiennes : Rivista Italiana di Scienza Politica n° 2, août 1998; Stato e mercato n° 2,août 1998.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.137-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gary. Un itinéraire européen : Fabrice Larat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Les politiques culturelles en Europe du Sud, 10, pp.136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'institutionnalisation des politiques culturelles en Europe du sud : éléments pour une approche comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Les politiques culturelles en Europe du Sud., 10, p. 3-9. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pole.1999.1028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00502484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Les politiques culturelles en Europe du Sud, 10, pp.3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élections européennes en Italie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Baccetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Enjeux migratoires enEurope du Sud, 11, pp.116-121. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pole.1999.1056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élites municipales sous la IIIe république. Des villes du Sud-Est de la France de Bruno Dumons, Gilles Pollet et Pierre-Yves Saunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques et idéologie des réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 18, pp.6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fondements régionaux de l’enracinement du Front National en Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Secondy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mauvais Temps </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Changing Role of French Local Government</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">West European Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, The changing French Political System, 22 (4), pp.120-140. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01402389908425336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élections régionales du 15 mars 1998 en Languedoc-Roussillon. Une nouvelle singularité politique régionale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Alliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baraize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Genieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Negrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Cheylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Elections et politiques régionales, 8, pp. 5-40. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pole.1998.992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des politiques structurelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.69-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques électorales et forces politiques en Toscane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Caciagli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Baccetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Elections et politiques régionales, 8, pp.86-97. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pole.1998.996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue des revues Italiennes : Stato e mercato n° 1, avril 1997; Il Mulino-Europa n° 2, février 1997; Rivista Italiana di Scienza Politica n° 1, avril 1997, n° 2, août 1997</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.193-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue des revues italiennes : Stato e mercato n° 2, août 1997, n° 3, décembre 1997, n° 1, 1998; Rivista Italiana di Scienza Politica n° 3, décembre 1997, n° 1, avril 1998; Polis n° 3, décembre 1997,n° 1, avril 1998.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.154-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La programmation du développement régional. Des velléités à l'utopie réaliste : le cas de la Toscane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliano Bianchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Elections et politiques régionales., 8, pp.98-113. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pole.1998.997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 8, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Languedoc-Roussillon : le résistible établissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limes. Revue française de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.37-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une action publique sans coopération politique : Le style languedocien de la politique régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Elections et politiques régionales, 8, pp.41-53. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pole.1998.993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation Elections et politiques régionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Elections et politiques régionales, 8, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Europe des régions, enfance des politiques, crépuscule du mythe ? Autour de trois ouvrages sur la régionalisation en Europe. Ch Jeffery (éd.) : The Regional Dimension of the European Union. Toward a third level in Europe.M. Keating, J. Loughlin (éd.) : The political Economy of Regionalism. P. Le Galès, C. Lequesne (éd.) : Les paradoxes des régions en Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Elections et politiques régionales, 8, pp.188-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il une politique italienne des télécommunications ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Negrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Italie, pouvoir et communication, 32, pp.107 - 124. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/quad.1997.1194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437940v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Policy, Organized Interests and Patrimonialism in Southern Europe: The Case of Telecommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">South European Society and Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, The case of telecommunications, 2 (1), pp.36-65. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13608749708539496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French cultural decentralisation and international expansion. Towards a geometrically variable interculturalism?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Urban and Regional Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 21 (1), pp.63-74. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1468-2427.00057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces urbains et sociétés de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 87, pp.59-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoines en ligne. La mémoire comme objet industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Valarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 40, pp.157-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique industrielle en Émilie-Romagne : un modèle en quête de son avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad-Saïd Darviche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, L'Europe du Sud est-elle en retard ?, 5, pp.117-131. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pole.1996.951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique des intérêts et patrimonialisation des politiques publiques en Europe du Sud : le cas des télécommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, L'Europe du Sud est-elle en retard ?, 5, pp.99-116. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pole.1996.950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Professionalisation of Urban Cultural Policies in France: The Case of Festivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning C: Government and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 14 (4), pp.515-529. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1068/c140515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de politiques ou échange clientéliste : des métaphores à l'évaluation des relations État-société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurgen Grote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, pp.55-71. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pole.1995.910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sortir du SAC ? Analyse organisationnelle et politiques publiques : &amp;quot;Le pouvoir et la règle. Dynamique del'action organisée&amp;quot; : Erhard Friedberg.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Le Midi du politique, 2, pp.195-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régions et télécommunication en Europe du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 8 (2), pp.426 - 445. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/netco.1994.1236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 3, pp.3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration européenne et échanges politiques territorialisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, L'Europe au sud, 3, pp.38-54. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pole.1995.909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue des revues Italiennes : Il Mulino n°4, 1993; n°3, 1994,Polis, VII/2, août 1993; VIII/1, avril 1994,Rivista italiana de scienza politica, XXIV/3, décembre 1994.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Briquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, pp.212-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville saisie par les télécommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un programme de recherche : politiques de communication et territoires en Europe du sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 13-14, pp.153-162. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/quad.1991.1941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 991. Territoire et commun, n°13-14, Printemps 1991, pp.7-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The politics of territorial networks policies: the example of videocommunication networks in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Crews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 6 (1), pp.13-20. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/flux.1990.1170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modernisation politique locale en ses réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du LERASS : Recherches en sciences de la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une communication en instance de regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Réformes del'audiovisuel, 10, pp.61-70. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/quad⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las politicas locales de video-comunicacion en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du CERC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crépuscule d’une théorie jurisprudentielle. L’écran législatif et les droits communautaire et constitutionnel : d’un revirement l’autre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Municipales : déclin des bastions, essor des fiefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bulletin de l'Institut de la Décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 90, pp.6-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau, régulation, territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, La (Dé)régulation de lacommunication, 7 (1), pp.55-59. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/quad.1989.1903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux réseaux de communication et territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Papiers : revue du Groupe de recherches socio-économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audiovisuel : la régulation sans l'Etat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, La (Dé)régulation de la communication, 7 (1), pp.91-100. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/quad.1989.1908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un droit régulatoire de la communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'IDATE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réglementer le pluralisme dans l’audio-visuel ? Les exemples français et américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de science administrative de la Méditerranée occidentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cable en R.F.A.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dossiers de l'audiovisuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets culturels à l’épreuve des territoires (et réciproquement)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Université de Bordeaux-Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux-Montaigne, Nov 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festivals, territoire et société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème école d’été de la Chaire TMAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TMAP, Jun 2024, Quimper, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key Dialog : South and peripheries in collaborative artistic strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Towards Stronger Peripheries: New Coalitions and Policies of Solidarity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty of Dramatic Arts, May 2024, Belgrade, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La desigualdad como triple motor de la política cultural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario del proyecto DEPART</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Oberta de Catalunya, Jul 2024, Barcelone, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festivals in transition(s): instrumental growth, widening dilemmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’ENCATC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENCATC, Sep 2024, Lecce, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections on the theme of equality in cultural policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminario del proyecto DEPART</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Oberta de Catalunya, Jul 2024, Barcelone, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La festivalisation de la culture en général et du cinéma en particulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les festivals de film</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nice; MSH Sud-est, Oct 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation. Enjeu culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musée collaboratif, musée inclusif ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NarboVia, Apr 2024, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04866013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets culturels à l’épreuve des territoires (et récproquement)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l’INRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRS, Oct 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes des musiques du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Faculté de Musique de l’Université de Montréal et du Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de Musique de l’Université de Montréal et du Monde, Oct 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur les publics de la culture. Enjeux, Méthodes, Résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Faculté de Musique de l’Université de Montréal et du Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de Musique de l’Université de Montréal et du Monde, Oct 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Occitanie : une nouvelle région plus qu’un palimpseste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIème congrès de la Fédération historique de la région Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération historique de la région Occitanie, Jun 2023, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04982823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine et création face au défi économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Européennes Patrimoines et création face aux transitions contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Centres Culturels de Rencontre, Nov 2023, Saline Royale d’Arc-et-Senans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the coherence, the governance, the relevance, and the impacts of cultural policies and institutions in terms of value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tensions in Societal Values of Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Goldsmiths University, Jan 2023, Londre, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets culturels de territoire. Une perspective politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Ville de Clermont-Ferrand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Clermont-Ferrand, Mar 2023, Clermond-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Culture, levier métropolitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La métropole au risque de son attractivité. dynamiques territoriales en région montpelliéraine. contraintes et opportunités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, POPSU, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bread and roses – being the center ? Peripheries and cultural policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Having a voice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARTEMREDE, Nov 2022, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hello Europe!? Cultural policy and youth – where are the young people in the policy debate?!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Youth Deal on Cultural Participation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Be SpectACTive, Mar 2022, Novi Sad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France and the Territories of the Extreme Right</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">German American Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, German American Institute, Mar 2022, Cambridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autre qui monte en nous. Variations territoriales autour des enjeux d’aménagement et de culture en contexte métropolitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Face à la métropole : Figures de l'altérité métropolitaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, POPSU Toulouse; POPSU Montpellier, Mar 2022, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fusion des régions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poli(cri)tique / Les régions françaises : des espaces politiques autonomes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFSP, Jun 2021, En Distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques publiques à l’épreuve de la pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Pôle des Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle des Sciences Sociales, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cities in Cultural transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Societal Impacts of Culture: A transitional Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MESOC, Mar 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural policies and participation : an assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stronger Peripheries : Cultural Mediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARTEMREDE, Jun 2021, Torres Vedras, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les festivals : territoires et société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etats Généraux des Festivals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Printemps de Bourges, Jun 2021, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la coopération culturelle à la culture de coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national du LUCAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARTCENA, Dec 2020, Le Puy-en-Velay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence live sur la Culture à l’heure de la crise sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Collaborative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ODIA – Normandie, May 2020, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réforme territoriale et politiques culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de L’Inspection Générale du Ministère de la Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Culture, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les festivals à l’heure de la crise sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence All Access Live, Weezevent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Les territoires des politiques culturelles à l’heure numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clusters, Scenes, Places… The New Territories of Urban Creativity – Clusters, Scènes, Places : les nouveaux territoires de la créativité urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Science Po, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction and presentation of the International Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural policies in Europe : a Participatory Turn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPEL, May 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04944958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits culturels à l’épreuve des politiques territoriales de la Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture, Sport, Loisirs. L’art de l’inclusion !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Singer-Polignac, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles politiques publiques pour l'art dans l'espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée internationnales villes créatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KREANTA, Oct 2019, Tournefeuille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">la participation citoyenne dans la politique culturelle des métropoles regards croisés à partir d’expérimentations européennes [La participation, nouveau paradigme des politiques culturelles ?]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Forum des métropoles Culturelles Européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse Métropole; France Urbaine; FNCC : Fédération nationale des collectivités territoriales; ADACGVAF association des directeurs(trices) de la culture des grandes villes et agglomérations de France; Eurocities,; association des DRAC de France; DACDOC., Nov 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du sweet power à la différentiation positive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les SCoT au cœur du territoire : quel rôle, quelle identité, quel avenir ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération des SCoT, Jun 2016, Nevers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financements publics, privés et ressources des membres d'accord majeur 2014 à 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Scène musicale à l'épreuve du changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Accord Majeur ( Plateforme de coordination; Musique de patrimoine &amp; de création, Jul 2016, Aix-en-Provence, France. 20p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une politique des émotions - Le bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Negrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès international de l'Association Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFSP, Jun 2015, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public and democracy, a socio-political approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Be SpectACTive! International conference : European experiences about active involvement of the audience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, kilowatt festival; Be SpectActive Eu, Jul 2015, Sansepolcro, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutions, markets, or culture? Analyzing French and US urban governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Smyrl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Annual Meeting of the American Political Science Association: "Diversities reconsidered: politics, and political science, in the 21st century"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Political Science Association (APSA). Washington, USA., Sep 2015, San Francisco, United States. 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les publics des festivals de musiques classiques à l’aube du renouveau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La musique classique et ses publics à l’ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1 Panthéon Sorbonne; Université de Limoges; Région Ile-de-France, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques publiques de la culture au prisme de la nouvelle organisation territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DES TERRITOIRES AU DIAPASON : Vers un nouveau pacte musical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Accord Majeur, Jul 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux financements d'intérêt général pour la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Mécénat culturel et financement participatif : des vecteurs de développement pour la culture, l’entreprise et le territoire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEC Limousin/ Conseil Régional du Limousin, Jun 2015, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels partenaires pour le développement des festivals ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennales internationales du spectacle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Culture et de la communication; Métropole de Nantes; Conseil général de Loire-Atlantique; Région Pays de la Loire, Jan 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Catalogne contre l’État ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’État post-Colbertiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Hautes études de développement et d'aménagement des territoires en Europe (IHEDATE), May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festivals de musiques : un monde en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennales internationales du spectacle, Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Culture et de la communication; Métropole de Nantes; Conseil général de Loire-Atlantique; Région Pays de la Loire, Jan 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festivals de musique en Europe et au Québec : diversité et fragilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festivals de musique en Europe et au Québec : diversité et fragilité, conférence Publique Midi-REMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rassemblement des Evénements Majeurs Internationaux (REMI), Feb 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petites villes modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée profesionnelle sur les financements publics de la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Rize- Villeurbanne, Nov 2012, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tournant instrumental des politiques culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Québécoise de Science Politique Université d'Ottawa, 23-25 mai 2012 Atelier : Le " changement " comme objet d'analyse : retour sur les transformations contemporaines des politiques culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00810761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Etat culturel local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Association Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00810534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">politiques régionales, dynamiques métropolitaines et performance institutionnelle: et si Clastres et Putnam avaient raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Associées ou rivales? Les métropoles, les régions et les nouvelles dynamiques territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">des hommes et des lieux. politique locale et croyances politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès international de l'Association Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00660282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ponencia: Los públicos de los festivales ¿paradigma de un cambio de comportamiento en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conocer los públicos de la cultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat de Barcelona, Sep 2010, Barcelone, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50 ans de Ministère de la Culture, et ailleurs, et après ? Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture 1959-2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Culture Communication-CNRS-Théâtre La Vignette Université Paul-Valéry- Réseau en Scène Languedoc-Roussillon, Oct 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une politique culturelle départementale? Blocs de certitude et dilemmes stratégiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises de la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Général de Corrèze, Mar 2009, Corrèze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture dans l’intercommunalité : évolutions ; quelques conclusions sur l’exemple des bibliothèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musées de France, acteurs et leviers de développement dans la recomposition des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Culture et de la Communication ; Direction des musées de France, Nov 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'observation culturelle face à la globalisation. Quelles sources d'information pour évaluer quels objectifs de politique culturelle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluís Bonet Agustí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International sur les statistiques culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The grammars of valuation and evaluation in cultural practices of consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tensions in societal values of culture: can value conflicts be managed or mitigated?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire label. Les Centres culturels de rencontre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'Attribut, 227p, 2025, 978-2-494649-11-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Culture in Common</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calvano Giada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnelli Luisella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuliani Elettra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluís Bonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Dupin-Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giada Calvano; Luisella Carnelli; Elettra Zuliani. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de l'Attribut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-916002-95-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques de la fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Arambourou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Paoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lextenso. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lextenso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 34, pp.200, 2021, 978-2-275-02958-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fusion des régions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.306, 2021, Libres cours - Politique, 9782706149696</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture et Métropole. Une trajectoire montpelliéraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autremement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.112, 2021, Les cahiers POPSU, 978-2-7467-5979-4. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/autre.negri.2021.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festivals, territoire et société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ministère de la Culture - Département des études, de la prospective, des statistiques et de la documentation; Presses de Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-7246-3800-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois chocs culturels du Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.4, 2020, Le virus de la recherche, 978-2-7061-4793-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Policies in Europe : a Participatory Turn ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Dupin-Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluís Bonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giada Calvano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisella Carnelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attribut Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-916002-73-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets culturels de territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Grenoble; UGA éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 154 p., 2019, Politiques culturelles, 978-2-7061-4266-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02468801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking the Fourth Wall: proactive Audiences in the Performing Arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le hip-hop en scènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan - Collection Logiques sociales. Série Sociologie des arts, ISSN 1779-7225</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 265 p;, 2018, 978-2-343-14872-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Be SpectACTive! Challenging Participation in Performing Arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluís Bonet Agustí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giada Calvano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisella Carnelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Dupin-Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editoria &amp; specttacolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 425 p., 2018, 978-88-32068-01-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique à l'épreuve des émotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.158850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01483497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retours à la marge.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fédération interégionale du livre et de la lecture (Fill). , 110p., 2016, Retours à la marge</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulusal Kültürlerin Sonu mu? Çeşitlilik Sınavında Kültür Politikaları</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluís Bonet Agustí</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stanbul Bilgi Üniversitesi Yayınları</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 187 p., 2015, 978-605-399-372-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulusal Kültürlerin Sonu mu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluís Bonet Agustí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Istanbul Bilgi University. Bilgi University Press, 2015, 9786053993728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les musiques du monde et leur(s) public(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mot et le reste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 264 p., 2014, 9782360541348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music Festivals, a Changing World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluís Bonet Agustí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel de Maule, pp.321, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un territoire de rock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Damien Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.144, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le département institution de la république française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diba, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El departament: una institució de la República Francesa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">El Centre per a la Innovació Local de la Direcció d’Estudis i Prospectivade l’Àrea de Presidència de la Diputació de Barcelo; Institutde Ciències Polítiques i Socials (ICPS). </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIBA - Col·lecció_EstudisSèrie_Govern Local, 18</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 81 p., 2010, Diputació de Barcelon, 978-84-9803-443-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Eurockéennes de Belfort et leur public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montpellier, la ville inventée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Volle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bernié-Boissard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parenthèses - Collection La Ville en train de se faire, ISSN 2101-0994</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 978-2-86364-226-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les publics des festivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Jourda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel de Maule, 240p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fine delle culture nazionali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluís Bonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lluís Bonet; Emmanuel Négrier. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando editore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9788860816603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin des cultures nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluís Bonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lluís Bonet; Emmanuel Négrier. La Découverte, 2008, 978-2-7071-5433-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intercommunalité culturelle en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire des politiques culturelles, 277 p., 2008, 978-2-918021-00-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercommunalités : le temps de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les éditions OPC, pp.277, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00385514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux territoires des festivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Jourda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel de Maule, pp.200, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques publiques à l'épreuve de l'action locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 302 p., 2007, 978-2-296-04229-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00196475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique culturelle en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluís Bonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut d'études politiques. Éditions Karthala, 2007, 978-2-84586-918-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une politique privée de la culture en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Yaouanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 337p, 2006, Logiques sociales - études culturelles, 2-296-01427-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une politique culturelle privée en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Yaouanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2-296-01427-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Question Métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.270, 2005, 978-2-7061-1303-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’observation régionale des politiques culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baraize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lecture publique à l'heure intercommunale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Negrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'Aube, Observatoires des Politiques Culturelles, 269 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00290254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Languedoc Roussillon, les maîtres du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Golias, 95 p., 2001, 2-914475-06-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique culturelle des agglomérations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La documentation française, 2001, Alain faure- Emmanuel Négrier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invention politique de l'agglomération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baraize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan 6 cOLLECTION Logiques politiques, ISSN 1159-6589, pp.310, 2001, 2-7475-1461-7 et 978-2-7475-1461-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que gouvernent les Régions d'Europe ? : échanges politiques et mobilisations régionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.335, 1998, Logiques politiques, 2-7384-6356-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques des échanges culturels internationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Alliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association française d'action artistique. Association française d'action artistique, (AFFA), pp.138, 1994, 2-86545-121-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques publiques de télécommunication en Europe du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Méridionale d'Edition-CEPEL, pp.117, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (95)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une transformation silencieuse. Le traitement de la Culture à Perpignan (2020-2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N.Lebourg; D.Giband. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perpignan, politique et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition du Trabucaïre, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festivals au bord de la crise de nerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du programme HumanEnvi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muséo éditions, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Value Underpin Cultural Action? Policies, Institutions, and Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Dupin-Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arturo Rodríguez Morató. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plural Values of Culture in Europ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.122-141, 2025, </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003500551-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenges of recalibrating the values of culture in the cultural field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Dupin-Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Rodríguez Morató</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matías Zarlenga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plural Values of Culture in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.229-244, 2025, </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003500551-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Occitanie : une nouvelle region plutôt qu’un palimpseste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 1er Congrès de la Fédération Historique de la Région Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de la Méditerranée, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Challenge of Recalibrating the Values of Culture in the Cultural Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Dupin-Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Rodríguez Morató</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matías I. Zarlenga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arturo Rodríguez Morató. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plural Values of Culture in Europ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bread and Roses – Being the Centre? Peripheries and Cultural Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Having a Voice: Peripheries and Participation at the Heart of Cultural Policies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-48, 2023, 978-989-781-854-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques culturelles : les droits culturels au concret ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droits culturels. Les comprendre, les mettre en œuvre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l'Attribut, pp.65-72, 2022, Culture et Société, 978-2-916002-79-8. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/attri.colle.2022.01.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demain, les festivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La musique en mouvements - Horizon 2030</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNMlab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-150, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Simoulin; Marion Paoletti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les organisations publiques en fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Librairie générale de droit et de jurisprudence, 2021, 978-2-275-02958-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clément Arambourou; Emmanuel Négrier; Marion Paoletti; Vincent Simoulin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques de la fusion - Organisations, services, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGDJ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-275-02958-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale. Fusionner les régions, inventer l’Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Négrier; Vincent Simoulin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fusion des régions. Le laboratoire d’Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-22, 2021, 978-2-7061-4969-6. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pug.negri.2021.02.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une fusion régionale sans effusion : l’Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les organisations publiques en fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, 2021, 978-2-275-02958-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une fusion régionale sans effusion : l’Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lextenso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques de la fusion. Organisations, services, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, Lextenso, pp.147-161, 2021, ‎ 978-2275029580</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion. Une région fusionnée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Négrier; Vincent Simoulin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fusion des régions. Le laboratoire d’Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.249-268, 2021, 978-2-7061-4969-6. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pug.negri.2021.02.0249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 7. La fusion par les politiques : les politiques culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Sibertin-Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Négrier; Vincent Simoulin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fusion des régions. Le laboratoire d'Occitanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.153-176, 2021, 978-2-7061-4969-6. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pug.negri.2021.02.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les musiques du monde et leurs publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flavia Gervasi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards comparés sur les festivals de musiques du monde en France, en Italie et au Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Félix Dupin-Meynard; Emmanuel Négrier; Lluís Bonet; Giada Calvano; Luisella Carnelli; Elettra Zuliani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Policies in Europe : a Participatory Turn ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Attribut Editions, 2020, 978-2-916002-73-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Félix Dupin-Meynard; Emmanuel Négrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Policies in Europe : a Participatory Turn ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Attribut Editions, 2020, 978-2-916002-73-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controle &amp; Sharing : The Double Bind of Cultural Leadership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluís Bonet Agustí</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lluis Bonet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural Leadership</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kunnskapverket, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participación de los públicos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluís Bonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Macarena Cuenca Amigo; Jaime Cuenca. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El desarrollo de audiencias en España. Reflexiones desde la teoría y desde la práctica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 64, </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universidad de Deusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-54, 2019, Documentos de estudios de ocio, 978-84-1325-039-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Política y diplomacia cultural en las relaciones Euro-Latinoamericanas y caribeñas: génesis, discurso, praxis y prospectiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluís Bonet Agustí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Martín Zamorano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lluís Bonet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retos de las relaciones culturales entre Unión Europea y América Latina y El Caribe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaderns Gescènic. Colección Cuadernos de Cultura nº 5</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-50, 2019, 978-84-938519-3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boussaguet L, Jacquot S., Ravinet P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SciencesPo Les Presses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5ème édition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02360623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban governance, land use, and housing affordability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Smyrl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard Harris; Ute Lehrer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The suburban land question: a global survey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of Toronto Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.240-257, 2018, The Suburban Land Question, 978-1-4426-4959-0 978-1-4426-2695-9. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/9781442620629-014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût pour la musique classique dans la diversité de ses contextes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dorin, Stéphane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déchiffrer les publics de la musique classique : perspectives comparatives, historiques et sociologiques = Unraveling classical music audiences : historical, sociological and comparative perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des Archives contemporaines, pp.77-91, 2018, 978-2-8130-0200-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme territoriale et la Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Poirrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Pratiques de la Culture. 2émé édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Documentation Française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.74-78, 2017, 978-2-11-145082-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Kada; Romain Pasquier; Claire Courtecuisse; Vincent Aubelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berger-Levrault, pp.340-345, 2017, 978-2-7013-1921-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy analysis in French local government</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charlotte Halpern; Patrick Hassenteufel; Philippe Zittoun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policy Analysis in France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Policy press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-135, 2017, 9781447324218. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1332/policypress/9781447324218.003.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01667336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que font les festivals à la Culture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Poirrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Pratiques de la Culture - 2éme édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Documentation Française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.208-213, 2017, 978-2-11-145082-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Place to Be... Global ! The &amp;quot;Glocal&amp;quot; Configuration of World Festivals through the Case of Les Eurockéennes de Belfort, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Newbold, Chris; Jordan, Jennie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus on World Festivals. Contemporary Case Studies and Perspectives,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Goodfellow Publishers, pp.19--32, 2016, 978-1-910158-55-5. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23912/978-1-910158-55-5-3014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergencias europeas en las políticas culturales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joaquim Rius Ulldemolins; Juan Arturo Rubio Arostegui. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treinta Anos de políticas culturales en España. Participación cultural, gobernanza territorial e industrias culturales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idioma - Universitat de València</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.421-440, 2016, 978-84-370-9828-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The place to be … global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chris Newbold; Jennie Jordan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus on World Festivals : Contemporary case studies and perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goodfellow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-31, 2016, 978-1-910158-55-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois regards sur les politiques publiques vues du local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Douillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurie Boussaguet; Sophie Jacquot; Pauline Ravinet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une "French touch" dans l'analyse des politiques publiques?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.319-348, 2015, 978-2-7246-1645-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01116857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voter Front national en milieu rural : une perspective ethnographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dézé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crépon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les faux-semblants du Front national : sociologie d’un parti politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.417-434, 2015, 978-2-7246-1810-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">7. Une manifestation musicale au miroir de la ville. Le festival de Radio-France et (de) Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Darré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musique et politique : les répertoires de l'identité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-148, 2015, Musique et politique Les répertoires de l'identité, 9782753539204. </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.24573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voter Front National en milieu rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Crépon; Alexandre Dézé; Nonna Mayer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les faux-semblants du Front National : sociologie d'un parti politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.417-434, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festivalisation : Patterns and Limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dragan Klaic; Christopher Maughan; Franco Bianchini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival in Focus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Central European University Press, pp.9, 2014, Essays in tribute to dragan Klaic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissance politique et savoirs pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENSAM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Urbanisme en partage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'ésperou, pp 133-143, 2014, 978-2-912261-73-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux Commanditaires. Politique et société.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edité par Didier Debaise, Xavier Douroux, Christian Joschke, Anne Pontégnie, Katrin Solhdju. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire art comme on fait société. les nouveaux commanditaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses du Réel, pp.753-768, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance territoriale des politiques culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simoulin Vincent; Romain Pasquier; Vincent Simoulin; Julien Weisbein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gouvernance territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, pp.145-167, 2013, 978-2-275-04007-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00810630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festivals et politiques culturelles en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Négrier, Emmanuel and Guérin, Michel and Bonet, Lluis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festivals de musiques, un monde en mutations : une comparaison internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Michel De Maule, pp.199-210, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festivals & Cultural Policies in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Négrier, Emmanuel and Bonet, Lluis and Guérin, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music Festivals, a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Michel de Maule, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La festivalización de la Cultura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lluis Bonet; Hector Schargorodsky. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gestion de festivales por sus protagonistas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gescénic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-32, 2012, 978-84-938519-1- 0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle espagnol de politique culturelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluís Bonet Agustí</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Poirrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une histoire des politiques culturelles dans le monde, 1945-2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité d'histoire du Ministère de la culture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troisième partie - Perspectives transversales. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Barone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les politiques régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La découverte, pp.183-186, 2011, 978-2-7071-7063-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿ paradigma de un cambio de comportamiento en Los públicos de los festivales Europa ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lluis Bonet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conocer los públicos de la Cultura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de Barcelona, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échelles d’action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Romain Pasquier; Sébastien Guigner; Alistair Cole. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des politiques territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Science-Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-200, 2011, 978-2-7246-1214-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Une culture de la coopération politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jihad Michel Hoballah; Jean-Claude Pompougnac; Didier Salzgeber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPCC : Création et Fonctionnement. Vademecum pour mieux comprendre les EPCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-18, 2011, 978-2-8186-0137-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumbersome inheritance or Democratic Lever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hubert Heinelt; Xavier Bertrana. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second Tier of Local Government in Europe : Provinces, Counties, Départements and Landkreise in comparison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge ; Routledge advances in European politics ; 80</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-83, 2011, 978-0-415-60257-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question régionale en culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Baronne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les politiques régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.135-159, 2011, 978-2-7071-7063-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique culturelle vue d'Espagne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diane Saint-Pierre; Claudine Audet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tendances et défis des politiques culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université Laval, pp.157-177, 2011, 978-2763790152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enjeu des intercommunalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Poirrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et pratiques de la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La documentation française, pp.74-79, 2010, 978-2-11-008145-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les publics des festivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Phillipe Poirrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et pratiques de la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.202-207, 2010, 978-2-11-145082-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La différenciation positive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Néméry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle nouvelle réforme pour les collectivités territoriales françaises? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.315-325, 2010, Grale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique et territoire : fin de règne et regain critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Vanier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires, territorialité, territorialisation : controverses et perspectives : actes des entretiens de la Cité des territoires, Grenoble, 7 et 8 juin 2007, "Territoires, territorialité, territorialisation.. et après ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-129, 2009, 978-2-7535-0764-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Policies for the Performing Arts in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Smithuijsen; I. van Hamersveld. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">State on Stage : The impact of public policies on the performing arts in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boekmanstudies, VSCD, PEARLE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-89, 2009, 978-90-6650-091-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des régimes urbains partiels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Camau; Gilles Massardier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démocraties et autoritarismes. Fragmentation et hybridation des régimes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khartala, coll. Science politique comparative</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-61, 2009, 978-2-8111-0171-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance. Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Bourdin; Robert Prost. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets et stratégies urbaines : regards comparatifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parenthèses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.178-188, 2009, 978-2-86364-220-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du local sans idée aux idées territoriales en action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Giraud; Philippe Warin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques Publiques et Démocratie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-177, 2008, 9782707156549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La montée en puissance des territoires : facteur de recomposition ou de décomposition des politiques culturelles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Saez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et société : un lien à recomposer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saison une - Collections - 65, Éditions de l'Attribut, pp.91-108, 2008, 978-2-916002-08-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage, territoire de l'art ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les paysages, projets d'artistes dans trois Parcs Naturels Régionaux en Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Huguet Jean-Pierre, p.139-159, 2008, 978-2355750359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The end of French mayors ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Borraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Garrard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heads of the Local State : Mayors, Provosts and Burgomasters since 1800</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.79-114, 2007, 9780815389422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les changements d’échelle territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Faure; Jean-Philippe Leresche; Pierre Muller; Stéphane Nahrath. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’action publique à l’épreuve des changements d’échelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harlattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-44, 2007, 978-2-296-03773-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparar las políticas culturales en Francia y España</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Josep A. Rodríguez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociología para el futuro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Icaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.269-300, 2006, 978-84-7426-874-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique, culture et diversité dans la France urbaine contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Jouve; Alain-Gustave Gagnon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métropoles au défi de la diversité culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Grenoble, coll. Syposium, pp.137-157, 2006, 2-7061-1325-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El liderazgo como instrumento de estructuración territorial en las grandes ciudades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antonio Natera; Francisco J. Vanaclocha. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Los liderazgos en el mercado político y la gestión publica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boletin Oficial del Estado y Universidad Carlos III de Madrid - (Colección: Monografías nº 52)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.155-177, 2005, 84-340-1594-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The new French dice : Metropolitan institution building and democratic issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hubert Heinelt; Daniel Kübler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metropolitan Governance in the 21st Century : Capacity, Democracy and the Dynamics of Place</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29-46, Routledge, 2005, 0-415-33778-X (rel.). - 0-415-49895-3 (br). - 978-0-415-33778-6 (rel.). - 978-0-415-49895-1 (br.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des régimes métropolitains ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Collin; Laurence Bherer; Jacques Pallard; Éric Kerrouche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeux d'échelle et transformation de l'Etat : le gouvernement des territoires au Québec et en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Université de Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.517-522, 2005, 2-7061-1325-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agglomération change t-elle la politique ? Une application aux politiques culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémy LESAOUT; François MADORÉ. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les effets de l'intercommunalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.129-143, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations de l'intercommunalité en débats. Résultats de l'enquête par questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Negrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faure, Alain;Négrier, Emmanuel;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lecture publique à l'heure intercommunaule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Aube, Observatoires des Politiques Culturelles, pp.237-260, 2004, Monde en cours ; Bibliothèque des territoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lecture publique à l'heure intercommunale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Negrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faure, Alain;Négrier, Emmanuel;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lecture publique à l'heure intercommunaule</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Aube, Observatoires des Politiques Culturelles, pp.15-50, 2004, Monde en cours ; Bibliothèque des territoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuales cuestiones de debate y desarrollo de la política cultural en España</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jaime Otero; Real Instituto Elcano de Estudios Internacionales y Estratégicos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La política cultural en España</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundacion Elcano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.16-19, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">8. Un chemin vers le leadership</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baraize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andy Smith; Claude Sorbets. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le leadership politique : les cadres d'analyse en débat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.185-203, 2003, 2-86847-861-1. </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.24860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 7. Béziers. Naissance d'un fief ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Escaffit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Dolez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vote des villes. Les élections municipales des 11 et 18 mars 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, « Chroniques électorales », pp.125-138, 2002, 2-7246-0878-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrazione Europea e Scambi Politici al Livello Territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sofia Mannozzi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regioni e Modernizzazione Politica nell’Europa del Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Giuffrè, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festival et société musicale locale : le cas de Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ammar-Khodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Phillipe Poirrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les collectivités locales et la culture. Les formes de l’institutionnalisation XIXème-XXème siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité d'histoire du ministère de la Culture : Fondation des sciences de l'homme : diff. la Documentation française,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.339-360, 2002, 2-11-005086-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une culture hors-les-murs. Les relations culturelles internationales des collectivités territoriales françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Roche; Ecole Française de Rome. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Culture dans les relations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 114 (1), pp.263-282, 2002, Mélanges de l'École française de Rome., </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/mefr.2002.9852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Languedoc-Roussillon : permanences politiques et paradoxes démographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge Cordellier; Sarah Netter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'état des régions françaises : un panorama unique et complet 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.143-151, 2002, 2-7071-3770-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 13. Montpellier. « Victoire à domicile… »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baraize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Dolez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le vote des villes : Les élections municipales de mars 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, « Chroniques électorales », pp.229-245, 2002, 2-7246-0878-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés d’agglomération et développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Némery. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle administration territoriale pour le XXIème siècle en France dans l’Union Européenne ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, coll. Administration, Aménagement du Territoire,, pp.105-120, 2001, 2-7475-0749-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Région</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nelly Haudegand; Pierre Lefebure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des Questions Politiques : 60 enjeux de la France contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, les Éd. de l'Atelier - les Éd. Ouvrières, pp.193-197, 2000, 2-7082-3509-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échange politique territorialisé et intégration européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard Balme; Alain Faure; Albert Mabileau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles politiques locales. Dynamiques de l’action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.111-134, 1999, 2-7246-0769-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das Europa der Regionen auf dem Prüfstand : Konvergenzen und Gegensätze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Beate Kohler-Koch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaktive Politik in Europa : Regionen im Netzwerk der Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leske und Budrich, pp.32-61, 1998, 3-8100-1831-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires économiques et échange politique. Le cas du Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Reis Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Négrier; Bernard Jouve. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que gouvernent les Régions d'Europe. Échange politique et mobilisations régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan, Logiques Politiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-180, 1998, 2-7384-6356-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echanges politiques territorialisés et action publique européenne : le cas du Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Négrier; Bernard Jouve. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que gouvernent les Régions d'Europe. Échange politique et mobilisations régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan, Logiques Politiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-103, 1998, 2-7384-6356-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que gouvernent les Régions d'Europe. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Négrier; Bernard Jouve. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que gouvernent les Régions d'Europe ? : Échange politique et mobilisations régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan, Logiques Politiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-31, 1998, 2-7384-6356-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsidiarité et échange politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Faure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires et subsidiarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan - Logiques Politiques, pp.253-272, 1997, 2-7384-6105-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des contrats sans rupture. L'émergence de la contractualisation dans les politiques publiques de télécommunication en Europe du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lauraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Gaudin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La négociation des politiques contractuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmttan; CEPEL, pp.169-218, 1996, 2-7384-4285-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiculturalisme, interculturalisme et échanges culturels internationaux : les collectivités territoriales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Saez; Jacques Perret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institutions et vie culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française [CNFPT], pp.119-124, 1996, 2-11-003493-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles technologies de l'information et de la communication et stratégies de développement régional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Musso; Alain Rallet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies d'information et de communication et aménagement du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation institutionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Musso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datar/Editions de l'Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Communiquer demain: les nouvelles technologies de l'information et de la communication, 2-87678-152-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le câble : une politique décentralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Truchet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et politique des réseaux câblés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAL-CNRS, PUF, pp.87-102, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montpellier : international competition and community access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franco Bianchini; Michael Parkinson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural policies and urban regeneration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manchester University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, In press, 0-7190-4576-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication dans l'espace régional et local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mabileau, A. et Tudesq, A.-J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication dans l'espace régional et local</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, CERVL, 1992, La communication dans l'espace régional et local : actes du colloque, Talence, 23-24 mars 1990.. / [organisé par le] Centre d'étude et de recherche sur la vie locale ; Centre d'étude des médias, 2-909438-02-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux de vidéocommunication à Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Rangeon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUF-CURAPP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Rassemblement municipal, vraiment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les festivals littéraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écoutez-voir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vote métropolitain et ses fractures : l’exemple de Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Volle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Coursière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le RN, de l’enracinement à l’établissement : l’exemple languedocien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Pen : la campagne de tous les paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Audemard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture est-elle devenue intercommunale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fusion des régions, nouveau flacon, même cru ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Simoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festivals : après le séisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture face à la crise sanitaire : chocs, pertes et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Rassemblement National isolé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots magiques du débat public. Dictionnaire sarcastique à l'usage du citoyen local planétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00113310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Culture et Ville” en Grand Sud-Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer les publics des festivals. Approche stratégique et renouvellement sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle espagnol de politique culturelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lluís Bonet Agustí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ministère de la Culture et la Politique culturelle en France : Exception culturelle ou exception institutionnelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performing Arts and Governments in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du local sans idée aux idées territoriales en action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coopération culturelle politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intercommunalité : nouvelle frontière des politiques culturelles municipales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une culture solidaire, donc communautaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparar las Políticas culturales en Francia y España</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fusion des communes en Grèce.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de l'intercommunalité et des projets en cours en Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baraize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Escafit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les publics de la Filature (et du théâtre de la Sinne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEPEL. 2025, 85p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer les Centres culturels de rencontre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association des Centres culturels de rencontre. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les festivals à l’épreuve de la transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture. 2024, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festivals et ruralités. Focus pour France Festivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France Festivals. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création de festivals. Motivations, Sociologies, Mutations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">9 enseignements sur les publics des Eurockéennes de Belfort 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eurokéennes de Belfort. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture à l’épreuve des festivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine et légitimation de l’art contemporain : du grand sud méditerranéen à Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Ammar-Khodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Délégation aux Arts Plastiques, Ministère de la Culture. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the European historical and political experience in acknowledging and promoting the values of culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Dupin-Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eszter György</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gábor Oláh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CEPEL; ELTE. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’action culturelle du Parc Naturel Régional de la Narbonnaise en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parc Naturel Régional de la Narbonnaise en Méditerranée. 2020, 57p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nouvelle scène hip-hop. IADU : le défi de l'émergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation de France; La Villette. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts visuels et politiques publiques en France premiers jalons pour un état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CIPAC. 2016, 33p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régionalisation en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ARE (Assemblée des régions d’Europe). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Chroniques retrouvées du Midi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Languedoc-Roussillon Livre et Lecture. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture au tournant métroplitain. Ce que l'intercommunalité fait de la culture en petite couronne francilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PACTE - Université Grenoble Alpes; CEPEL - Université de Montpellier. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00961266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies de publics des opérateurs culturels du Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RAPPORT d'ETAPE n°2, OPPIC Observatoire des Publics, des Professionnels et des Institutions de la Culture: Association pour la valorisation de la recherche en sociologie des arts et de la culture. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les musiques du monde et leurs publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Pôle Industries Culturelles &amp; Patrimoines - Arles. 2014, 240 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croyances politiques et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Pacte - Université Grenoble Alpes; CEPEL - Université de Montpellier. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00908424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le public des rencontres musicales de Vézelay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festivals, médiathèques et publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Dupin-Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Conseil général Territoire de Belfort; Réseu en scène Languedoc- Roussillon : 'association régionale de coordinatin et de difusion des arts du spectacle. 2012, 123 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les publics de la musique lyrique et de la musique symphonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Jourda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OPPIC Observatoire des Publics, des Professionnels et des Institutions de la Culture. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le spectacle vivant en Midi-Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OPPIC Observatoire des Publics, des Professionnels et des Institutions de la Culture. Association pour la valorisation de la recherche en sociologie des arts et de la culture ; DRAC Midi-Pyrénées. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les publics du spectacle vivant en Lozère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OPPIC Observatoire des Publics, des Professionnels et des Institutions de la Culture. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Culture pour Chacun en Languedoc- Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OPPIC Observatoire des Publics, des Professionnels et des Institutions de la Culture- Association pour la recherche en sciences sociales. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Eurockéennes de Belfort et leur public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Conseil Général du Territoire de Belfort. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des publics aux retombées économiques des festivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Réseau en Scène Languedoc-Roussillon. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une communauté de cultures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Préau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] la Communauté d’Agglomération du Bassin de Thau. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les publics des festivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] France Festivals; Réseau en Scène Languedoc-Roussillon. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les festivals en évolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] France Festivals. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création et la diffusion du spectacle vivant en Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joêl Inguimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Observatoire des territoires - Economies - Sociétés - Politiques - Cultures. Montpellier; Comité Consultatif Régional des Professions du Spectacle Languedoc-Roussillon. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les financements publics de la culture en Languedoc-Roussillon - 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baraize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joêl Inguimbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OPPES. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets d’artistes et médiation territoriale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation de France. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture publique et intercommunalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ADBDP (Association des Directeurs de Bibliothèques Départementales de Prêt); ADBGV (Association des Directeurs de Bibliothèques de Grandes Villes). 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La décentralisation culturelle en actes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DRAC (Direction Régionale des Affaires Culturelles L.R.). 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changer d’échelle territoriale. Une analyse politique comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] université de montpellier. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">22 rues de Valois ? La politique culturelle face à l’enjeu d’une nouvelle décentralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre d’Etudes et de Prévision, Ministère de l’Intérieur. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les financements publics de la culture en Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baraize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joêl Inguimbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OPPES. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic culturel de l’Agglomération de Têt Méditerranée : Analyse qualitative, quantitative, comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baraize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cervello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] FNADT; CDA Têt Méditerranée. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprivoiser la mondialisation : Un état de la coopération décentralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Alliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baraize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère des Affaires étrangères. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle aire d’action culturelle : Culture et ville en Grand Sud-Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Maffre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MIIAT (Mission Interministérielle Interrégionale d’Aménagement du Territoire). 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’esperienza francese : le politiche integrate territoriali di Aménagement du Territoire ed il processo di decentramento istituzionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baraize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[reportType_6] CNEL (Consiglio Nazionale dell’Economia e del Lavoro). 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en oeuvre de la compétence culturelle dans les agglomérations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] DEXIA; DATAR; l'Observatoire des Politiques Culturelles. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine en Région. Le cas du Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Valarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad-Saïd Darviche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Genieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] FNADT (Fonds National d'Aménagement et de Développement du Territoire). 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Grand Sud-Est et la Culture » Réflexions sur une action publique inter-régionale de l’Etat en matière culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perret Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Observatoire des politiques culturelles; Mission Interministérielle d’Aménagement du Territoire. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions de mise en oeuvre de la loi du 12 juillet 1999 portant facilitation et renforcement de la coopération intercommunale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baraize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Escaffit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] GRALE; CEPEL - Université de Montpellier. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Europe en Région. Evaluation de la mise en oeuvre de la politique régionale européenne en Languedoc-Roussillon (1989-1997)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEPEL - Université de Montpellier. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Thematic Assessment of the Partnership Principle in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Fadairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Massard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Réno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CEPEL - Université de Montpellier. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livres et écrits dans l'Europe des Régions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baraize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre Régional des Lettres Languedoc-Roussillon. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures urbaines, un point de vue de science politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Plan urbain. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité européenne et territoire. Le cas des télécommunications en Europe du sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aménagement territorial des technologies de l'information et de la communication. Stratégies et prospectives d'acteurs - dynamique locales, régionales et communautaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Délégation à l'aménagement du territoire et à l'action régionale; CEPEL - Université de Montpellier. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de villes et nouveaux services de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lauraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Plan urbain. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques publiques de télécommunication en Europe du Sud (service public et dynamiques territoriales des intérêts)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lauraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS / Centre comparatif d'études des politiques publiques et des espaces locaux; Université de Montpellier 1, Centre comparatif d'études des politiques publiques et des espaces locaux; Commissariat Général du Plan. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles stratégies pour les télécommunications en Europe du Sud ? Initiatives régionales, opérateurs et politiques communautaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lauraire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de montpellier; Universitat politecnica de catalunya. 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId738"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BF9A9A10"/>
+    <w:nsid w:val="1E17CDFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-negrier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1945-2376" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/03350248X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499943v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel N&#233;grier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985619v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Audemard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499937v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Djakouane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Millery" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36922/AC025230052" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865991v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782343v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.060.0005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618299v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867188v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234388v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.058.0031" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04026846v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40410-022-00183-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03663281v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.059.0024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905918v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.056.0021" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03701539v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barreira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nect.015.0100" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03105357v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nect.012.0082" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03512989v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.055.0135" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03266214v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.054.0013" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03105614v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03260860v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03105662v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simoulin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2020.1791054" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908544v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Bonet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03105644v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.086.0051" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03105669v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nect.011.0044" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02154917v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.3597" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511241v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.050.0049" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609482v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Alli&#232;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dedieu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.050.0005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511275v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Morin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fourreau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nect.009.0012" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944928v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511222v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.035.0091" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517318v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.054.0043" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511197v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Bonet Agust&#237;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nect.008.0096" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511148v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poetic.2018.02.006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799839v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariona Tom&#224;s" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.5613" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511129v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs.098.0091" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511172v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Volle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coursi&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.048.0113" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815815v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nect.006.0034" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517153v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.050.0041" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511106v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nect.005.0066" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815798v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nect.001.0078" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511087v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.044.0111" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444218v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.5300" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517147v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03125709v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.045.0155" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02497980v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Smyrl" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.042.0005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02497968v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.042.0043" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02497960v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.041.0203" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960047v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.542" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01738303v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.041.0083" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439746v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519842v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.636.1212" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00813092v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Faure" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02497955v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1023182ar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434596v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.043.0029" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436637v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02382748v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.623.0476" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395400v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436676v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.141.0073" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434134v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.037.0153" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02490707v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10286632.2010.550681" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517127v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517101v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.hs4.0024" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440340v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24965/gapp.v0i6.9946" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439854v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#173;th&#233;r&#232;se Jourda" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ratinaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.034.0061" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436577v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Jourda" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vidal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs.138.0195" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517047v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436146v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09548961003696005" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00629006v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lef&#232;vre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.4204" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02490685v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437511v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02490698v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519729v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.3770" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434999v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02488343v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.029.0005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517028v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02488351v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.029.0057" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517007v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00385518v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.034.0085" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02488331v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435263v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02488319v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02484086v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jouve" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654319808720481" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516953v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436914v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Breux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Collin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-2427.2006.00706.x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441691v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516971v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516886v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516040v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02488305v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Savarese" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pole.2006.1266" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02488268v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654310500496354" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516915v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519621v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.023.0187" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02488292v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25267/Periferica.2005.i6.03" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432987v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.124.0503" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516024v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baraize" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maffre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441774v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290325v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02488277v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pole.2005.1248" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528003v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Caciagli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551233v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Reis Santos" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pole.2005.1223" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02488301v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519664v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0040-747X.2004.00305.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MW7DVTK6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515972v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515953v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02488255v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519551v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442517v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.107.0357" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02488114v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549817v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Franck" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Genieys" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Joana" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442355v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/coloc.2003.1480" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552621v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Bobbio" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pole.2003.1154" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519538v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02488112v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.fp.8200027" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527924v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02488106v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02488110v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pole.2002.1288" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02488226v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0152-9668(02)80017-1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515941v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02487169v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551200v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Baccetti" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pole.2001.1128" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548250v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettin Gianfranco" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439217v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519517v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528048v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551176v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pole.2001.1103" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436762v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pole.2001.1127" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527773v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02487072v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Gal&#232;s" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pole.2000.1064" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436830v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9663.00114" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527849v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551034v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515918v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552459v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pole.2000.1091" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528099v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Sa&#239;d Darviche" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393520v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pole.2000.1090" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548324v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527900v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519148v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00502484v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubois" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pole.1999.1028" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558346v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549862v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pole.1999.1056" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436668v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01402389908425336" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515884v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Secondy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515907v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02484111v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pole.1999.1055" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528250v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Bianchi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bellini" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pole.1998.997" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527863v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558387v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515849v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528125v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pole.1998.996" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527940v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02484099v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02484103v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pole.1998.993" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519572v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02488035v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393354v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Negrier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cheylan" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pole.1998.992" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02484076v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442531v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13608749708539496" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02470611v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2427.00057" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3MZ3T86K-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02470573v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valarie" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437940v2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quad.1997.1194" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02470664v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pole.1996.950" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02470624v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/c140515" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528276v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pole.1996.951" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02497991v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pole.1995.909" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519123v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515810v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/netco.1994.1236" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558374v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528070v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Briquet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528172v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Grote" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pole.1995.910" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515800v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551134v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quad.1991.1941" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527820v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515720v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468850v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Crews" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/flux.1990.1170" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515662v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02469840v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quad" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468830v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515926v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515784v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515632v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468813v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quad.1989.1903" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468820v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quad.1989.1908" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515321v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02455122v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515310v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866164v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866213v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866117v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866195v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05234634v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05234653v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866130v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866013v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04982823v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951948v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948648v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948650v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946528v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948601v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951927v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946520v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946488v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946471v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945858v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03606280v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viala" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945342v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945074v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945062v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945114v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945090v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03261922v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03261916v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03262008v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945025v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944982v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944958v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945019v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03124848v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225492v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03232035v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436804v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03350910v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511377v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jarrige" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441741v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235991v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249874v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235872v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224440v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228963v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227377v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227494v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00810761v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439624v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660282v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660286v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00810534v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553765v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442284v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434158v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556556v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434913v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951989v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961221v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04026609v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvano Giada" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carnelli Luisella" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuliani Elettra" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Dupin-Meynard" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-attribut.com/product/making-culture/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03127344v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pug.fr/produit/1888/9782706149696/la-fusion-des-regions" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257884v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/culture-et-metropole/9782746759794" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autre.negri.2021.01" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512952v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.culture.gouv.fr/Thematiques/Etudes-et-statistiques/Publications/Collections-d-ouvrages/Questions-de-culture-2000-2021/Festivals-territoire-et-societe" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440407v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Arambourou" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Paoletti" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ds.hypotheses.org/8763" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258038v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Calvano" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisella Carnelli" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-attribut.com/product/cultural-policies-in-europe-a-participatory-turn/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03260900v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1765/9782706147937/les-trois-chocs-culturels-du-covid-19" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468801v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1661/9782706143205/les-projets-culturels-de-territoire" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02154976v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editoriaespettacolo.com/prodotto/be-spectactive-challenging-participation-in-performing-arts/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02382248v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=60339" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815787v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483497v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.158850" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432964v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02459071v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03215705v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bilgiyay.com/kitap/ulusal-kulturlerin-sonu-mu-cesitlilik-sinavinda-kultur-politikalari/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03215860v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemotetlereste.com/musiques/lesmusiquesdumondeetleurspublics/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439617v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gu&#233;rin" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442431v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Damien Collin" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02375657v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nicolas" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439297v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02382469v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berni&#233;-Boissard" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsparentheses.com/test/article74.html" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434480v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jonard" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre N&#233;grier" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Potier" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02641181v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www1.diba.cat/llibreria/pdf/48821.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02455200v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armandoeditore.it/catalogo/la-fine-delle-culture-nazionali/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518863v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pr&#233;au" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02455176v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00385514v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439256v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196475v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02455136v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118496v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Yaouanc" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Michel" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-une_politique_culturelle_privee_en_france_les_nouveaux_commanditaires_de_la_fondation_de_france_1991_2004_dorothee_yaouanc_laura_michel_emmanuel_negrier-9782296014275-22140.html" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02455028v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=22140&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02382757v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02455021v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290254v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02382742v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02382703v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438196v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02382593v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=546" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02382575v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roche" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02382549v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500088v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501157v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499952v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Rodr&#237;guez Morat&#243;" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Zarlenga" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003500551-13" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905273v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003500551-7" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867133v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905262v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as I. Zarlenga" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598767v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03697555v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/attri.colle.2022.01.0067" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03663272v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnmlab.fr/recueil/horizon-la-musique-en-2030/chapitre/13/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03512969v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj-editions.fr/livres/politiques-de-la-fusion/9782275029580" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03105717v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03138354v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1888/9782706149696/la-fusion-des-regions" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.negri.2021.02.0006" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03105725v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983335v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03138426v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.negri.2021.02.0249" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134919v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.negri.2021.02.0153" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03106204v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03106212v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515286v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513472v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513597v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Mart&#237;n Zamorano" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://H&#233;ctor Schargorodsky" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513570v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deusto-publicaciones.es/index.php/main/libro/1276" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360623v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/livre/?gcoi=27246100023520" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791254v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utorontopress.com/us/the-suburban-land-question-2" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/9781442620629-014" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638718v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667336v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policypress.universitypressscholarship.com/view/10.1332/policypress/9781447324218.001.0001/upso-9781447324218-chapter-007" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/policypress/9781447324218.003.0007" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513486v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513443v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/23498-politiques-et-pratiques-de-la-culture" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513451v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513388v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.goodfellowpublishers.com/academic-publishing.php?promoCode=&amp;amp;partnerID=&amp;amp;content=story&amp;amp;storyID=361" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513406v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://puv.uv.es/treinta-a-os-de-politicas-culturales-en-espa-a.html" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638713v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23912/978-1-910158-55-5-3014" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603497v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D&#233;z&#233;" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cr&#233;pon" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Mayer" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116857v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Douillet" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511896v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/24573?lang=fr" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.24573" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513379v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440416v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436610v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634744v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441738v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00810630v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634749v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513345v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ub.edu/cultural/wp-content/uploads/2018/10/La-gestion-de-festivales-esc%C3%A9nicos-conceptos-miradas-y-debates.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513259v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513294v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/search/?fa=results&amp;amp;searchtext=Dictionnaire+des+politiques+territoriales" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517074v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.territorial.fr/PAR_TPL_IDENTIFIANT/1012/TPL_CODE/TPL_OUVR_NUM_FICHE/PAG_TITLE/EPCC+%3A+cr%E9ation+et+fonctionnement+-+Vade-mecum+pour+mieux+comprendre+les+%E9tablissements+publics+de+coop%E9ration+culturelle+/1-portail-des-collectivites-locales-et-la-fonction-publique.htm" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513326v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/23511-pour-une-histoire-des-politiques-culturelles-dans-le-monde" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513272v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513267v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Second-Tier-of-Local-Government-in-Europe-Provinces-Counties-Departements/Heinelt-Bertrana/p/book/9780415602570" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513277v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442300v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436525v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513215v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513202v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513135v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogus.boekman.nl/extern/detail.aspx?parentpriref=" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513157v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513074v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/2006-democraties-et-autoritarismes-fragmentation-et-hybridation-des-regimes.html" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513183v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsparentheses.com/projets-et-strategies-urbaines" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444175v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513093v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/politiques-publiques-et-democratie--9782707156549-page-163.htm#" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441795v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513062v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=24355&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444184v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borraz" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513042v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icariaeditorial.com/archivo/libros.php?id=843" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512968v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512606v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513025v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tienda.boe.es/detail.php?id=9788434015944" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512981v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/produit/jeux-d-echelles-et-transformation-de-l-etat-le-gouvernement-des-territoires-au-quebec-et-en-france" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286784v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286783v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02512947v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.realinstitutoelcano.org/wps/portal/rielcano_es/contenido?WCM_GLOBAL_CONTEXT=/elcano/elcano_es/zonas_es/lengua+y+cultura/dt24-2004" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437976v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512389v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/24860?lang=fr" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.24860" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512558v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512517v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2002.9852" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512471v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ammar-Khodja" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joly" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.culture.gouv.fr/Nous-connaitre/Decouvrir-le-ministere/Histoire-du-ministere/Ressources-documentaires/Publications/La-collection-Travaux-et-documents/Les-collectivites-locales-et-la-culture.-Les-formes-de-l-institutionnalisation-XIXe-XXe-siecles" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512489v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512343v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Escaffit" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512322v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512362v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512264v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512013v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511983v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512105v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512047v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512038v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511996v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511925v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511943v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Briole" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lauraire" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511435v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511405v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsdelaube.fr/" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511359v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511390v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://manchesteruniversitypress.co.uk/" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511331v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-picardie.fr/curapp/en/node/190" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511312v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05564204v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867203v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03703540v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03641126v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03649671v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953742v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953729v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953734v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953725v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952322v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113310v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vanier" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555991v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442310v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442237v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439645v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435166v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440356v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438949v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440488v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444204v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435019v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436909v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437859v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Escafit" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501197v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Laurent" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585116v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905585v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905526v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905546v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905512v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Laurent" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907606v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204448v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Gy&#246;rgy" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Ol&#225;h" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953837v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518451v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519090v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434889v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519073v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519066v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961266v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442464v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02382396v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908424v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439001v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02375977v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439843v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439059v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439846v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519032v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436162v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518887v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518901v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518953v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518938v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518825v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubourg" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#234;l Inguimbert" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518776v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518792v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518754v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadiou" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518765v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518736v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518602v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518720v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518587v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cervello" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518554v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518531v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518516v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518495v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valari&#233;" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Garcia" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518403v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517757v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perret Jacques" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517788v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517622v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517669v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis de La Torre" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Fadairo" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Massard" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred R&#233;no" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517571v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517598v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517497v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rallet" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517531v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517459v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517428v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517366v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/emmanuel-negrier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1945-2376" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/03350248X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499943v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel N&#233;grier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499937v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Audemard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Djakouane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Millery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36922/AC025230052" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985619v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867188v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865991v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782343v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.060.0005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618299v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234388v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.058.0031" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04026846v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40410-022-00183-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03701539v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barreira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nect.015.0100" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03663281v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teillet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.059.0024" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905918v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.056.0021" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03512989v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.055.0135" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03105357v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nect.012.0082" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03266214v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.054.0013" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03105669v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nect.011.0044" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03260860v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03105662v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simoulin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2020.1791054" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03105614v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908544v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Bonet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03105644v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.086.0051" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511241v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.050.0049" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609482v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Alli&#232;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dedieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.050.0005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02154917v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.3597" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511275v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Morin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fourreau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nect.009.0012" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944928v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511197v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Bonet Agust&#237;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nect.008.0096" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517318v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.054.0043" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511222v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.035.0091" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511172v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Volle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Coursi&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.048.0113" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815815v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nect.006.0034" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511129v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs.098.0091" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799839v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariona Tom&#224;s" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.5613" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511148v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poetic.2018.02.006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517153v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.050.0041" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511106v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nect.005.0066" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815798v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nect.001.0078" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444218v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.5300" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511087v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.044.0111" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03125709v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.045.0155" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517147v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02497968v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Smyrl" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.042.0043" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02497980v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.042.0005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439746v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960047v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.542" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02497960v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.041.0203" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01738303v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.041.0083" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434596v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.043.0029" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519842v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.636.1212" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00813092v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Faure" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02497955v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1023182ar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434134v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.037.0153" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436637v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02382748v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.623.0476" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395400v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436676v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.141.0073" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436577v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Jourda" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vidal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs.138.0195" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517127v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517101v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.hs4.0024" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440340v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24965/gapp.v0i6.9946" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439854v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#173;th&#233;r&#232;se Jourda" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ratinaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.034.0061" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02490707v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10286632.2010.550681" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517047v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436146v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09548961003696005" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00629006v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lef&#232;vre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.4204" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02490685v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437511v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02490698v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434999v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519729v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.3770" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517028v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02488343v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.029.0005" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02488351v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.029.0057" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517007v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00385518v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.034.0085" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02488331v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516953v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436914v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Breux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Collin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-2427.2006.00706.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441691v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02488319v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435263v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02484086v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jouve" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654319808720481" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516971v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516040v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02488305v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Savarese" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pole.2006.1266" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516886v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02488268v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654310500496354" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516915v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02488301v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432987v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.124.0503" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516024v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baraize" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maffre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441774v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02488292v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25267/Periferica.2005.i6.03" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519621v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.023.0187" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02488277v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pole.2005.1248" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290325v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528003v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Caciagli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551233v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Reis Santos" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pole.2005.1223" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515972v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519664v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0040-747X.2004.00305.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MW7DVTK6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515953v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02488255v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519538v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02488112v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.fp.8200027" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442517v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.107.0357" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02488114v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519551v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549817v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Franck" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Genieys" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Joana" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552621v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Bobbio" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pole.2003.1154" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442355v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/coloc.2003.1480" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02488110v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pole.2002.1288" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02488106v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527924v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02488226v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0152-9668(02)80017-1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515941v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02487169v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551200v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Baccetti" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pole.2001.1128" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548250v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettin Gianfranco" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439217v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519517v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528048v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551176v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pole.2001.1103" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436762v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pole.2001.1127" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528099v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Sa&#239;d Darviche" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393520v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pole.2000.1090" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551034v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527849v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436830v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9663.00114" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527773v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02487072v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Gal&#232;s" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pole.2000.1064" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515918v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552459v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pole.2000.1091" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02484111v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Secondy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pole.1999.1055" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527900v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519148v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00502484v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubois" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pole.1999.1028" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558346v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549862v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pole.1999.1056" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548324v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515907v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515884v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436668v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01402389908425336" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393354v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Negrier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cheylan" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pole.1998.992" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515849v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528125v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pole.1998.996" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527940v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527863v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528250v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Bianchi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bellini" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pole.1998.997" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558387v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02484099v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02484103v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pole.1998.993" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02488035v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519572v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437940v2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quad.1997.1194" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442531v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13608749708539496" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02470611v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-2427.00057" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3MZ3T86K-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02484076v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02470573v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valarie" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528276v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pole.1996.951" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02470664v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pole.1996.950" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02470624v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/c140515" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528172v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Grote" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pole.1995.910" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519123v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515810v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/netco.1994.1236" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558374v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02497991v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pole.1995.909" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528070v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Briquet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515800v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551134v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quad.1991.1941" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527820v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515784v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468850v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Crews" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/flux.1990.1170" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515662v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02469840v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quad" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515720v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468830v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515926v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468813v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quad.1989.1903" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515632v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468820v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quad.1989.1908" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515321v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02455122v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515310v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866213v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866117v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866164v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05234634v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866195v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05234653v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866130v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866013v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951927v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948650v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948648v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04982823v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951948v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946528v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948601v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946520v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946488v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946471v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945858v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03606280v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viala" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945074v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945342v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945062v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945114v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945090v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945025v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03261922v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03261916v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03262008v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944982v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944958v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03124848v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945019v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225492v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03232035v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436804v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249874v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235872v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511377v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jarrige" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03350910v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235991v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441741v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224440v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228963v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227377v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227494v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439624v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00810761v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00810534v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660286v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00660282v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553765v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434158v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442284v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556556v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434913v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951989v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961221v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04026609v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvano Giada" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carnelli Luisella" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuliani Elettra" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Dupin-Meynard" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-attribut.com/product/making-culture/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440407v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Arambourou" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Paoletti" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ds.hypotheses.org/8763" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03127344v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pug.fr/produit/1888/9782706149696/la-fusion-des-regions" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257884v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/culture-et-metropole/9782746759794" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autre.negri.2021.01" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512952v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.culture.gouv.fr/Thematiques/Etudes-et-statistiques/Publications/Collections-d-ouvrages/Questions-de-culture-2000-2021/Festivals-territoire-et-societe" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03260900v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1765/9782706147937/les-trois-chocs-culturels-du-covid-19" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258038v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Calvano" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisella Carnelli" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-attribut.com/product/cultural-policies-in-europe-a-participatory-turn/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468801v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1661/9782706143205/les-projets-culturels-de-territoire" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815787v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02382248v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=60339" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02154976v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editoriaespettacolo.com/prodotto/be-spectactive-challenging-participation-in-performing-arts/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483497v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.158850" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432964v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03215705v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bilgiyay.com/kitap/ulusal-kulturlerin-sonu-mu-cesitlilik-sinavinda-kultur-politikalari/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02459071v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03215860v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemotetlereste.com/musiques/lesmusiquesdumondeetleurspublics/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439617v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gu&#233;rin" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442431v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Damien Collin" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02375657v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nicolas" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02641181v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www1.diba.cat/llibreria/pdf/48821.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434480v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jonard" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre N&#233;grier" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Potier" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02382469v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berni&#233;-Boissard" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsparentheses.com/test/article74.html" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439297v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02455200v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armandoeditore.it/catalogo/la-fine-delle-culture-nazionali/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02455176v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518863v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pr&#233;au" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00385514v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439256v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196475v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02455136v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118496v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Yaouanc" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Michel" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-une_politique_culturelle_privee_en_france_les_nouveaux_commanditaires_de_la_fondation_de_france_1991_2004_dorothee_yaouanc_laura_michel_emmanuel_negrier-9782296014275-22140.html" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02455028v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=22140&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02455021v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02382757v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00290254v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02382703v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438196v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02382742v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02382593v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=546" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02382575v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roche" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02382549v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500088v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501157v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905273v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003500551-7" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499952v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Rodr&#237;guez Morat&#243;" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Zarlenga" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003500551-13" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867133v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905262v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as I. Zarlenga" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598767v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03697555v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/attri.colle.2022.01.0067" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03663272v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnmlab.fr/recueil/horizon-la-musique-en-2030/chapitre/13/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03105717v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03512969v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj-editions.fr/livres/politiques-de-la-fusion/9782275029580" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03138354v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1888/9782706149696/la-fusion-des-regions" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.negri.2021.02.0006" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03105725v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983335v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03138426v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.negri.2021.02.0249" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134919v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.negri.2021.02.0153" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513472v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03106204v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03106212v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515286v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513570v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deusto-publicaciones.es/index.php/main/libro/1276" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513597v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Mart&#237;n Zamorano" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://H&#233;ctor Schargorodsky" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02360623v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/livre/?gcoi=27246100023520" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791254v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utorontopress.com/us/the-suburban-land-question-2" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/9781442620629-014" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638718v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513443v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/23498-politiques-et-pratiques-de-la-culture" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513486v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01667336v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policypress.universitypressscholarship.com/view/10.1332/policypress/9781447324218.001.0001/upso-9781447324218-chapter-007" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/policypress/9781447324218.003.0007" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513451v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638713v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23912/978-1-910158-55-5-3014" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513406v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://puv.uv.es/treinta-a-os-de-politicas-culturales-en-espa-a.html" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513388v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.goodfellowpublishers.com/academic-publishing.php?promoCode=&amp;amp;partnerID=&amp;amp;content=story&amp;amp;storyID=361" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116857v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Douillet" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603497v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D&#233;z&#233;" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cr&#233;pon" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Mayer" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511896v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/24573?lang=fr" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.24573" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513379v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436610v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440416v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441738v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00810630v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634744v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634749v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513345v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ub.edu/cultural/wp-content/uploads/2018/10/La-gestion-de-festivales-esc%C3%A9nicos-conceptos-miradas-y-debates.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513326v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/23511-pour-une-histoire-des-politiques-culturelles-dans-le-monde" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513272v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513259v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513294v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/search/?fa=results&amp;amp;searchtext=Dictionnaire+des+politiques+territoriales" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517074v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.territorial.fr/PAR_TPL_IDENTIFIANT/1012/TPL_CODE/TPL_OUVR_NUM_FICHE/PAG_TITLE/EPCC+%3A+cr%E9ation+et+fonctionnement+-+Vade-mecum+pour+mieux+comprendre+les+%E9tablissements+publics+de+coop%E9ration+culturelle+/1-portail-des-collectivites-locales-et-la-fonction-publique.htm" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513267v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Second-Tier-of-Local-Government-in-Europe-Provinces-Counties-Departements/Heinelt-Bertrana/p/book/9780415602570" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513277v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442300v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513202v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513215v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436525v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513157v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513135v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogus.boekman.nl/extern/detail.aspx?parentpriref=" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513074v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/2006-democraties-et-autoritarismes-fragmentation-et-hybridation-des-regimes.html" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513183v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsparentheses.com/projets-et-strategies-urbaines" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513093v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/politiques-publiques-et-democratie--9782707156549-page-163.htm#" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444175v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441795v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444184v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borraz" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513062v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=24355&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513042v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icariaeditorial.com/archivo/libros.php?id=843" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512968v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513025v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tienda.boe.es/detail.php?id=9788434015944" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512606v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512981v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulaval.com/produit/jeux-d-echelles-et-transformation-de-l-etat-le-gouvernement-des-territoires-au-quebec-et-en-france" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437976v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286784v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286783v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02512947v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.realinstitutoelcano.org/wps/portal/rielcano_es/contenido?WCM_GLOBAL_CONTEXT=/elcano/elcano_es/zonas_es/lengua+y+cultura/dt24-2004" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512389v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/24860?lang=fr" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.24860" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512343v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Escaffit" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512489v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512471v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ammar-Khodja" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joly" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.culture.gouv.fr/Nous-connaitre/Decouvrir-le-ministere/Histoire-du-ministere/Ressources-documentaires/Publications/La-collection-Travaux-et-documents/Les-collectivites-locales-et-la-culture.-Les-formes-de-l-institutionnalisation-XIXe-XXe-siecles" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512517v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2002.9852" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512558v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512322v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512362v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512264v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512013v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511983v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512105v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512047v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512038v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511996v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511943v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Briole" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lauraire" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511925v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511435v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511405v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsdelaube.fr/" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511359v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511390v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://manchesteruniversitypress.co.uk/" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511312v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511331v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-picardie.fr/curapp/en/node/190" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05564204v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867203v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03641126v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03703540v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03649671v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953729v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953742v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953734v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953725v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952322v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00113310v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vanier" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555991v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440356v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438949v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442310v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442237v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439645v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435166v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440488v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444204v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435019v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436909v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437859v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Escafit" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501197v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Laurent" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905585v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585116v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905526v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905546v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905512v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Laurent" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907606v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518451v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204448v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter Gy&#246;rgy" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Ol&#225;h" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953837v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519090v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434889v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519066v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519073v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961266v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442464v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02382396v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908424v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439001v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02375977v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439846v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439059v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439843v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436162v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519032v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518938v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518887v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518901v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518953v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518825v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubourg" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#234;l Inguimbert" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518792v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518776v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518754v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadiou" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518765v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518736v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518602v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518720v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518587v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cervello" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518554v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518531v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518403v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518516v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518495v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valari&#233;" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Garcia" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517757v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perret Jacques" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517788v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517622v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517669v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis de La Torre" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Fadairo" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Massard" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred R&#233;no" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517571v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517598v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517459v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517497v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rallet" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517531v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517428v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517366v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>