--- v0 (2026-03-16)
+++ v1 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> emmanuel odic </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of ionizing radiation on the inception voltage of electrical discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2025.3588794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational study of partial discharge events in electric drives with segmented power supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Lanciotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Béthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.4. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2025001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Temperature in Partial Discharge Inception Voltage at Triple Junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Szilágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Molinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2023.3315686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications biomédicales des plasmas froids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, pp.44 - 51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new discriminating high temperature fission chamber filled with xenon designed for sodium-cooled fast reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Hamrita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jammes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 968, pp.163947. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2020.163947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of a corona discharge induced by natural high voltage due to vertical potential gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunpin Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Plasma Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (1), pp.015013. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2516-1067/ab0563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paschen’s Law in Extreme Pressure and Temperature Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Hamrita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47 (3), pp.1641-1647. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2019.2896352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the Analysis of PWM Inverter Parameters: Influence on the Partial Discharge Inception Voltage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loucif Benmamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Hamiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (1), pp.146 - 152. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2018.007787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Localization of Partial-Discharge-Induced Pulses in Fission Chambers Designed for Sodium-Cooled Fast Reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Hamrita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (9), pp.2412 - 2420. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2018.2861566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01916651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corona discharges with water electrospray for Escherichia coli biofilm eradication on a surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Kovalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdenko Machala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioelectrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 112, pp.91-99. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bioelechem.2016.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of ambient gas pressure and carbon adsorption on dark current emission from a cathode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maykel Márquez-Mijares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Almaksour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike J. Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B Microelectronics and Nanometer Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (6), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.4966621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation and characterisation of a planar transformer with a high voltage ratio and high output voltage for plasma reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike J. Kirkpatrick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (6), pp.929. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-pel.2014.0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric pressure argon surface discharges propagated in long tubes: physical characterization and application to bio-decontamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Kovalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdenko Machala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (46), pp.464003. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/48/46/464003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D around a photoneutralizer-based NBI system (Siphore) in view of a DEMO Tokamak steady state fusion reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Achkasov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (12), pp.123020. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/55/12/123020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the reduction of field emission by gas injection in vacuum for accelerator applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Almaksour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Special Topics: Accelerators and Beams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17, pp.103502. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevSTAB.17.103502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal evolution of temperature and OH density produced by nanosecond repetitively pulsed discharges in water vapour at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.P. Sainct</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. O. Laux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (7), pp.075204. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/47/7/075204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathode Surface Morphology Effects on Field Emission: Vacuum Breakdown Creation of Field Emitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Almaksour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Joseph Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (10), pp.2582-2583. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2014.2319393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Study of the Current-Voltage Characteristics of a 100-mbar DC Discharge in Argon: From the Diffuse Glow Discharge to the Arc Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (8), pp.2400-2407. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2013.2273002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial Decontamination of the Inner Wall of Narrow Tubes by a Nitrogen Afterglow at Atmospheric Pressure and its Relation to Local Atomic Nitrogen Concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukayna Limam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Pointu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Processes and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (8), pp.679-685. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppap.201200170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of nanosecond repetitively pulsed discharges in water vapor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.P. Sainct</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. O. Laux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasma Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (2), pp.125-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of voltage waveform on dielectric barrier discharge ozone production efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mericam-Bourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tuvache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57 (3), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2012110302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma assisted heterogeneous catalytic oxidation: HCCI Diesel engine investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Zinola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lavy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 117-118, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2011.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of voltage waveform on dielectric barrier discharge ozone production efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mericam-Bourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tuvache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57 (03), 30801 (10 p.). </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2012110302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-thermal plasma treatment of contaminated surfaces : remote exposure to atmospheric pressure dielectric barrier discharge effluent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukayna Limam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 324, pp.469-472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma assisted heterogeneous catalytic oxidation of carbon monoxide and unburned hydrocarbons : Laboratory-scale investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Leininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106 (1-2), pp.160-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Survival of Bacteria Within Biofilms to Exposure to an Atmospheric Pressure Non-Thermal Plasma Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Salamitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike, J., Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-M. Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Leblon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (2), pp.228-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilute Methane Treatment by Atmospheric Pressure Dielectric Barrier Discharge: Effects of Water Vapor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Mfopara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike, J., Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (2), pp. 91-102. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11090-008-9164-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen atmospheric pressure post discharges for biological decontamination of inside small diameter tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Pointu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Ganciu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Processes and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5, pp.559-558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Pressure Humid Argon DBD Plasma for the Application of Sterilization - Measurement and Simulation of Hydrogen, Oxygen, and Hydrogen Peroxide Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Dodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasma Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (1), pp.96-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00221393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'un accumulateur plomb/acide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 51, pp.37-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00252097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CURRENT DISTRIBUTION OF AC SURFACE DISCHARGES AND ASSOCIATED CHEMISTRY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Dhainaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dussart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrostatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 64 (7-9), pp.477-484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00221383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covalent cross-linking of proteins by a non-thermal plasma process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Leblon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Beggar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Salamitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 8, pp.321-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du traitement par électrochimiothérapie d'une tumeur intra-vertébrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inactivation de bactériophages MS2 et T4 par plasma froid à pression atmosphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chih-Min Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Symposium de Génie Électrique (SGE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des rayonnements ionisants sur la tension d'amorçage des décharges électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of partial discharge and breakdown phenomena at triple junctions under various conditions of pressure and temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Szilágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Molinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Electrostatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Physics, Sep 2023, Uxbridge, United Kingdom. pp.012007, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/2702/1/012007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des effets des décharges partielles dans un câble de puissance pour usage aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Molinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème conférence de la Société Française d’Electrostatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d’Electrostatique, Jul 2023, Cherbourg en Cotentin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des phénomènes de décharges partielles à partir d’un point triple sous conditions variées de pression et de température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Szilágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Molinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème conférence de la Société Française d’Electrostatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d’Electrostatique, Jul 2023, Cherbourg en Cotentin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Discharge Detection in an Aeronautical Power Cable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Karadjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 AIAA/IEEE Electric Aircraft Technologies Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Cincinnati, United States. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2018-5033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and localization of partial-discharge-induced pulses in fission chambers designed for sodium-cooled fast reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Hamrita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2017 – Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Liège, Belgium. 6 p., </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201817003002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et identification de décharges partielles dans un câble aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Karadjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to partial discharge analysis in inverter-fed motor windings for automotive application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loucif Benmamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vangraefschepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Electrical Insulation Conference (EIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Baltimore, United States. pp.348-351, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EIC.2017.8004701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the effect of different types of aging on partial discharge inception voltage in aerospace power connectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boukadoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Electrical Insulation Conference (EIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Baltimore, United States. pp.165-168, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EIC.2017.8004702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a compact bushing for NBI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. de Esch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIFTH INTERNATIONAL SYMPOSIUM ON NEGATIVE IONS, BEAMS AND SOURCES (NIBS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Oxford, United Kingdom. pp.060003, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4995790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation of argon surface discharge in long tubes at atmospheric pressure, is bactericidal effect and the effect of UV emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Kovalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Machala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on High Pressure Low Temperature Plasma Chemistry (HAKONE XV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Brno, Czech Republic. pp.343-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of a corona discharge induced by the vertical potential gradient at the earth’s surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunpin Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIth International Conference on Gas Discharges and Their Applications, Nagoya</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d'un modèle de bobinage par analyse fréquentielle et temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loucif Benmamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vangraefschepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Symposium de Génie Électrique (SGE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC corona discharges in air for bio-decontamination of glass surface from Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Kovalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tarabová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escherichia coli biofilm decontamination by air DC corona discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Kovalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdenko Machala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference of COST ACTIONS TD1208 “Electrical discharges with liquids for future applications” &amp; MP1101 Biomedical Applications of Atmospheric Pressure Plasma Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bertinoro, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron density measurement of a nanosecond repetitively pulsed plasma discharges in water vapour with 1% of N2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.P. Sainct</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe O Laux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATW Fundamentals of Plasma Assisted Combustion and Flow Control,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in the development of the neutron flux monitoring system of the French GEN-IV SFR: simulations and experimental validations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Filliatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zs. Elter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Verma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de Izarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Advancements in Nuclear Instrumentation Measurement Methods and their Applications (ANIMMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ANIMMA.2015.7465647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decontamination of Escherichia coli biofilm by positive and negative DC corona discharge in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Kovalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdenko Machala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Young Professionals Workshop on Plasma-Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rosctock, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms for the effects of residual pressure on field emission in vacuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Almousa Almaksour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOPS/BEAMS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications biomédicales des plasmas froids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Kovalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Dubow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Symposium de Génie Électrique (SGE 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decontamination of the inner walls of a narrow tube at atmospheric pressure using long distance propagation discharge in argon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Kovalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Machala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-S. Dubow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPM5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Nara, Japan. p.182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric pressure argon-based discharges for surface decontamination purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISNTP-9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Dalian, China. p.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal evolution of the electron density produced by nanosecond repetitively pulsed discharges in water vapor at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sainct</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deanna A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe O. Laux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67th Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Raleigh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decontamination of Escherichia coli biofilm by DBD argon jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Kovalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Machala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-S. Dubow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Young Professionals Workshop on Plasma-Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Greifswald, Germany. p.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decontamination of E. coli on Inner Wall of Quartz Tube by Pulsed Corona Discharge and Streptococci Biofilm by DC Corona Discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Kovalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-S. Dubow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Machala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Young Professionals Workshop on Plasma-Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Kölpinsee, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-decontamination of E. coli on Inner Wall of a Thin Tube Using Pulsed Corona Discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Kovalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Machala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-S. Dubow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Central European Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Balatonalmádi, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décontamination de surface par plasma froid d'argon à pression atmosphérique - cas du traitement des parois internes de tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Kovalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Machala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-S. Dubow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées GDR ABioPlas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of water dissociation by Nanosecond Repetitively Pulsed Discharges in superheated steam at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.P. Sainct</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. O. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st AIAA Aerospace Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Grapevine, Texas, United States. 10 p., </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2013-1190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités au LGEP et à Supélec dans le Domaine des Décharges et des Arcs Électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Almaksour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ACE 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic and biocidal study of a N2 flowing post-discharge at atmospheric pressure with and without O2 traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukayna Limam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Pointu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISNTP-8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Camaret, France. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the study of the glow to arc transition in 100 mbar argon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th High-Tech Plasma Processes Conference (HTPP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakdown in High Vacuum: contribution of the dark current emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Almaksour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Edinburgh, United Kingdom. pp.111-116, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2012.6383313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of Dark Current Emission: Effects of Surface Morphology and Inter-Electrode Gap Distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Almaksour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Cherbourg, France. pp.223-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of ozone generation by atmospheric pressure air DBD using different pulsed voltage sources.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.P. Sainct</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mericam-Bourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Phenomena in Ionized Gases (ICPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Belfast, United Kingdom. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethanol removal by dielectric barrier discharge assisted by catalysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mericam-Bourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tuvache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Frochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPIG 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Belfast, United Kingdom. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-efficient electrical and innovative technology development for indoor air and gas exhaust treatment in industry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mericam-Bourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEEE 2011 Summer Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Gien, France. pp.715-723</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of ozone generation by dbd and nrp discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.P. Sainct</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mericam-Bourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Colloquium on Plasma Processes (CIP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Nantes, France. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a glow discharge structure in 100 mbar argon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPIG 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Belfast, United Kingdom. C8-255 (3 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decontamination of the inner walls of small diameter tubes by nitrogen afterglow plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Limam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M Pointu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Non-Thermal/Thermal Plasma Pollution Control Technology and Sustainable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, St. John's, Canada. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote exposure of protein contamined surfaces to an atmospheric pressure DBD effluent. Application to prion-contaminated surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Comoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dehen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Non-Thermal/Thermal Plasma Pollution Control Technology and Sustainable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, St. John's, Canada. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxydation avancée du naphtalène par procédé plasma froid à pression atmosphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Mfopara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EF 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Compiègne, France. pp.CD-Rom Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of a model PAH and its solid by-products by atmospheric pressure dielectric barrier discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Mfopara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Intern. Symp. on Non-Thermal Plasma Technol.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Taipei, Taiwan. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial discharges inception and ageing effects in a gas insulated HV equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaseous dielectrics 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methane oxidation by atmospheric pressure dielectric barrier discharge: effects of water vapor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Mfopara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème conference SFE 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Gif-sur-Yvette, France. pp.372-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHARACTERIZATION OF MEDIUM VOLTAGE EQUIPMENT AGEING BY MONITORING OF PARTIAL DISCHARGES CHEMICAL AND ACOUSTICAL EMISSION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouseau Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroni Claire-Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Electrical Insulation Conf. INSUCON 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Birmingham, United Kingdom. pp.24-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00220492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RADIATION KINETICS AND CHEMICAL REACTIVITY OF BARRIER DISCHARGES IN HUMID ARGON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Kozlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Tatarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Dodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.S. Fedoseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symp. on High Pres. Low Temp. Plasma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, SAGA, Japan. pp.124-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00221303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New hypotheses on the triple point phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème conférence de la Société Française d'Electrostatique, SFE 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Grenoble, France. pp.12-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOLOGICAL APPLICATIONS OF ATMOSPHERIC PRESSURE DIELECTRIC BARRIER DISCHARGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Dodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Salamitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Goldman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on High Pressure Low Temperature Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Saga, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00221369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC motor speed regulation using a full bridge converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Arzandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lorcet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Protat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAEEIE Annual Conference on Innovation in Education for Electrical and Information Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Craiova, Romania. pp.128-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Pressure Humid DBD Plasma for the Application of Sterilization – Measurement and Simulation of Hydrogen, Oxygen, and Hydrogen Peroxide Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Dodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Intern. Symp. on Non-Thermal Plasma Technol.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Oléron, France. pp.2C1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From acoustic waves to the gas temperature in a point-to-plane dielectric barrier discharge in air at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dhainaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Taormina, Italy. pp.217-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the effects of partial discharges in a power cable for aeronautical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Pineda Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riantsoa Rabemarolahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Foray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Molinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on More Electrical Aircraft Towards cleaner aviation 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités du GeePs dans le Domaine des Décharges et des Arcs Électriques Application à l'Aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Workshop Arcs et Contacts Électriques- Approche Physique et Applications (ACE 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of bacterial inactivation and DNA fragmentation induced by flowing humid argon post-discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukayna Limam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Salamitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Z. Machala, Karol Hensel and Yuri Akishev. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma for Bio-Decontamination, Medicine and Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publisher, Chapter 8 ; pp. 93-106, 2012, NATO Science for Peace and Security Series A: Chemistry and Biology, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-2852-3_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode et dispositif de suivi de la détérioration des isolants d'une machine tournante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gérard Friedrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David. M Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mineur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Mouren-Renouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP2166649A1. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés physicochimiques de décharges électriques à pression atmosphérique. Application à la décontamination biologique de surface.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Université Paris Sud - Paris XI, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00351504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId271"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> emmanuel odic </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational study of partial discharge events in electric drives with segmented power supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Lanciotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Béthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.4. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2025001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of ionizing radiation on the inception voltage of electrical discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2025.3588794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications biomédicales des plasmas froids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, pp.44 - 51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Temperature in Partial Discharge Inception Voltage at Triple Junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Szilágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Molinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2023.3315686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new discriminating high temperature fission chamber filled with xenon designed for sodium-cooled fast reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Hamrita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jammes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 968, pp.163947. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2020.163947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of a corona discharge induced by natural high voltage due to vertical potential gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunpin Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Plasma Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (1), pp.015013. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2516-1067/ab0563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paschen’s Law in Extreme Pressure and Temperature Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Hamrita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47 (3), pp.1641-1647. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2019.2896352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the Analysis of PWM Inverter Parameters: Influence on the Partial Discharge Inception Voltage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loucif Benmamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Hamiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (1), pp.146 - 152. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2018.007787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Localization of Partial-Discharge-Induced Pulses in Fission Chambers Designed for Sodium-Cooled Fast Reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Hamrita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (9), pp.2412 - 2420. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2018.2861566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01916651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of ambient gas pressure and carbon adsorption on dark current emission from a cathode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maykel Márquez-Mijares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Almaksour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike J. Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B Microelectronics and Nanometer Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (6), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.4966621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corona discharges with water electrospray for Escherichia coli biofilm eradication on a surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Kovalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdenko Machala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioelectrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 112, pp.91-99. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bioelechem.2016.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation and characterisation of a planar transformer with a high voltage ratio and high output voltage for plasma reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike J. Kirkpatrick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (6), pp.929. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-pel.2014.0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric pressure argon surface discharges propagated in long tubes: physical characterization and application to bio-decontamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Kovalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdenko Machala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (46), pp.464003. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/48/46/464003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D around a photoneutralizer-based NBI system (Siphore) in view of a DEMO Tokamak steady state fusion reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Achkasov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (12), pp.123020. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/55/12/123020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal evolution of temperature and OH density produced by nanosecond repetitively pulsed discharges in water vapour at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.P. Sainct</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. O. Laux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (7), pp.075204. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/47/7/075204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the reduction of field emission by gas injection in vacuum for accelerator applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Almaksour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Special Topics: Accelerators and Beams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17, pp.103502. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevSTAB.17.103502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathode Surface Morphology Effects on Field Emission: Vacuum Breakdown Creation of Field Emitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Almaksour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Joseph Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (10), pp.2582-2583. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2014.2319393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Study of the Current-Voltage Characteristics of a 100-mbar DC Discharge in Argon: From the Diffuse Glow Discharge to the Arc Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (8), pp.2400-2407. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2013.2273002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial Decontamination of the Inner Wall of Narrow Tubes by a Nitrogen Afterglow at Atmospheric Pressure and its Relation to Local Atomic Nitrogen Concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukayna Limam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Pointu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Processes and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (8), pp.679-685. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppap.201200170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of nanosecond repetitively pulsed discharges in water vapor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.P. Sainct</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. O. Laux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasma Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (2), pp.125-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of voltage waveform on dielectric barrier discharge ozone production efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mericam-Bourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tuvache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57 (3), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2012110302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma assisted heterogeneous catalytic oxidation: HCCI Diesel engine investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Zinola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lavy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 117-118, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2011.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of voltage waveform on dielectric barrier discharge ozone production efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mericam-Bourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tuvache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57 (03), 30801 (10 p.). </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2012110302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma assisted heterogeneous catalytic oxidation of carbon monoxide and unburned hydrocarbons : Laboratory-scale investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Leininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106 (1-2), pp.160-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-thermal plasma treatment of contaminated surfaces : remote exposure to atmospheric pressure dielectric barrier discharge effluent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukayna Limam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 324, pp.469-472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Survival of Bacteria Within Biofilms to Exposure to an Atmospheric Pressure Non-Thermal Plasma Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Salamitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike, J., Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-M. Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Leblon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (2), pp.228-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilute Methane Treatment by Atmospheric Pressure Dielectric Barrier Discharge: Effects of Water Vapor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Mfopara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike, J., Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (2), pp. 91-102. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11090-008-9164-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen atmospheric pressure post discharges for biological decontamination of inside small diameter tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Pointu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Ganciu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Processes and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5, pp.559-558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'un accumulateur plomb/acide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 51, pp.37-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00252097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Pressure Humid Argon DBD Plasma for the Application of Sterilization - Measurement and Simulation of Hydrogen, Oxygen, and Hydrogen Peroxide Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Dodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasma Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (1), pp.96-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00221393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CURRENT DISTRIBUTION OF AC SURFACE DISCHARGES AND ASSOCIATED CHEMISTRY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Dhainaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dussart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrostatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 64 (7-9), pp.477-484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00221383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covalent cross-linking of proteins by a non-thermal plasma process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Leblon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Beggar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Salamitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 8, pp.321-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inactivation de bactériophages MS2 et T4 par plasma froid à pression atmosphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chih-Min Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Symposium de Génie Électrique (SGE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du traitement par électrochimiothérapie d'une tumeur intra-vertébrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des rayonnements ionisants sur la tension d'amorçage des décharges électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of partial discharge and breakdown phenomena at triple junctions under various conditions of pressure and temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Szilágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Molinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Electrostatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Physics, Sep 2023, Uxbridge, United Kingdom. pp.012007, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/2702/1/012007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des effets des décharges partielles dans un câble de puissance pour usage aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Molinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème conférence de la Société Française d’Electrostatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d’Electrostatique, Jul 2023, Cherbourg en Cotentin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des phénomènes de décharges partielles à partir d’un point triple sous conditions variées de pression et de température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Szilágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Molinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème conférence de la Société Française d’Electrostatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d’Electrostatique, Jul 2023, Cherbourg en Cotentin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Discharge Detection in an Aeronautical Power Cable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Karadjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 AIAA/IEEE Electric Aircraft Technologies Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Cincinnati, United States. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2018-5033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and localization of partial-discharge-induced pulses in fission chambers designed for sodium-cooled fast reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Hamrita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2017 – Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Liège, Belgium. 6 p., </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201817003002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et identification de décharges partielles dans un câble aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Karadjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to partial discharge analysis in inverter-fed motor windings for automotive application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loucif Benmamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vangraefschepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Electrical Insulation Conference (EIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Baltimore, United States. pp.348-351, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EIC.2017.8004701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the effect of different types of aging on partial discharge inception voltage in aerospace power connectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boukadoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Electrical Insulation Conference (EIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Baltimore, United States. pp.165-168, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EIC.2017.8004702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a compact bushing for NBI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. de Esch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIFTH INTERNATIONAL SYMPOSIUM ON NEGATIVE IONS, BEAMS AND SOURCES (NIBS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Oxford, United Kingdom. pp.060003, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4995790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation of argon surface discharge in long tubes at atmospheric pressure, is bactericidal effect and the effect of UV emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Kovalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Machala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on High Pressure Low Temperature Plasma Chemistry (HAKONE XV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Brno, Czech Republic. pp.343-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of a corona discharge induced by the vertical potential gradient at the earth’s surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunpin Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIth International Conference on Gas Discharges and Their Applications, Nagoya</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d'un modèle de bobinage par analyse fréquentielle et temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loucif Benmamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vangraefschepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Symposium de Génie Électrique (SGE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC corona discharges in air for bio-decontamination of glass surface from Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Kovalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tarabová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron density measurement of a nanosecond repetitively pulsed plasma discharges in water vapour with 1% of N2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.P. Sainct</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe O Laux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATW Fundamentals of Plasma Assisted Combustion and Flow Control,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escherichia coli biofilm decontamination by air DC corona discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Kovalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdenko Machala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference of COST ACTIONS TD1208 “Electrical discharges with liquids for future applications” &amp; MP1101 Biomedical Applications of Atmospheric Pressure Plasma Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bertinoro, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in the development of the neutron flux monitoring system of the French GEN-IV SFR: simulations and experimental validations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Filliatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zs. Elter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Verma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de Izarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Advancements in Nuclear Instrumentation Measurement Methods and their Applications (ANIMMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ANIMMA.2015.7465647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decontamination of Escherichia coli biofilm by positive and negative DC corona discharge in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Kovalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdenko Machala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Young Professionals Workshop on Plasma-Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rosctock, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms for the effects of residual pressure on field emission in vacuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Almousa Almaksour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOPS/BEAMS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications biomédicales des plasmas froids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Kovalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Dubow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Symposium de Génie Électrique (SGE 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric pressure argon-based discharges for surface decontamination purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISNTP-9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Dalian, China. p.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decontamination of the inner walls of a narrow tube at atmospheric pressure using long distance propagation discharge in argon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Kovalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Machala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-S. Dubow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPM5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Nara, Japan. p.182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal evolution of the electron density produced by nanosecond repetitively pulsed discharges in water vapor at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sainct</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deanna A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe O. Laux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67th Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Raleigh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decontamination of Escherichia coli biofilm by DBD argon jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Kovalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Machala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-S. Dubow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Young Professionals Workshop on Plasma-Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Greifswald, Germany. p.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decontamination of E. coli on Inner Wall of Quartz Tube by Pulsed Corona Discharge and Streptococci Biofilm by DC Corona Discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Kovalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-S. Dubow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Machala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Young Professionals Workshop on Plasma-Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Kölpinsee, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-decontamination of E. coli on Inner Wall of a Thin Tube Using Pulsed Corona Discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Kovalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Machala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-S. Dubow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Central European Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Balatonalmádi, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of water dissociation by Nanosecond Repetitively Pulsed Discharges in superheated steam at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.P. Sainct</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. O. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st AIAA Aerospace Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Grapevine, Texas, United States. 10 p., </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2013-1190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décontamination de surface par plasma froid d'argon à pression atmosphérique - cas du traitement des parois internes de tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Kovalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Machala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-S. Dubow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées GDR ABioPlas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic and biocidal study of a N2 flowing post-discharge at atmospheric pressure with and without O2 traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukayna Limam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Pointu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISNTP-8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Camaret, France. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités au LGEP et à Supélec dans le Domaine des Décharges et des Arcs Électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Almaksour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ACE 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakdown in High Vacuum: contribution of the dark current emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Almaksour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Edinburgh, United Kingdom. pp.111-116, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2012.6383313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the study of the glow to arc transition in 100 mbar argon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th High-Tech Plasma Processes Conference (HTPP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of Dark Current Emission: Effects of Surface Morphology and Inter-Electrode Gap Distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Almaksour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Cherbourg, France. pp.223-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethanol removal by dielectric barrier discharge assisted by catalysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mericam-Bourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tuvache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Frochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPIG 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Belfast, United Kingdom. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of ozone generation by atmospheric pressure air DBD using different pulsed voltage sources.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.P. Sainct</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mericam-Bourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Phenomena in Ionized Gases (ICPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Belfast, United Kingdom. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of ozone generation by dbd and nrp discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.P. Sainct</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mericam-Bourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Colloquium on Plasma Processes (CIP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Nantes, France. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a glow discharge structure in 100 mbar argon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPIG 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Belfast, United Kingdom. C8-255 (3 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-efficient electrical and innovative technology development for indoor air and gas exhaust treatment in industry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mericam-Bourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEEE 2011 Summer Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Gien, France. pp.715-723</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decontamination of the inner walls of small diameter tubes by nitrogen afterglow plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Limam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M Pointu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Non-Thermal/Thermal Plasma Pollution Control Technology and Sustainable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, St. John's, Canada. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote exposure of protein contamined surfaces to an atmospheric pressure DBD effluent. Application to prion-contaminated surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Comoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dehen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Non-Thermal/Thermal Plasma Pollution Control Technology and Sustainable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, St. John's, Canada. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxydation avancée du naphtalène par procédé plasma froid à pression atmosphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Mfopara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EF 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Compiègne, France. pp.CD-Rom Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of a model PAH and its solid by-products by atmospheric pressure dielectric barrier discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Mfopara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Intern. Symp. on Non-Thermal Plasma Technol.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Taipei, Taiwan. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methane oxidation by atmospheric pressure dielectric barrier discharge: effects of water vapor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Mfopara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème conference SFE 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Gif-sur-Yvette, France. pp.372-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial discharges inception and ageing effects in a gas insulated HV equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaseous dielectrics 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHARACTERIZATION OF MEDIUM VOLTAGE EQUIPMENT AGEING BY MONITORING OF PARTIAL DISCHARGES CHEMICAL AND ACOUSTICAL EMISSION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouseau Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroni Claire-Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Electrical Insulation Conf. INSUCON 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Birmingham, United Kingdom. pp.24-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00220492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RADIATION KINETICS AND CHEMICAL REACTIVITY OF BARRIER DISCHARGES IN HUMID ARGON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Kozlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Tatarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Dodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.S. Fedoseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symp. on High Pres. Low Temp. Plasma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, SAGA, Japan. pp.124-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00221303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New hypotheses on the triple point phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème conférence de la Société Française d'Electrostatique, SFE 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Grenoble, France. pp.12-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOLOGICAL APPLICATIONS OF ATMOSPHERIC PRESSURE DIELECTRIC BARRIER DISCHARGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Dodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Salamitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Goldman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on High Pressure Low Temperature Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Saga, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00221369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC motor speed regulation using a full bridge converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Arzandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lorcet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Protat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAEEIE Annual Conference on Innovation in Education for Electrical and Information Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Craiova, Romania. pp.128-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Pressure Humid DBD Plasma for the Application of Sterilization – Measurement and Simulation of Hydrogen, Oxygen, and Hydrogen Peroxide Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Dodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Intern. Symp. on Non-Thermal Plasma Technol.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Oléron, France. pp.2C1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From acoustic waves to the gas temperature in a point-to-plane dielectric barrier discharge in air at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dhainaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Taormina, Italy. pp.217-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the effects of partial discharges in a power cable for aeronautical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Pineda Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riantsoa Rabemarolahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Foray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Molinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on More Electrical Aircraft Towards cleaner aviation 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités du GeePs dans le Domaine des Décharges et des Arcs Électriques Application à l'Aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Workshop Arcs et Contacts Électriques- Approche Physique et Applications (ACE 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of bacterial inactivation and DNA fragmentation induced by flowing humid argon post-discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukayna Limam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Salamitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Z. Machala, Karol Hensel and Yuri Akishev. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma for Bio-Decontamination, Medicine and Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publisher, Chapter 8 ; pp. 93-106, 2012, NATO Science for Peace and Security Series A: Chemistry and Biology, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-2852-3_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode et dispositif de suivi de la détérioration des isolants d'une machine tournante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gérard Friedrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David. M Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mineur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Mouren-Renouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP2166649A1. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés physicochimiques de décharges électriques à pression atmosphérique. Application à la décontamination biologique de surface.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Université Paris Sud - Paris XI, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00351504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId271"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224252v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Galli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kirkpatrick" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Odic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2025.3588794" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949414v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Lanciotti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier B&#233;thoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labour&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2025001" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231278v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Szil&#225;gyi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Molini&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Kirkpatrick" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2023.3315686" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255869v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nofel Merbahi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243193v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Hamrita" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Odic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jammes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2020.163947" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100144v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunpin Hong" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rabat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Kirkpatrick" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2516-1067/ab0563" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117590v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jammes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Kirkpatrick" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2019.2896352" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322325v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loucif Benmamas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teste" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hamiti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2018.007787" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01916651v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2018.2861566" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01317619v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Kovalova" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Leroy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenko Machala" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2016.05.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01415362v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maykel M&#225;rquez-Mijares" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lepetit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lemoine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Almaksour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike J. Kirkpatrick" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4966621" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01282941v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-pel.2014.0139" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01244705v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Jacobs" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/46/464003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02381781v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simonin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Achard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Achkasov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#233;chu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudouin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/55/12/123020" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078131v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Almaksour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Dessante" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Simonin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevSTAB.17.103502" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073065v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. Sainct" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacoste" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Kirkpatrick" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. O. Laux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/7/075204" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073063v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Joseph Kirkpatrick" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessante" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2319393" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00858144v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Landfried" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andlauer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leblanc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2013.2273002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00858146v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukayna Limam" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pointu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201200170" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S4XB6P3B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00776741v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Lacoste" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795832v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mericam-Bourdet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Kirkpatrick" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tuvache" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Frochot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2012110302" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-NKH0M6CM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00680806v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zinola" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lavy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2011.12.022" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Q6GQ9HX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00680780v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mericam-Bourdet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00633655v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00633664v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Leininger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Blanchard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Rousseau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00441033v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Salamitou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike, J., Kirkpatrick" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-M. Ly" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leblon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00441022v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Mfopara" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-008-9164-9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7WJ53QNL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322941v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pointu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ricard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Ganciu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00221393v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Dodet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00252097v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Esteban" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vidal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Robert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00221383v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Goldman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Goldman" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Dhainaut" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dussart" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198581v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dodet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beggar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salamitou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495818v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschamps" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506484v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Min Chen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495802v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301429v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2702/1/012007" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04424692v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Pineda" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203413v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02402909v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Karadjian" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Imbert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Munier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-5033" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767704v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817003002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981838v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02404687v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Test&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vangraefschepe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EIC.2017.8004701" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02404763v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boukadoum" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Landfried" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EIC.2017.8004702" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071160v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Esch" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4995790" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02398498v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kovalova" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leroy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Machala" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526565v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Eichwald" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361681v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01283043v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tarabov&#225;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01283045v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866489v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe O Laux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01282997v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Filliatre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs. Elter" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Verma" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Izarra" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2015.7465647" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282913v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099240v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Almousa Almaksour" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01086639v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Dubow" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073131v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-S. Dubow" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073126v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866554v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sainct" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deanna A. Lacoste" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe O. Laux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073140v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00926154v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00926162v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00926168v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00858158v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-1190" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00780690v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779328v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778772v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778779v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2012.6383313" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779325v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alamarguy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656472v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658517v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00651471v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Frochot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00651497v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656476v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Andlauer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00563865v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Limam" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M Pointu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00563875v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Comoy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dehen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00421427v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00311922v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322959v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322983v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00220492v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouseau Eric" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Ga&#235;tan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroni Claire-Sophie" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00221303v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Kozlov" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Tatarenko" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Fedoseev" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256029v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00221369v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256810v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Arzand&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lorcet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Protat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257818v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088889v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dhainaut" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;quin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herzog" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goldman" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506036v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Pineda Bonilla" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riantsoa Rabemarolahy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Foray" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01284641v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00776802v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2852-3_8" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00871232v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#233;rard Friedrich" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jaillet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David. M Laurent" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mineur" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mouren-Renouard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00351504v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949414v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Lanciotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Galli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier B&#233;thoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labour&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2025001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224252v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kirkpatrick" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Odic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2025.3588794" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255869v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nofel Merbahi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231278v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Szil&#225;gyi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Molini&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Kirkpatrick" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2023.3315686" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243193v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Hamrita" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Odic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jammes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2020.163947" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100144v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunpin Hong" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rabat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Kirkpatrick" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2516-1067/ab0563" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117590v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jammes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Kirkpatrick" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2019.2896352" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322325v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loucif Benmamas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teste" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hamiti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2018.007787" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01916651v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2018.2861566" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01415362v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maykel M&#225;rquez-Mijares" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lepetit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lemoine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Almaksour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike J. Kirkpatrick" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4966621" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01317619v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Kovalova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Leroy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenko Machala" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2016.05.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01282941v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-pel.2014.0139" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01244705v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Jacobs" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/46/464003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02381781v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simonin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Achard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Achkasov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#233;chu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudouin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/55/12/123020" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073065v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. Sainct" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacoste" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Kirkpatrick" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. O. Laux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/7/075204" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078131v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Almaksour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Dessante" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Simonin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevSTAB.17.103502" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073063v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Joseph Kirkpatrick" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessante" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2319393" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00858144v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Landfried" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andlauer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leblanc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2013.2273002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00858146v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukayna Limam" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pointu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201200170" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S4XB6P3B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00776741v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Lacoste" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795832v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mericam-Bourdet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Kirkpatrick" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tuvache" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Frochot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2012110302" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-NKH0M6CM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00680806v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zinola" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lavy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2011.12.022" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Q6GQ9HX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00680780v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mericam-Bourdet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00633664v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Leininger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Blanchard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Rousseau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00633655v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00441033v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Salamitou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike, J., Kirkpatrick" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-M. Ly" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leblon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00441022v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Mfopara" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-008-9164-9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7WJ53QNL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322941v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pointu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ricard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Ganciu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00252097v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Esteban" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vidal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Robert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00221393v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Dodet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00221383v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Goldman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Goldman" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Dhainaut" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dussart" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198581v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dodet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beggar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salamitou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506484v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Min Chen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495818v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschamps" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495802v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301429v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2702/1/012007" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04424692v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Pineda" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203413v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02402909v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Karadjian" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Imbert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Munier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-5033" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767704v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817003002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981838v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02404687v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Test&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vangraefschepe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EIC.2017.8004701" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02404763v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boukadoum" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Landfried" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EIC.2017.8004702" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071160v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Esch" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4995790" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02398498v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kovalova" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leroy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Machala" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526565v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Eichwald" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361681v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01283043v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tarabov&#225;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866489v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe O Laux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01283045v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01282997v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Filliatre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs. Elter" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Verma" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Izarra" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2015.7465647" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282913v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099240v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Almousa Almaksour" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01086639v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Dubow" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073126v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073131v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-S. Dubow" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866554v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sainct" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deanna A. Lacoste" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe O. Laux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073140v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00926154v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00926162v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00858158v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-1190" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00926168v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779328v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00780690v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778779v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2012.6383313" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778772v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779325v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alamarguy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658517v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656472v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00651497v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656476v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Andlauer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00651471v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Frochot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00563865v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Limam" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M Pointu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00563875v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Comoy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dehen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00421427v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00311922v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322983v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322959v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00220492v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouseau Eric" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Ga&#235;tan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroni Claire-Sophie" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00221303v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Kozlov" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Tatarenko" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Fedoseev" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256029v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00221369v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256810v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Arzand&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lorcet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Protat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257818v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088889v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dhainaut" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;quin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herzog" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goldman" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506036v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Pineda Bonilla" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riantsoa Rabemarolahy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Foray" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01284641v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00776802v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2852-3_8" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00871232v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#233;rard Friedrich" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jaillet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David. M Laurent" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mineur" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mouren-Renouard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00351504v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>