--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> emmanuel odic </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational study of partial discharge events in electric drives with segmented power supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Lanciotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Béthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.4. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2025001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of ionizing radiation on the inception voltage of electrical discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2025.3588794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications biomédicales des plasmas froids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, pp.44 - 51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Temperature in Partial Discharge Inception Voltage at Triple Junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Szilágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Molinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2023.3315686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new discriminating high temperature fission chamber filled with xenon designed for sodium-cooled fast reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Hamrita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jammes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 968, pp.163947. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2020.163947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of a corona discharge induced by natural high voltage due to vertical potential gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunpin Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Plasma Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (1), pp.015013. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2516-1067/ab0563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paschen’s Law in Extreme Pressure and Temperature Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Hamrita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47 (3), pp.1641-1647. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2019.2896352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the Analysis of PWM Inverter Parameters: Influence on the Partial Discharge Inception Voltage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loucif Benmamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Hamiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (1), pp.146 - 152. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2018.007787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Localization of Partial-Discharge-Induced Pulses in Fission Chambers Designed for Sodium-Cooled Fast Reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Hamrita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (9), pp.2412 - 2420. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2018.2861566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01916651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of ambient gas pressure and carbon adsorption on dark current emission from a cathode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maykel Márquez-Mijares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Almaksour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike J. Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B Microelectronics and Nanometer Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (6), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.4966621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corona discharges with water electrospray for Escherichia coli biofilm eradication on a surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Kovalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdenko Machala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioelectrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 112, pp.91-99. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bioelechem.2016.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation and characterisation of a planar transformer with a high voltage ratio and high output voltage for plasma reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike J. Kirkpatrick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (6), pp.929. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-pel.2014.0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric pressure argon surface discharges propagated in long tubes: physical characterization and application to bio-decontamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Kovalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdenko Machala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (46), pp.464003. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/48/46/464003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D around a photoneutralizer-based NBI system (Siphore) in view of a DEMO Tokamak steady state fusion reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Achkasov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (12), pp.123020. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/55/12/123020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal evolution of temperature and OH density produced by nanosecond repetitively pulsed discharges in water vapour at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.P. Sainct</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. O. Laux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (7), pp.075204. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/47/7/075204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the reduction of field emission by gas injection in vacuum for accelerator applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Almaksour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Special Topics: Accelerators and Beams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17, pp.103502. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevSTAB.17.103502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathode Surface Morphology Effects on Field Emission: Vacuum Breakdown Creation of Field Emitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Almaksour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Joseph Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (10), pp.2582-2583. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2014.2319393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Study of the Current-Voltage Characteristics of a 100-mbar DC Discharge in Argon: From the Diffuse Glow Discharge to the Arc Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (8), pp.2400-2407. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2013.2273002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial Decontamination of the Inner Wall of Narrow Tubes by a Nitrogen Afterglow at Atmospheric Pressure and its Relation to Local Atomic Nitrogen Concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukayna Limam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Pointu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Processes and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (8), pp.679-685. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppap.201200170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of nanosecond repetitively pulsed discharges in water vapor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.P. Sainct</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. O. Laux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasma Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (2), pp.125-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of voltage waveform on dielectric barrier discharge ozone production efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mericam-Bourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tuvache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57 (3), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2012110302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma assisted heterogeneous catalytic oxidation: HCCI Diesel engine investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Zinola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lavy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 117-118, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2011.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of voltage waveform on dielectric barrier discharge ozone production efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mericam-Bourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tuvache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57 (03), 30801 (10 p.). </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2012110302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma assisted heterogeneous catalytic oxidation of carbon monoxide and unburned hydrocarbons : Laboratory-scale investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Leininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106 (1-2), pp.160-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-thermal plasma treatment of contaminated surfaces : remote exposure to atmospheric pressure dielectric barrier discharge effluent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukayna Limam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 324, pp.469-472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Survival of Bacteria Within Biofilms to Exposure to an Atmospheric Pressure Non-Thermal Plasma Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Salamitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike, J., Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-M. Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Leblon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (2), pp.228-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilute Methane Treatment by Atmospheric Pressure Dielectric Barrier Discharge: Effects of Water Vapor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Mfopara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike, J., Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (2), pp. 91-102. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11090-008-9164-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen atmospheric pressure post discharges for biological decontamination of inside small diameter tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Pointu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Ganciu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Processes and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5, pp.559-558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'un accumulateur plomb/acide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 51, pp.37-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00252097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Pressure Humid Argon DBD Plasma for the Application of Sterilization - Measurement and Simulation of Hydrogen, Oxygen, and Hydrogen Peroxide Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Dodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasma Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (1), pp.96-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00221393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CURRENT DISTRIBUTION OF AC SURFACE DISCHARGES AND ASSOCIATED CHEMISTRY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Dhainaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dussart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrostatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 64 (7-9), pp.477-484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00221383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covalent cross-linking of proteins by a non-thermal plasma process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Leblon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Beggar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Salamitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 8, pp.321-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inactivation de bactériophages MS2 et T4 par plasma froid à pression atmosphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chih-Min Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Symposium de Génie Électrique (SGE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du traitement par électrochimiothérapie d'une tumeur intra-vertébrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des rayonnements ionisants sur la tension d'amorçage des décharges électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of partial discharge and breakdown phenomena at triple junctions under various conditions of pressure and temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Szilágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Molinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Electrostatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Physics, Sep 2023, Uxbridge, United Kingdom. pp.012007, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/2702/1/012007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des effets des décharges partielles dans un câble de puissance pour usage aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Molinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème conférence de la Société Française d’Electrostatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d’Electrostatique, Jul 2023, Cherbourg en Cotentin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des phénomènes de décharges partielles à partir d’un point triple sous conditions variées de pression et de température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Szilágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Molinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème conférence de la Société Française d’Electrostatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d’Electrostatique, Jul 2023, Cherbourg en Cotentin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Discharge Detection in an Aeronautical Power Cable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Karadjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 AIAA/IEEE Electric Aircraft Technologies Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Cincinnati, United States. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2018-5033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and localization of partial-discharge-induced pulses in fission chambers designed for sodium-cooled fast reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Hamrita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2017 – Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Liège, Belgium. 6 p., </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201817003002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et identification de décharges partielles dans un câble aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Karadjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to partial discharge analysis in inverter-fed motor windings for automotive application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loucif Benmamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vangraefschepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Electrical Insulation Conference (EIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Baltimore, United States. pp.348-351, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EIC.2017.8004701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the effect of different types of aging on partial discharge inception voltage in aerospace power connectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boukadoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Electrical Insulation Conference (EIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Baltimore, United States. pp.165-168, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EIC.2017.8004702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a compact bushing for NBI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. de Esch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIFTH INTERNATIONAL SYMPOSIUM ON NEGATIVE IONS, BEAMS AND SOURCES (NIBS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Oxford, United Kingdom. pp.060003, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4995790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation of argon surface discharge in long tubes at atmospheric pressure, is bactericidal effect and the effect of UV emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Kovalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Machala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on High Pressure Low Temperature Plasma Chemistry (HAKONE XV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Brno, Czech Republic. pp.343-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of a corona discharge induced by the vertical potential gradient at the earth’s surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunpin Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIth International Conference on Gas Discharges and Their Applications, Nagoya</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d'un modèle de bobinage par analyse fréquentielle et temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loucif Benmamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vangraefschepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Symposium de Génie Électrique (SGE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC corona discharges in air for bio-decontamination of glass surface from Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Kovalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tarabová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron density measurement of a nanosecond repetitively pulsed plasma discharges in water vapour with 1% of N2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.P. Sainct</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe O Laux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATW Fundamentals of Plasma Assisted Combustion and Flow Control,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escherichia coli biofilm decontamination by air DC corona discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Kovalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdenko Machala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference of COST ACTIONS TD1208 “Electrical discharges with liquids for future applications” &amp; MP1101 Biomedical Applications of Atmospheric Pressure Plasma Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bertinoro, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in the development of the neutron flux monitoring system of the French GEN-IV SFR: simulations and experimental validations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Filliatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zs. Elter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Verma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de Izarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Advancements in Nuclear Instrumentation Measurement Methods and their Applications (ANIMMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ANIMMA.2015.7465647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decontamination of Escherichia coli biofilm by positive and negative DC corona discharge in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Kovalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdenko Machala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Young Professionals Workshop on Plasma-Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rosctock, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms for the effects of residual pressure on field emission in vacuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Almousa Almaksour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOPS/BEAMS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications biomédicales des plasmas froids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Kovalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Dubow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Symposium de Génie Électrique (SGE 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric pressure argon-based discharges for surface decontamination purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISNTP-9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Dalian, China. p.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decontamination of the inner walls of a narrow tube at atmospheric pressure using long distance propagation discharge in argon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Kovalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Machala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-S. Dubow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPM5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Nara, Japan. p.182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal evolution of the electron density produced by nanosecond repetitively pulsed discharges in water vapor at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sainct</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deanna A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe O. Laux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67th Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Raleigh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decontamination of Escherichia coli biofilm by DBD argon jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Kovalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Machala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-S. Dubow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Young Professionals Workshop on Plasma-Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Greifswald, Germany. p.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decontamination of E. coli on Inner Wall of Quartz Tube by Pulsed Corona Discharge and Streptococci Biofilm by DC Corona Discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Kovalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-S. Dubow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Machala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Young Professionals Workshop on Plasma-Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Kölpinsee, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-decontamination of E. coli on Inner Wall of a Thin Tube Using Pulsed Corona Discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Kovalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Machala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-S. Dubow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Central European Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Balatonalmádi, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of water dissociation by Nanosecond Repetitively Pulsed Discharges in superheated steam at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.P. Sainct</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. O. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st AIAA Aerospace Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Grapevine, Texas, United States. 10 p., </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2013-1190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décontamination de surface par plasma froid d'argon à pression atmosphérique - cas du traitement des parois internes de tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Kovalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Machala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-S. Dubow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées GDR ABioPlas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic and biocidal study of a N2 flowing post-discharge at atmospheric pressure with and without O2 traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukayna Limam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Pointu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISNTP-8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Camaret, France. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités au LGEP et à Supélec dans le Domaine des Décharges et des Arcs Électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Almaksour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ACE 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakdown in High Vacuum: contribution of the dark current emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Almaksour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Edinburgh, United Kingdom. pp.111-116, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2012.6383313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the study of the glow to arc transition in 100 mbar argon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th High-Tech Plasma Processes Conference (HTPP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of Dark Current Emission: Effects of Surface Morphology and Inter-Electrode Gap Distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Almaksour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Cherbourg, France. pp.223-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethanol removal by dielectric barrier discharge assisted by catalysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mericam-Bourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tuvache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Frochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPIG 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Belfast, United Kingdom. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of ozone generation by atmospheric pressure air DBD using different pulsed voltage sources.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.P. Sainct</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mericam-Bourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Phenomena in Ionized Gases (ICPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Belfast, United Kingdom. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of ozone generation by dbd and nrp discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.P. Sainct</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mericam-Bourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Colloquium on Plasma Processes (CIP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Nantes, France. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a glow discharge structure in 100 mbar argon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPIG 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Belfast, United Kingdom. C8-255 (3 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-efficient electrical and innovative technology development for indoor air and gas exhaust treatment in industry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mericam-Bourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEEE 2011 Summer Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Gien, France. pp.715-723</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decontamination of the inner walls of small diameter tubes by nitrogen afterglow plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Limam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M Pointu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Non-Thermal/Thermal Plasma Pollution Control Technology and Sustainable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, St. John's, Canada. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote exposure of protein contamined surfaces to an atmospheric pressure DBD effluent. Application to prion-contaminated surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Comoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dehen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Non-Thermal/Thermal Plasma Pollution Control Technology and Sustainable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, St. John's, Canada. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxydation avancée du naphtalène par procédé plasma froid à pression atmosphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Mfopara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EF 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Compiègne, France. pp.CD-Rom Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of a model PAH and its solid by-products by atmospheric pressure dielectric barrier discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Mfopara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Intern. Symp. on Non-Thermal Plasma Technol.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Taipei, Taiwan. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methane oxidation by atmospheric pressure dielectric barrier discharge: effects of water vapor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Mfopara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème conference SFE 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Gif-sur-Yvette, France. pp.372-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial discharges inception and ageing effects in a gas insulated HV equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaseous dielectrics 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHARACTERIZATION OF MEDIUM VOLTAGE EQUIPMENT AGEING BY MONITORING OF PARTIAL DISCHARGES CHEMICAL AND ACOUSTICAL EMISSION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouseau Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroni Claire-Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Electrical Insulation Conf. INSUCON 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Birmingham, United Kingdom. pp.24-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00220492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RADIATION KINETICS AND CHEMICAL REACTIVITY OF BARRIER DISCHARGES IN HUMID ARGON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Kozlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Tatarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Dodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.S. Fedoseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symp. on High Pres. Low Temp. Plasma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, SAGA, Japan. pp.124-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00221303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New hypotheses on the triple point phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème conférence de la Société Française d'Electrostatique, SFE 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Grenoble, France. pp.12-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOLOGICAL APPLICATIONS OF ATMOSPHERIC PRESSURE DIELECTRIC BARRIER DISCHARGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Dodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Salamitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Goldman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on High Pressure Low Temperature Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Saga, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00221369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC motor speed regulation using a full bridge converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Arzandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lorcet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Protat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAEEIE Annual Conference on Innovation in Education for Electrical and Information Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Craiova, Romania. pp.128-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Pressure Humid DBD Plasma for the Application of Sterilization – Measurement and Simulation of Hydrogen, Oxygen, and Hydrogen Peroxide Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Dodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Intern. Symp. on Non-Thermal Plasma Technol.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Oléron, France. pp.2C1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From acoustic waves to the gas temperature in a point-to-plane dielectric barrier discharge in air at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dhainaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Taormina, Italy. pp.217-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the effects of partial discharges in a power cable for aeronautical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Pineda Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riantsoa Rabemarolahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Foray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Molinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on More Electrical Aircraft Towards cleaner aviation 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités du GeePs dans le Domaine des Décharges et des Arcs Électriques Application à l'Aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Workshop Arcs et Contacts Électriques- Approche Physique et Applications (ACE 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of bacterial inactivation and DNA fragmentation induced by flowing humid argon post-discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukayna Limam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Salamitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Z. Machala, Karol Hensel and Yuri Akishev. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma for Bio-Decontamination, Medicine and Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publisher, Chapter 8 ; pp. 93-106, 2012, NATO Science for Peace and Security Series A: Chemistry and Biology, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-2852-3_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode et dispositif de suivi de la détérioration des isolants d'une machine tournante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gérard Friedrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David. M Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mineur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Mouren-Renouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP2166649A1. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés physicochimiques de décharges électriques à pression atmosphérique. Application à la décontamination biologique de surface.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Université Paris Sud - Paris XI, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00351504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId271"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> emmanuel odic </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational study of partial discharge events in electric drives with segmented power supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemi Lanciotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Béthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.4. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2025001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04949414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of ionizing radiation on the inception voltage of electrical discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2025.3588794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications biomédicales des plasmas froids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, pp.44 - 51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Temperature in Partial Discharge Inception Voltage at Triple Junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Szilágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Molinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2023.3315686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new discriminating high temperature fission chamber filled with xenon designed for sodium-cooled fast reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Hamrita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jammes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 968, pp.163947. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2020.163947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of a corona discharge induced by natural high voltage due to vertical potential gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunpin Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Plasma Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (1), pp.015013. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2516-1067/ab0563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paschen’s Law in Extreme Pressure and Temperature Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Hamrita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47 (3), pp.1641-1647. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2019.2896352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the Analysis of PWM Inverter Parameters: Influence on the Partial Discharge Inception Voltage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loucif Benmamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Hamiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (1), pp.146 - 152. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2018.007787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and Localization of Partial-Discharge-Induced Pulses in Fission Chambers Designed for Sodium-Cooled Fast Reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Hamrita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (9), pp.2412 - 2420. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2018.2861566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01916651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of ambient gas pressure and carbon adsorption on dark current emission from a cathode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maykel Márquez-Mijares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Almaksour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike J. Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B Microelectronics and Nanometer Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (6), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.4966621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corona discharges with water electrospray for Escherichia coli biofilm eradication on a surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Kovalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdenko Machala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioelectrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 112, pp.91-99. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bioelechem.2016.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation and characterisation of a planar transformer with a high voltage ratio and high output voltage for plasma reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike J. Kirkpatrick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (6), pp.929. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-pel.2014.0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric pressure argon surface discharges propagated in long tubes: physical characterization and application to bio-decontamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Kovalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdenko Machala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (46), pp.464003. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/48/46/464003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D around a photoneutralizer-based NBI system (Siphore) in view of a DEMO Tokamak steady state fusion reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Achkasov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (12), pp.123020. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/55/12/123020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal evolution of temperature and OH density produced by nanosecond repetitively pulsed discharges in water vapour at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.P. Sainct</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. O. Laux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (7), pp.075204. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/47/7/075204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the reduction of field emission by gas injection in vacuum for accelerator applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Almaksour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Special Topics: Accelerators and Beams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17, pp.103502. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevSTAB.17.103502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathode Surface Morphology Effects on Field Emission: Vacuum Breakdown Creation of Field Emitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Almaksour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Joseph Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (10), pp.2582-2583. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2014.2319393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Study of the Current-Voltage Characteristics of a 100-mbar DC Discharge in Argon: From the Diffuse Glow Discharge to the Arc Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (8), pp.2400-2407. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2013.2273002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial Decontamination of the Inner Wall of Narrow Tubes by a Nitrogen Afterglow at Atmospheric Pressure and its Relation to Local Atomic Nitrogen Concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukayna Limam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Pointu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Processes and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (8), pp.679-685. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppap.201200170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of nanosecond repetitively pulsed discharges in water vapor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.P. Sainct</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. O. Laux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasma Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (2), pp.125-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of voltage waveform on dielectric barrier discharge ozone production efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mericam-Bourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tuvache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57 (3), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2012110302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma assisted heterogeneous catalytic oxidation: HCCI Diesel engine investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Zinola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lavy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 117-118, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2011.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of voltage waveform on dielectric barrier discharge ozone production efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mericam-Bourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tuvache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57 (03), 30801 (10 p.). </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2012110302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00680780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-thermal plasma treatment of contaminated surfaces : remote exposure to atmospheric pressure dielectric barrier discharge effluent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukayna Limam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 324, pp.469-472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma assisted heterogeneous catalytic oxidation of carbon monoxide and unburned hydrocarbons : Laboratory-scale investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Leininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106 (1-2), pp.160-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Survival of Bacteria Within Biofilms to Exposure to an Atmospheric Pressure Non-Thermal Plasma Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Salamitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike, J., Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-M. Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Leblon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (2), pp.228-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilute Methane Treatment by Atmospheric Pressure Dielectric Barrier Discharge: Effects of Water Vapor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Mfopara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike, J., Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (2), pp. 91-102. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11090-008-9164-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen atmospheric pressure post discharges for biological decontamination of inside small diameter tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Pointu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Ganciu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Processes and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5, pp.559-558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Pressure Humid Argon DBD Plasma for the Application of Sterilization - Measurement and Simulation of Hydrogen, Oxygen, and Hydrogen Peroxide Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Dodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasma Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (1), pp.96-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00221393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'un accumulateur plomb/acide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue 3E.I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 51, pp.37-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00252097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CURRENT DISTRIBUTION OF AC SURFACE DISCHARGES AND ASSOCIATED CHEMISTRY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Dhainaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dussart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrostatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 64 (7-9), pp.477-484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00221383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covalent cross-linking of proteins by a non-thermal plasma process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Leblon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Beggar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Salamitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 8, pp.321-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inactivation de bactériophages MS2 et T4 par plasma froid à pression atmosphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chih-Min Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Symposium de Génie Électrique (SGE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du traitement par électrochimiothérapie d'une tumeur intra-vertébrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des rayonnements ionisants sur la tension d'amorçage des décharges électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05495802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of partial discharge and breakdown phenomena at triple junctions under various conditions of pressure and temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Szilágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Molinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Electrostatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Physics, Sep 2023, Uxbridge, United Kingdom. pp.012007, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/2702/1/012007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des effets des décharges partielles dans un câble de puissance pour usage aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Pineda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Molinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème conférence de la Société Française d’Electrostatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d’Electrostatique, Jul 2023, Cherbourg en Cotentin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des phénomènes de décharges partielles à partir d’un point triple sous conditions variées de pression et de température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Szilágyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Molinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème conférence de la Société Française d’Electrostatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d’Electrostatique, Jul 2023, Cherbourg en Cotentin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Discharge Detection in an Aeronautical Power Cable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Karadjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 AIAA/IEEE Electric Aircraft Technologies Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Cincinnati, United States. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2018-5033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and localization of partial-discharge-induced pulses in fission chambers designed for sodium-cooled fast reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Hamrita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2017 – Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Liège, Belgium. 6 p., </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201817003002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et identification de décharges partielles dans un câble aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Karadjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to partial discharge analysis in inverter-fed motor windings for automotive application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loucif Benmamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vangraefschepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Electrical Insulation Conference (EIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Baltimore, United States. pp.348-351, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EIC.2017.8004701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the effect of different types of aging on partial discharge inception voltage in aerospace power connectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boukadoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Electrical Insulation Conference (EIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Baltimore, United States. pp.165-168, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EIC.2017.8004702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a compact bushing for NBI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. de Esch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIFTH INTERNATIONAL SYMPOSIUM ON NEGATIVE IONS, BEAMS AND SOURCES (NIBS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Oxford, United Kingdom. pp.060003, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4995790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation of argon surface discharge in long tubes at atmospheric pressure, is bactericidal effect and the effect of UV emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Kovalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Machala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on High Pressure Low Temperature Plasma Chemistry (HAKONE XV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Brno, Czech Republic. pp.343-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of a corona discharge induced by the vertical potential gradient at the earth’s surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunpin Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIth International Conference on Gas Discharges and Their Applications, Nagoya</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d'un modèle de bobinage par analyse fréquentielle et temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loucif Benmamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vangraefschepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Symposium de Génie Électrique (SGE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC corona discharges in air for bio-decontamination of glass surface from Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Kovalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tarabová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron density measurement of a nanosecond repetitively pulsed plasma discharges in water vapour with 1% of N2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.P. Sainct</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe O Laux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATW Fundamentals of Plasma Assisted Combustion and Flow Control,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escherichia coli biofilm decontamination by air DC corona discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Kovalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdenko Machala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference of COST ACTIONS TD1208 “Electrical discharges with liquids for future applications” &amp; MP1101 Biomedical Applications of Atmospheric Pressure Plasma Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bertinoro, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in the development of the neutron flux monitoring system of the French GEN-IV SFR: simulations and experimental validations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jammes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Filliatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zs. Elter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Verma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de Izarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Advancements in Nuclear Instrumentation Measurement Methods and their Applications (ANIMMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ANIMMA.2015.7465647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decontamination of Escherichia coli biofilm by positive and negative DC corona discharge in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Kovalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdenko Machala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Young Professionals Workshop on Plasma-Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rosctock, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms for the effects of residual pressure on field emission in vacuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Almousa Almaksour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOPS/BEAMS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications biomédicales des plasmas froids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Kovalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Dubow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Symposium de Génie Électrique (SGE 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric pressure argon-based discharges for surface decontamination purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISNTP-9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Dalian, China. p.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decontamination of the inner walls of a narrow tube at atmospheric pressure using long distance propagation discharge in argon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Kovalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Machala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-S. Dubow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPM5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Nara, Japan. p.182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal evolution of the electron density produced by nanosecond repetitively pulsed discharges in water vapor at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Sainct</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deanna A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe O. Laux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67th Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Raleigh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decontamination of Escherichia coli biofilm by DBD argon jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Kovalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Machala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-S. Dubow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Young Professionals Workshop on Plasma-Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Greifswald, Germany. p.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decontamination of E. coli on Inner Wall of Quartz Tube by Pulsed Corona Discharge and Streptococci Biofilm by DC Corona Discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Kovalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-S. Dubow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Machala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Young Professionals Workshop on Plasma-Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Kölpinsee, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-decontamination of E. coli on Inner Wall of a Thin Tube Using Pulsed Corona Discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Kovalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Machala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-S. Dubow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Central European Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Balatonalmádi, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of water dissociation by Nanosecond Repetitively Pulsed Discharges in superheated steam at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.P. Sainct</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. O. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st AIAA Aerospace Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Grapevine, Texas, United States. 10 p., </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2013-1190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décontamination de surface par plasma froid d'argon à pression atmosphérique - cas du traitement des parois internes de tubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuzana Kovalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Machala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-S. Dubow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées GDR ABioPlas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic and biocidal study of a N2 flowing post-discharge at atmospheric pressure with and without O2 traces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukayna Limam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Pointu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISNTP-8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Camaret, France. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités au LGEP et à Supélec dans le Domaine des Décharges et des Arcs Électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Almaksour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ACE 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakdown in High Vacuum: contribution of the dark current emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Almaksour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Edinburgh, United Kingdom. pp.111-116, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2012.6383313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the study of the glow to arc transition in 100 mbar argon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th High-Tech Plasma Processes Conference (HTPP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of Dark Current Emission: Effects of Surface Morphology and Inter-Electrode Gap Distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Almaksour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Cherbourg, France. pp.223-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethanol removal by dielectric barrier discharge assisted by catalysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mericam-Bourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tuvache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Frochot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPIG 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Belfast, United Kingdom. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of ozone generation by atmospheric pressure air DBD using different pulsed voltage sources.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.P. Sainct</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mericam-Bourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Phenomena in Ionized Gases (ICPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Belfast, United Kingdom. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of ozone generation by dbd and nrp discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.P. Sainct</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mericam-Bourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Colloquium on Plasma Processes (CIP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Nantes, France. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-efficient electrical and innovative technology development for indoor air and gas exhaust treatment in industry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mericam-Bourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEEE 2011 Summer Study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Gien, France. pp.715-723</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a glow discharge structure in 100 mbar argon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPIG 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Belfast, United Kingdom. C8-255 (3 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decontamination of the inner walls of small diameter tubes by nitrogen afterglow plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Limam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M Pointu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Non-Thermal/Thermal Plasma Pollution Control Technology and Sustainable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, St. John's, Canada. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote exposure of protein contamined surfaces to an atmospheric pressure DBD effluent. Application to prion-contaminated surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Comoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dehen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Non-Thermal/Thermal Plasma Pollution Control Technology and Sustainable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, St. John's, Canada. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxydation avancée du naphtalène par procédé plasma froid à pression atmosphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Mfopara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EF 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Compiègne, France. pp.CD-Rom Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation of a model PAH and its solid by-products by atmospheric pressure dielectric barrier discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Mfopara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Intern. Symp. on Non-Thermal Plasma Technol.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Taipei, Taiwan. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial discharges inception and ageing effects in a gas insulated HV equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gaseous dielectrics 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methane oxidation by atmospheric pressure dielectric barrier discharge: effects of water vapor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Mfopara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème conference SFE 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Gif-sur-Yvette, France. pp.372-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RADIATION KINETICS AND CHEMICAL REACTIVITY OF BARRIER DISCHARGES IN HUMID ARGON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill Kozlov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Tatarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Dodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.S. Fedoseev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symp. on High Pres. Low Temp. Plasma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, SAGA, Japan. pp.124-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00221303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHARACTERIZATION OF MEDIUM VOLTAGE EQUIPMENT AGEING BY MONITORING OF PARTIAL DISCHARGES CHEMICAL AND ACOUSTICAL EMISSION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouseau Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Gaëtan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroni Claire-Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Electrical Insulation Conf. INSUCON 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Birmingham, United Kingdom. pp.24-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00220492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New hypotheses on the triple point phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème conférence de la Société Française d'Electrostatique, SFE 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Grenoble, France. pp.12-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOLOGICAL APPLICATIONS OF ATMOSPHERIC PRESSURE DIELECTRIC BARRIER DISCHARGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Dodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Salamitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Goldman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on High Pressure Low Temperature Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Saga, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00221369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC motor speed regulation using a full bridge converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Arzandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lorcet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Protat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAEEIE Annual Conference on Innovation in Education for Electrical and Information Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Craiova, Romania. pp.128-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric Pressure Humid DBD Plasma for the Application of Sterilization – Measurement and Simulation of Hydrogen, Oxygen, and Hydrogen Peroxide Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Dodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Intern. Symp. on Non-Thermal Plasma Technol.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Oléron, France. pp.2C1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From acoustic waves to the gas temperature in a point-to-plane dielectric barrier discharge in air at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dhainaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Herzog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Taormina, Italy. pp.217-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the effects of partial discharges in a power cable for aeronautical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Pineda Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riantsoa Rabemarolahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Foray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Molinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on More Electrical Aircraft Towards cleaner aviation 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités du GeePs dans le Domaine des Décharges et des Arcs Électriques Application à l'Aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Workshop Arcs et Contacts Électriques- Approche Physique et Applications (ACE 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of bacterial inactivation and DNA fragmentation induced by flowing humid argon post-discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukayna Limam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Salamitou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Z. Machala, Karol Hensel and Yuri Akishev. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma for Bio-Decontamination, Medicine and Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publisher, Chapter 8 ; pp. 93-106, 2012, NATO Science for Peace and Security Series A: Chemistry and Biology, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-2852-3_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode et dispositif de suivi de la détérioration des isolants d'une machine tournante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gérard Friedrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David. M Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mineur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Mouren-Renouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP2166649A1. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés physicochimiques de décharges électriques à pression atmosphérique. Application à la décontamination biologique de surface.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Université Paris Sud - Paris XI, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00351504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId271"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949414v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Lanciotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Galli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier B&#233;thoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labour&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2025001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224252v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kirkpatrick" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Odic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2025.3588794" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255869v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nofel Merbahi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231278v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Szil&#225;gyi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Molini&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Kirkpatrick" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2023.3315686" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243193v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Hamrita" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Odic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jammes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2020.163947" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100144v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunpin Hong" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rabat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Kirkpatrick" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2516-1067/ab0563" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117590v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jammes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Kirkpatrick" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2019.2896352" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322325v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loucif Benmamas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teste" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hamiti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2018.007787" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01916651v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2018.2861566" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01415362v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maykel M&#225;rquez-Mijares" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lepetit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lemoine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Almaksour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike J. Kirkpatrick" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4966621" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01317619v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Kovalova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Leroy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenko Machala" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2016.05.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01282941v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-pel.2014.0139" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01244705v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Jacobs" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/46/464003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02381781v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simonin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Achard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Achkasov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#233;chu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudouin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/55/12/123020" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073065v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. Sainct" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacoste" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Kirkpatrick" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. O. Laux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/7/075204" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078131v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Almaksour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Dessante" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Simonin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevSTAB.17.103502" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073063v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Joseph Kirkpatrick" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessante" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2319393" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00858144v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Landfried" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andlauer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leblanc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2013.2273002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00858146v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukayna Limam" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pointu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201200170" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S4XB6P3B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00776741v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Lacoste" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795832v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mericam-Bourdet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Kirkpatrick" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tuvache" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Frochot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2012110302" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-NKH0M6CM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00680806v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zinola" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lavy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2011.12.022" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Q6GQ9HX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00680780v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mericam-Bourdet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00633664v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Leininger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Blanchard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Rousseau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00633655v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00441033v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Salamitou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike, J., Kirkpatrick" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-M. Ly" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leblon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00441022v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Mfopara" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-008-9164-9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7WJ53QNL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322941v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pointu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ricard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Ganciu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00252097v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Esteban" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vidal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Robert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00221393v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Dodet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00221383v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Goldman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Goldman" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Dhainaut" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dussart" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198581v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dodet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beggar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salamitou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506484v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Min Chen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495818v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschamps" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495802v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301429v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2702/1/012007" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04424692v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Pineda" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203413v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02402909v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Karadjian" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Imbert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Munier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-5033" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767704v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817003002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981838v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02404687v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Test&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vangraefschepe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EIC.2017.8004701" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02404763v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boukadoum" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Landfried" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EIC.2017.8004702" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071160v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Esch" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4995790" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02398498v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kovalova" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leroy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Machala" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526565v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Eichwald" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361681v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01283043v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tarabov&#225;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866489v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe O Laux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01283045v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01282997v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Filliatre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs. Elter" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Verma" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Izarra" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2015.7465647" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282913v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099240v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Almousa Almaksour" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01086639v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Dubow" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073126v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073131v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-S. Dubow" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866554v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sainct" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deanna A. Lacoste" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe O. Laux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073140v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00926154v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00926162v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00858158v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-1190" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00926168v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779328v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00780690v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778779v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2012.6383313" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778772v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779325v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alamarguy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658517v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656472v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00651497v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656476v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Andlauer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00651471v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Frochot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00563865v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Limam" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M Pointu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00563875v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Comoy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dehen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00421427v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00311922v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322983v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322959v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00220492v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouseau Eric" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Ga&#235;tan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroni Claire-Sophie" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00221303v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Kozlov" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Tatarenko" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Fedoseev" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256029v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00221369v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256810v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Arzand&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lorcet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Protat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257818v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088889v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dhainaut" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;quin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herzog" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goldman" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506036v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Pineda Bonilla" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riantsoa Rabemarolahy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Foray" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01284641v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00776802v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2852-3_8" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00871232v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#233;rard Friedrich" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jaillet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David. M Laurent" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mineur" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mouren-Renouard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00351504v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949414v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Lanciotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Galli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier B&#233;thoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labour&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2025001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224252v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kirkpatrick" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Odic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2025.3588794" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255869v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nofel Merbahi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231278v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Szil&#225;gyi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Molini&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Kirkpatrick" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2023.3315686" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243193v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Hamrita" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Odic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jammes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2020.163947" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100144v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunpin Hong" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rabat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Kirkpatrick" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2516-1067/ab0563" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117590v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jammes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Kirkpatrick" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2019.2896352" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322325v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loucif Benmamas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teste" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hamiti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2018.007787" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01916651v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2018.2861566" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01415362v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maykel M&#225;rquez-Mijares" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lepetit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lemoine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Almaksour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike J. Kirkpatrick" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4966621" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01317619v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Kovalova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Leroy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenko Machala" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2016.05.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01282941v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-pel.2014.0139" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01244705v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Jacobs" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/46/464003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02381781v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simonin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Achard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Achkasov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#233;chu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudouin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/55/12/123020" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073065v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. Sainct" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacoste" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Kirkpatrick" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. O. Laux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/7/075204" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078131v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Almaksour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Dessante" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Simonin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevSTAB.17.103502" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073063v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Joseph Kirkpatrick" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessante" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2319393" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00858144v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Landfried" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andlauer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leblanc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2013.2273002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00858146v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukayna Limam" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pointu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201200170" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S4XB6P3B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00776741v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Lacoste" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795832v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mericam-Bourdet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Kirkpatrick" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tuvache" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Frochot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2012110302" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-NKH0M6CM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00680806v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zinola" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lavy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2011.12.022" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Q6GQ9HX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00680780v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mericam-Bourdet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00633655v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00633664v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Leininger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Blanchard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Rousseau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00441033v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Salamitou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike, J., Kirkpatrick" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-M. Ly" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leblon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00441022v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Mfopara" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-008-9164-9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7WJ53QNL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322941v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pointu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ricard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Ganciu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00221393v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Dodet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00252097v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Esteban" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vidal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Robert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00221383v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Goldman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Goldman" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Dhainaut" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dussart" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198581v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dodet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beggar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salamitou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506484v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chih-Min Chen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495818v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschamps" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495802v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301429v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2702/1/012007" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04424692v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Pineda" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203413v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02402909v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Karadjian" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Imbert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Munier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-5033" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767704v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817003002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981838v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02404687v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Test&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vangraefschepe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EIC.2017.8004701" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02404763v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boukadoum" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Landfried" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EIC.2017.8004702" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071160v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Esch" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4995790" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02398498v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kovalova" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leroy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Machala" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526565v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Eichwald" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361681v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01283043v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tarabov&#225;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866489v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe O Laux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01283045v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01282997v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Filliatre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs. Elter" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Verma" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Izarra" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2015.7465647" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282913v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099240v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Almousa Almaksour" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01086639v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Dubow" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073126v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073131v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-S. Dubow" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866554v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sainct" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deanna A. Lacoste" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe O. Laux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073140v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00926154v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00926162v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00858158v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2013-1190" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00926168v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779328v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00780690v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778779v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2012.6383313" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778772v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779325v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alamarguy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658517v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656472v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00651497v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00651471v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Frochot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656476v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Andlauer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00563865v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Limam" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M Pointu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00563875v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Comoy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dehen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00421427v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00311922v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322959v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322983v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00221303v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Kozlov" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Tatarenko" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Fedoseev" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00220492v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouseau Eric" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Ga&#235;tan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroni Claire-Sophie" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256029v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00221369v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256810v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Arzand&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lorcet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Protat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257818v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088889v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dhainaut" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;quin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herzog" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goldman" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506036v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Pineda Bonilla" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riantsoa Rabemarolahy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Foray" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01284641v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00776802v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-2852-3_8" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00871232v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#233;rard Friedrich" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jaillet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David. M Laurent" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mineur" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mouren-Renouard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00351504v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>