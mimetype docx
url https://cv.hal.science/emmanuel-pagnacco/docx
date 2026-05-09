--- v0 (2026-03-23)
+++ v1 (2026-05-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuel Pagnacco </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-dependent reliability analysis of rotor-blade systems with Floquet-moment-EVD interval approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Sanchez Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pagnacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Aoues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied and Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22055/jacm.2025.48746.5475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response and EPSD of rotor-blade nonlinear system with non-stationary non-Gaussian stochastic excitation via PGHW method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojing Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Sánchez Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pagnacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 142, pp.140-156. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.camwa.2023.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pitfalls in the frequency response represented onto Polynomial Chaos for random SDOF mechanical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pagnacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sarrouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubens Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Souza de Cursi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52, pp.626-647. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2017.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability-based design optimization applied to structures submitted to random fatigue loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younès Aoues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pagnacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lemosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Khalij</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (4), pp.1471-1482. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00158-016-1604-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subspace inverse power method and Polynomial Chaos representation for the modal frequency responses of random mechanical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pagnacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Souza de Cursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Sampaio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A constant phase approach for the frequency response of stochastic linear oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sarrouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pagnacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Souza de Cursi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (2), pp.206. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2015057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of the quadrature phase impact on the behavior of the Liu & Mahadevan’s criterion for fully reversed bending–torsion experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Achemlal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Khalij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pagnacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan El Minor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75, pp.175-183. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2015.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A measure of the equivalent shear stress amplitude from a prismatic hull in the principal coordinate system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Khalij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pagnacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32 (12), pp.1977-1984. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2010.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of identification methods of mechanical parameters based on full-field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grediac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48 (4), pp.381-402. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-008-9148-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274639v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability-based design optimization considering limitations on natural frequencies and material's carbon footprint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis José Vasquez Estepan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Aoues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Sánchez Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pagnacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécifications d’environnements vibratoires multiaxiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aime Mattias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Banvillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Khalij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pagnacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des essais et de la simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASTE Association pour le développement des sciences et techniques de l’environnement, Jul 2023, Cannes France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse à champs complets de la plasticité cristalline d’agrégats à distribution bimodale de taille de grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Flipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pagnacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Barbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2019 - 24ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient dynamic fluid-structure computation for blade-mast interaction of a tidal turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Lothodé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Poncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lemosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pagnacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Souza de Cursi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cherbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A constant phase approach for the frequency response of stochastic linear oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sarrouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pagnacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Souza de Cursis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNCERTAINTIES 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rouen, France. pp.117-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Accelerated Multi-objective Particle Swarm Algorithm. Applications to Truss Topology Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ellaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Habbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pagnacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Congress on Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Orlando, FL, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial chaos for modeling multimodal dynamical systems - Investigations on a single degree of freedom system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pagnacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sarrouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubens Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Souza de Cursis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENIEF2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Mendoza, Argentina. pp.705-727</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments in Code_Aster to compute FRF and modes of VEM with frequency dependent properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Merlette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pagnacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ladier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sertissage de contacts électriques aéronautiques: modélisation, corrélation et étude paramétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pagnacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouri Dhatt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Driven Prior Construction in Hilbert Spaces for Bayesian Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Santos Almonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Sanchez Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Souza de Cursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pagnacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId75"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuel Pagnacco </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floquet branch optimization for spectrally efficient representations of periodic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Sanchez Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pagnacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 328, pp.108255. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruc.2026.108255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05610291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-dependent reliability analysis of rotor-blade systems with Floquet-moment-EVD interval approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Sanchez Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pagnacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Aoues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied and Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22055/jacm.2025.48746.5475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response and EPSD of rotor-blade nonlinear system with non-stationary non-Gaussian stochastic excitation via PGHW method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojing Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Sánchez Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pagnacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 142, pp.140-156. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.camwa.2023.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pitfalls in the frequency response represented onto Polynomial Chaos for random SDOF mechanical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pagnacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sarrouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubens Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Souza de Cursi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52, pp.626-647. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2017.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability-based design optimization applied to structures submitted to random fatigue loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younès Aoues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pagnacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lemosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Khalij</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (4), pp.1471-1482. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00158-016-1604-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subspace inverse power method and Polynomial Chaos representation for the modal frequency responses of random mechanical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pagnacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Souza de Cursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Sampaio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A constant phase approach for the frequency response of stochastic linear oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sarrouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pagnacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Souza de Cursi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (2), pp.206. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2015057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of the quadrature phase impact on the behavior of the Liu & Mahadevan’s criterion for fully reversed bending–torsion experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Achemlal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Khalij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pagnacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan El Minor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75, pp.175-183. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2015.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A measure of the equivalent shear stress amplitude from a prismatic hull in the principal coordinate system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Khalij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pagnacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32 (12), pp.1977-1984. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2010.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of identification methods of mechanical parameters based on full-field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grediac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48 (4), pp.381-402. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-008-9148-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274639v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability-based design optimization considering limitations on natural frequencies and material's carbon footprint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis José Vasquez Estepan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Aoues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Sánchez Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pagnacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécifications d’environnements vibratoires multiaxiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aime Mattias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Banvillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Khalij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pagnacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des essais et de la simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASTE Association pour le développement des sciences et techniques de l’environnement, Jul 2023, Cannes France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse à champs complets de la plasticité cristalline d’agrégats à distribution bimodale de taille de grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Flipon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pagnacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Barbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2019 - 24ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient dynamic fluid-structure computation for blade-mast interaction of a tidal turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Lothodé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Poncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lemosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pagnacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Souza de Cursi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cherbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A constant phase approach for the frequency response of stochastic linear oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sarrouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pagnacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Souza de Cursis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNCERTAINTIES 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rouen, France. pp.117-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Accelerated Multi-objective Particle Swarm Algorithm. Applications to Truss Topology Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ellaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Habbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pagnacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Congress on Structural and Multidisciplinary Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Orlando, FL, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polynomial chaos for modeling multimodal dynamical systems - Investigations on a single degree of freedom system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pagnacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sarrouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubens Sampaio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Souza de Cursis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENIEF2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Mendoza, Argentina. pp.705-727</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments in Code_Aster to compute FRF and modes of VEM with frequency dependent properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Merlette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pagnacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ladier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sertissage de contacts électriques aéronautiques: modélisation, corrélation et étude paramétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pagnacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouri Dhatt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Driven Prior Construction in Hilbert Spaces for Bayesian Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Santos Almonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Sanchez Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Souza de Cursi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pagnacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId77"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417190v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Sanchez Jimenez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pagnacco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Aoues" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22055/jacm.2025.48746.5475" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338462v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Han" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar S&#225;nchez Jim&#233;nez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2023.04.020" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590996v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sarrouy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubens Sampaio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Souza de Cursi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2017.08.004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194886v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Aoues" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lemosse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Khalij" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-016-1604-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449787v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Souza de Cursi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sampaio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266728v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015057" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194888v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Achemlal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El Minor" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2015.02.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHJKBH69-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194892v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lambert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2010.07.007" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JG687ZB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274639v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avril" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Bretelle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grediac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-008-9148-y" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T3ZZWHLF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459371v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Jos&#233; Vasquez Estepan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530478v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aime Mattias" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Banvillet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chatelet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721046v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Flipon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Keller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barbe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384132v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lothod&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Poncin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017282v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Souza de Cursis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923646v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ellaia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Habbal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017264v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810882v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merlette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ladier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813064v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorri&#232;re" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouri Dhatt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201363v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Santos Almonte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610291v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Sanchez Jimenez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pagnacco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2026.108255" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417190v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Aoues" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22055/jacm.2025.48746.5475" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338462v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Han" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar S&#225;nchez Jim&#233;nez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2023.04.020" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590996v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sarrouy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubens Sampaio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Souza de Cursi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2017.08.004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194886v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Aoues" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lemosse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Khalij" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-016-1604-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449787v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Souza de Cursi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sampaio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266728v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015057" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194888v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Achemlal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El Minor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2015.02.004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHJKBH69-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194892v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lambert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2010.07.007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JG687ZB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274639v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avril" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Bretelle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grediac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-008-9148-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T3ZZWHLF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459371v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Jos&#233; Vasquez Estepan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530478v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aime Mattias" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Banvillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chatelet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721046v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Flipon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Keller" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barbe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384132v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Lothod&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Poncin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017282v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Souza de Cursis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923646v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ellaia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Habbal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017264v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810882v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merlette" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ladier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813064v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorri&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouri Dhatt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201363v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Santos Almonte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>