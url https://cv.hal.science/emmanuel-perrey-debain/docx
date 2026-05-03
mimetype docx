--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -339,378 +339,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05118441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic substructuring for mechanical systems with frequency-dependent materials using a POD-based model reduction method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Berthet</w:t>
+                <w:t xml:space="preserve">Experimental observation of exceptional points in coupled pendulums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Nennig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Perrey-Debain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Germès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 569, pp.117941. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2023.117941⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 575, pp.118239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2024.118239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04276131v1</w:t>
+                <w:t xml:space="preserve">hal-04391895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental observation of exceptional points in coupled pendulums</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gautier Lefebvre</w:t>
+                <w:t xml:space="preserve">A 3D frequency domain finite element formulation for solving the wave equation in the presence of rotating obstacles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silouane de Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Perrey-Debain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Zerbib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 575, pp.118239. </w:t>
+              <w:t xml:space="preserve">, 2024, 571, pp.118024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2024.118239⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2023.118024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04391895v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D frequency domain finite element formulation for solving the wave equation in the presence of rotating obstacles</w:t>
+                <w:t xml:space="preserve">Dynamic substructuring for mechanical systems with frequency-dependent materials using a POD-based model reduction method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silouane de Reboul</w:t>
+                <w:t xml:space="preserve">Alexandre Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Zerbib</w:t>
+                <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Moreau</w:t>
+                <w:t xml:space="preserve">Sylvain Germès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 571, pp.118024. </w:t>
+              <w:t xml:space="preserve">, 2024, 569, pp.117941. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2023.118024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2023.117941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04276129v1</w:t>
+                <w:t xml:space="preserve">hal-04276131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-port scattering matrix formalism for the acoustic prediction in duct networks</w:t>
               </w:r>
@@ -937,573 +937,573 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04276150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poroelastic lamellar metamaterial for sound attenuation in a rectangular duct</w:t>
+                <w:t xml:space="preserve">Mode coalescence and the Green’s function in a two-dimensional waveguide with arbitrary admittance boundary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ke Li</w:t>
+                <w:t xml:space="preserve">E. Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Nennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dauchez</w:t>
+                <w:t xml:space="preserve">J.B. Lawrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 176, pp.107862. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.116510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2020.107862⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2021.116510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03112506v1</w:t>
+                <w:t xml:space="preserve">hal-03388773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode coalescence and the Green’s function in a two-dimensional waveguide with arbitrary admittance boundary conditions</w:t>
+                <w:t xml:space="preserve">Partition of Unity Finite Element Method for 2D Vibro-Acoustic Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christophe Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">E. Perrey-Debain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.B. Lawrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.116510. </w:t>
+              <w:t xml:space="preserve">Journal of Theoretical and Computational Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (04), </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2021.116510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S2591728521500250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03388773v1</w:t>
+                <w:t xml:space="preserve">hal-03505698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partition of Unity Finite Element Method for 2D Vibro-Acoustic Modeling</w:t>
+                <w:t xml:space="preserve">Poroelastic lamellar metamaterial for sound attenuation in a rectangular duct</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Langlois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
+                <w:t xml:space="preserve">Ke Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Nennig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li Cheng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Perrey-Debain</w:t>
+                <w:t xml:space="preserve">Nicolas Dauchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical and Computational Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 29 (04), </w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 176, pp.107862. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S2591728521500250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2020.107862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03505698v1</w:t>
+                <w:t xml:space="preserve">hal-03112506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high order continuation method to locate exceptional points and to compute Puiseux series with applications to acoustic waveguides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Partition of Unity Finite Element Method applied to exterior problems with Perfectly Matched Layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Perrey-Debain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Nennig</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.109425. </w:t>
+              <w:t xml:space="preserve">Acta Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (4), pp.16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2020.109425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/aacus/2020011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02534498v1</w:t>
+                <w:t xml:space="preserve">hal-02943697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partition of Unity Finite Element Method applied to exterior problems with Perfectly Matched Layers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
+                <w:t xml:space="preserve">A high order continuation method to locate exceptional points and to compute Puiseux series with applications to acoustic waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Nennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Perrey-Debain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Nennig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 4 (4), pp.16. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.109425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/aacus/2020011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2020.109425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02943697v1</w:t>
+                <w:t xml:space="preserve">hal-02534498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of the Partition of Unity Finite Element Method for the modeling of Timoshenko beams</w:t>
               </w:r>
@@ -1515,51 +1515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-D. Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1632,51 +1632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Nennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Binois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1749,51 +1749,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of 3D PUFEM with linear tetrahedral elements for the simulation of acoustic waves in enclosed cavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Nennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1866,51 +1866,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical determination of transmission losses of a turbofan inlet duct lined with porous materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-M. Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1983,51 +1983,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure-based integral formulations of Lighthill–Curle's analogy for internal aeroacoustics at low Mach numbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Papaxanthos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bennouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2143,51 +2143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 107, pp.19-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2215,308 +2215,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03212912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the efficiency of parallel baffle-type silencers in rectangular ducts: prediction and measurement</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A homogenization method used to predict the performance of silencers containing parallel splitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Nennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Binois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Perrey-Debain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauchez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3813/AAA.918849⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137 (6), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4921598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01179023v1</w:t>
+                <w:t xml:space="preserve">hal-01178969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A homogenization method used to predict the performance of silencers containing parallel splitters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the efficiency of parallel baffle-type silencers in rectangular ducts: prediction and measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Binois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Perrey-Debain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Nennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 137 (6), pp.11. </w:t>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 101, pp.520-530. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4921598⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3813/AAA.918849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178969v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Side-branch resonators modelling with Green׳s function methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2602,51 +2602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-D. Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Nennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 135 (2), pp.724-733. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2706,1818 +2706,1830 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-D. Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Nennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J. SOUND VIB.</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 332 (8), pp.1918-1929. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsv.2012.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A displacement-pressure finite element formulation for analyzing the sound transmission in ducted shear flows with finite poroelastic lining</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast Computation of the Scattering Matrix of Lined Ducts Containing Passive Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Perrey-Debain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Nennig</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.3598451⟩</w:t>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 97 (6), pp.966-973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3813/AAA.918478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00694763v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Computation of the Scattering Matrix of Lined Ducts Containing Passive Components</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Maréchal</w:t>
+                <w:t xml:space="preserve">The method of fundamental solutions for acoustic wave scattering by a single and a periodic array of poroelastic scatterers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Nennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Nennig</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 97 (6), pp.966-973. </w:t>
+              <w:t xml:space="preserve">Engineering Analysis with Boundary Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35 (8), pp.1019-1028. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3813/AAA.918478⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enganabound.2011.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179033v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The method of fundamental solutions for acoustic wave scattering by a single and a periodic array of poroelastic scatterers</w:t>
+                <w:t xml:space="preserve">A displacement-pressure finite element formulation for analyzing the sound transmission in ducted shear flows with finite poroelastic lining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Nennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabrouk Ben Tahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Perrey-Debain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Analysis with Boundary Elements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enganabound.2011.03.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 130 (1), pp.42-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.3598451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00694764v1</w:t>
+                <w:t xml:space="preserve">hal-00694763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mode matching method for modeling dissipative silencers lined with poroelastic materials and containing mean flow</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mabrouk Ben Tahar</w:t>
+                <w:t xml:space="preserve">Plane wave basis in Galerkin BEM for bidimensional wave scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Beriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Perrey-Debain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bentahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vayssade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Analysis with Boundary Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.130-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enganabound.2009.07.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.3506346⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00694671v1</w:t>
+                <w:t xml:space="preserve">hal-00780385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plane wave basis in Galerkin BEM for bidimensional wave scattering</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Vayssade</w:t>
+                <w:t xml:space="preserve">A mode matching method for modeling dissipative silencers lined with poroelastic materials and containing mean flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Nennig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Perrey-Debain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabrouk Ben Tahar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Analysis with Boundary Elements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enganabound.2009.07.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 128 (6), pp.3308-3320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.3506346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00780385v1</w:t>
+                <w:t xml:space="preserve">hal-00694671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A General Asymptotic Expansion Formula for Integrals Involving High-Order Orthogonal Polynomials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. David Abrahams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 31 (5), pp.3884-3904. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/080736740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03213436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plane wave decomposition in the unit disc: Convergence estimates and computational aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 193 (1), pp.140-156. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cam.2005.05.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03212907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On wave boundary elements for radiation and scattering problems with piecewise constant impedance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Trevelyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bettess</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 53 (2), pp.876-879. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TAP.2004.841274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03213458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave interpolation finite elements for Helmholtz problems with jumps in the wave speed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Laghrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bettess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Perrey-Debain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Trevelyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 194 (2-5), pp.367-381. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cma.2003.12.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03212910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave boundary elements: a theoretical overview presenting applications in scattering of short waves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Short–wave scattering: problems and techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Laghrouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bettess</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Analysis with Boundary Elements</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 362 (1816), pp.421-443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2003.1329⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0955-7997(03)00127-9⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03212914v1</w:t>
+                <w:t xml:space="preserve">hal-03213473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short–wave scattering: problems and techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Plane-wave basis finite elements and boundary elements for three-dimensional wave scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Perrey-Debain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Laghrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Perrey-Debain</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bettess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bettess</w:t>
+                <w:t xml:space="preserve">J. Trevelyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 362 (1816), pp.421-443. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 362 (1816), pp.561-577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2003.1335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsta.2003.1329⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03213473v1</w:t>
+                <w:t xml:space="preserve">hal-03213459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plane-wave basis finite elements and boundary elements for three-dimensional wave scattering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Wave boundary elements: a theoretical overview presenting applications in scattering of short waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J. Trevelyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">P. Bettess</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Trevelyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Analysis with Boundary Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 28 (2), pp.131-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0955-7997(03)00127-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsta.2003.1335⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03213459v1</w:t>
+                <w:t xml:space="preserve">hal-03212914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plane wave interpolation in direct collocation boundary element method for radiation and wave scattering: numerical aspects and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Trevelyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bettess</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 261 (5), pp.839-858. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-460X(02)01006-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03211245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B-Spline approximation and fast wavelet transform for an efficient evaluation of particular solutions for Poisson's equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.G. ter Morsche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Analysis with Boundary Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 26 (1), pp.1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0955-7997(01)00080-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03213530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and Application of the Dual Reciprocity Boundary Element Method for Acoustic Propagation in Inhomogeneous Axisymmetric Domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03213489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of convergence and accuracy of the DRBEM for axisymmetric Helmholtz-type equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Analysis with Boundary Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 23 (8), pp.703-711. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0955-7997(99)00015-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03212925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4527,1850 +4539,1850 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage itératif d’une plaque FEM 2D à un treillis de poutre SEM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Apolline Brisson</w:t>
+                <w:t xml:space="preserve">Experimental observation and encircling of an exceptional point in coupled pendulums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Nennig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365058v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental observation and encircling of an exceptional point in coupled pendulums</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flow-induced noise produced by ducted single and double-diaphragm configurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silouane de Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Zerbib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365849v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow-induced noise produced by ducted single and double-diaphragm configurations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Couplage itératif d’une plaque FEM 2D à un treillis de poutre SEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Zerbib</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Ville</w:t>
+                <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fillol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guigou-Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365965v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction de Modèle et Rayonnement Acoustique des Structures Viscoélastiques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Couplage FEM-PUFEM : vers de meilleures performances de la pufem en présence de détails géométriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Germès</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+              <w:t xml:space="preserve">16e Congrès Français d'Acoustique de la SFA 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848201v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization of high order exceptional points : applications to acoustic waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Nennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Ghienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d’Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03838635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage FEM-PUFEM : vers de meilleures performances de la pufem en présence de détails géométriques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Réduction de Modèle des Structures Viscoélastiques par Balanced POD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Perrey-Debain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Perrey-Debain</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germes Sylvain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e Congrès Français d'Acoustique de la SFA 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03821288v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction de Modèle des Structures Viscoélastiques par Balanced POD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Berthet</w:t>
+                <w:t xml:space="preserve">Interactions modales au voisinage des points exceptionnels et application pour l’atténuation acoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Germes Sylvain</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Nennig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717690v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions modales au voisinage des points exceptionnels et application pour l’atténuation acoustique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Even</w:t>
+                <w:t xml:space="preserve">Direct Simulation of flow-acoustics feedback phenomena for ducted diaphragm tandem using OpenFOAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silouane de Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gautier Lefebvre</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Zerbib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03847961v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Simulation of flow-acoustics feedback phenomena for ducted diaphragm tandem using OpenFOAM</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Moreau</w:t>
+                <w:t xml:space="preserve">Multi-modal noise generation in low Mach number orifice plates: an experimental investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Nicola Quaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islam Ramadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rampnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Malavasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIMETA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Palermo, Italy. pp.699-704, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21741/9781644902431-112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03847847v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-modal noise generation in low Mach number orifice plates: an experimental investigation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Perrey-Debain</w:t>
+                <w:t xml:space="preserve">Réduction de Modèle et Rayonnement Acoustique des Structures Viscoélastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Perrey-Debain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Germès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMETA 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04277082v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of a Multi-Port Scattering Matrix for the Acoustic Power Flow Using Finite Element Method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Calmettes</w:t>
+                <w:t xml:space="preserve">Partition of Unity Finite Element Method for the Modeling of Structural Vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tong Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Caillet</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Cheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.383-385, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2141-2142, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0334⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0576⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03221404v1</w:t>
+                <w:t xml:space="preserve">hal-03235441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partition of Unity Finite Element Method for the Modeling of Structural Vibrations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
+                <w:t xml:space="preserve">Localization of exceptional points and modal branch tracking for acoustic waveguides applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Nennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Li Cheng</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Ghienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">eForum Acusticum 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.401-402, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0589⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0334⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03235441v1</w:t>
+                <w:t xml:space="preserve">hal-03221405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of exceptional points and modal branch tracking for acoustic waveguides applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metamaterial made of poroelastic lamellas for sound attenuation in duct</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ke Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Nennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Perrey-Debain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Ghienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eForum Acusticum 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.3-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0589⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03221405v1</w:t>
+                <w:t xml:space="preserve">hal-03240280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamaterial made of poroelastic lamellas for sound attenuation in duct</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Nennig</w:t>
+                <w:t xml:space="preserve">Hybrid Methods for Duct Aeroacoustics Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silouane De Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Perrey-Debain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Zerbib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.3-4, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.387-391, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0616⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0523⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03240280v1</w:t>
+                <w:t xml:space="preserve">hal-03221406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Methods for Duct Aeroacoustics Simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Silouane De Reboul</w:t>
+                <w:t xml:space="preserve">Partition of Unity Finite Element Method applied to 2D vibroacoustic coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Zerbib</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Cheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.387-391, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2143-2146, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0728⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0616⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03221406v1</w:t>
+                <w:t xml:space="preserve">hal-03235476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partition of Unity Finite Element Method applied to 2D vibroacoustic coupling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
+                <w:t xml:space="preserve">Calculation of a Multi-Port Scattering Matrix for the Acoustic Power Flow Using Finite Element Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Calmettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Li Cheng</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Caillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2143-2146, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.383-385, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0576⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0728⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03235476v1</w:t>
+                <w:t xml:space="preserve">hal-03221404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An algorithm for the localization of exceptional points and the computation of Puiseux series with applications to acoustic waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Nennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6399,601 +6411,601 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Mathematical and Numerical Aspects of Wave Propagation (WAVE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of acoustic waves in air and porelastic media using the partition of unity finite element method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Nennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICA 2013 Montreal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Montreal, Canada. pp.065005-065005, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4799698⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04277196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the MFS for the analysis of the sound absorption by a porous plate containing a periodic array of inclusions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling of cylindrical baffle mufflers for low frequency sound propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Binois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Nennig</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Beillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811286v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of cylindrical baffle mufflers for low frequency sound propagation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using the MFS for the analysis of the sound absorption by a porous plate containing a periodic array of inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Beillard</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Nennig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811173v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode d'ondes planes pour la résolution des problèmes vibroacoustiques en moyennes et hautes fréquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufiene Essahbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabrouk Bentahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00539673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mixed analytical-numerical model for the S-matrix computation of bidimensional lined ducts with HQ tubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Nennig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00534628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId192"/>
+      <w:footerReference w:type="default" r:id="rId193"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7140,51 +7152,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471056v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nennig" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ghienne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrey-Debain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2026.114692" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118441v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Even" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Lefebvre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2024.0335" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276131v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berthet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Chazot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Germ&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.117941" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391895v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118239" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276129v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silouane de Reboul" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zerbib" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.118024" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276144v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Calmettes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2023013" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276150v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Nicola Quaroni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rampnoux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Ramadan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Malavasi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0015197" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112506v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Li" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauchez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2020.107862" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388773v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrey-Debain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Lawrie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116510" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505698v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langlois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Cheng" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2591728521500250" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534498v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109425" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943697v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2020011" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261144v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zhou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Chazot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cheng" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2019.07.004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768467v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Binois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Foucart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5030925" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743866v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.03.002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212917v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Ville" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poirier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2016.09.024" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02180365v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Papaxanthos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bennouna" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ouedraogo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Moreau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.01.030" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212912v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Ville" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2016.02.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179023v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Binois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dauchez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918849" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178969v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4921598" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211209v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ville" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2014.04.060" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179025v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4845315" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179027v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.06.016" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694763v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Ben Tahar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3598451" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179033v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mar&#233;chal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ville" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918478" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694764v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2011.03.007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694671v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3506346" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780385v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beriot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bentahar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vayssade" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2009.07.014" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQW7JLX3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213436v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. David Abrahams" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080736740" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212907v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2005.05.027" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213458v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trevelyan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bettess" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2004.841274" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212910v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laghrouche" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2003.12.074" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68LFNPFV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212914v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0955-7997(03)00127-9" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSCDCR6Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213473v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2003.1329" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-VG9BZJ3Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213459v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2003.1335" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-MZKQFZDQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211245v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-460X(02)01006-4" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2JMR86P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213530v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. ter Morsche" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0955-7997(01)00080-7" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SC38P0T-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213489v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gervais" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guilbaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212925v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0955-7997(99)00015-6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLV7PWC7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365058v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Brisson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fillol" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigou-Carter" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365849v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365965v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848201v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838635v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821288v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717690v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germes Sylvain" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847961v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847847v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277082v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644902431-112" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221404v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0576" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235441v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Zhou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0334" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221405v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0589" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240280v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0523" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221406v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silouane De Reboul" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Moreau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0616" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235476v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0728" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042456v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277196v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4799698" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811286v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811173v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Beillard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539673v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiene Essahbi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Bentahar" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Hammami" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddar" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534628v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marechal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Nennig" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471056v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nennig" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ghienne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrey-Debain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2026.114692" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118441v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Even" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Lefebvre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2024.0335" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391895v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118239" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276129v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silouane de Reboul" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zerbib" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.118024" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276131v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berthet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Chazot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Germ&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.117941" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276144v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Calmettes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2023013" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276150v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Nicola Quaroni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rampnoux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Ramadan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Malavasi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0015197" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388773v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrey-Debain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Lawrie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116510" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505698v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langlois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Cheng" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2591728521500250" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112506v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauchez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2020.107862" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943697v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2020011" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534498v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109425" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261144v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zhou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Chazot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cheng" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2019.07.004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768467v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Binois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Foucart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5030925" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743866v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.03.002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212917v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Ville" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poirier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2016.09.024" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02180365v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Papaxanthos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bennouna" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ouedraogo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Moreau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.01.030" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212912v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Ville" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2016.02.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178969v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4921598" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179023v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Binois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dauchez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918849" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211209v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ville" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2014.04.060" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179025v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4845315" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179027v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.06.016" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2B46GDK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179033v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mar&#233;chal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ville" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918478" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694764v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2011.03.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694763v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Ben Tahar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3598451" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780385v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beriot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bentahar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vayssade" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2009.07.014" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQW7JLX3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694671v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3506346" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213436v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. David Abrahams" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080736740" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212907v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2005.05.027" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213458v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trevelyan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bettess" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2004.841274" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212910v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laghrouche" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2003.12.074" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68LFNPFV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213473v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2003.1329" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-VG9BZJ3Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213459v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2003.1335" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-MZKQFZDQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212914v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0955-7997(03)00127-9" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSCDCR6Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211245v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-460X(02)01006-4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2JMR86P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213530v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. ter Morsche" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0955-7997(01)00080-7" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SC38P0T-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213489v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gervais" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guilbaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212925v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0955-7997(99)00015-6" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLV7PWC7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365849v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365965v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365058v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Brisson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fillol" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigou-Carter" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821288v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838635v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717690v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germes Sylvain" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847961v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847847v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277082v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644902431-112" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848201v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235441v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Zhou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0334" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221405v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0589" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240280v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0523" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221406v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silouane De Reboul" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Moreau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0616" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235476v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0728" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221404v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0576" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042456v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277196v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4799698" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811173v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Beillard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811286v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539673v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiene Essahbi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Bentahar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Hammami" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddar" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534628v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marechal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Nennig" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>