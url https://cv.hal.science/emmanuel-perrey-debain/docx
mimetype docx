--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -937,248 +937,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04276150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode coalescence and the Green’s function in a two-dimensional waveguide with arbitrary admittance boundary conditions</w:t>
+                <w:t xml:space="preserve">Partition of Unity Finite Element Method for 2D Vibro-Acoustic Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christophe Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">E. Perrey-Debain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.B. Lawrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2021.116510⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical and Computational Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (04), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S2591728521500250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03388773v1</w:t>
+                <w:t xml:space="preserve">hal-03505698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partition of Unity Finite Element Method for 2D Vibro-Acoustic Modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
+                <w:t xml:space="preserve">Mode coalescence and the Green’s function in a two-dimensional waveguide with arbitrary admittance boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Perrey-Debain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Nennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li Cheng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Perrey-Debain</w:t>
+                <w:t xml:space="preserve">J.B. Lawrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical and Computational Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 29 (04), </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.116510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S2591728521500250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2021.116510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03505698v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poroelastic lamellar metamaterial for sound attenuation in a rectangular duct</w:t>
               </w:r>
@@ -1281,51 +1281,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partition of Unity Finite Element Method applied to exterior problems with Perfectly Matched Layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1515,51 +1515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-D. Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1749,51 +1749,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of 3D PUFEM with linear tetrahedral elements for the simulation of acoustic waves in enclosed cavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Nennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1866,51 +1866,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical determination of transmission losses of a turbofan inlet duct lined with porous materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-M. Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1983,51 +1983,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure-based integral formulations of Lighthill–Curle's analogy for internal aeroacoustics at low Mach numbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Papaxanthos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bennouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2143,51 +2143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 107, pp.19-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2351,51 +2351,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the efficiency of parallel baffle-type silencers in rectangular ducts: prediction and measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Binois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2466,235 +2466,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Side-branch resonators modelling with Green׳s function methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">The Partition of Unity Finite Element Method for the simulation of waves in air and poroelastic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-D. Chazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Nennig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perrey-Debain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.M. Ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2014.04.060⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 135 (2), pp.724-733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4845315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03211209v1</w:t>
+                <w:t xml:space="preserve">hal-01179025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Partition of Unity Finite Element Method for the simulation of waves in air and poroelastic media</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Side-branch resonators modelling with Green׳s function methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perrey-Debain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 135 (2), pp.724-733. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 333 (19), pp.4458-4472. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4845315⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2014.04.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179025v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances of the Partition of Unity Finite Element Method for the analysis of two-dimensional interior sound fields with absorbing materials</w:t>
               </w:r>
@@ -2706,51 +2706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-D. Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Nennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 332 (8), pp.1918-1929. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2790,248 +2790,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Computation of the Scattering Matrix of Lined Ducts Containing Passive Components</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Maréchal</w:t>
+                <w:t xml:space="preserve">The method of fundamental solutions for acoustic wave scattering by a single and a periodic array of poroelastic scatterers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Nennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Nennig</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3813/AAA.918478⟩</w:t>
+              <w:t xml:space="preserve">Engineering Analysis with Boundary Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35 (8), pp.1019-1028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enganabound.2011.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01179033v1</w:t>
+                <w:t xml:space="preserve">hal-00694764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The method of fundamental solutions for acoustic wave scattering by a single and a periodic array of poroelastic scatterers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast Computation of the Scattering Matrix of Lined Ducts Containing Passive Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Perrey-Debain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Nennig</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Analysis with Boundary Elements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 35 (8), pp.1019-1028. </w:t>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 97 (6), pp.966-973. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enganabound.2011.03.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3813/AAA.918478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00694764v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A displacement-pressure finite element formulation for analyzing the sound transmission in ducted shear flows with finite poroelastic lining</w:t>
               </w:r>
@@ -3115,290 +3115,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00694763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plane wave basis in Galerkin BEM for bidimensional wave scattering</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Vayssade</w:t>
+                <w:t xml:space="preserve">A mode matching method for modeling dissipative silencers lined with poroelastic materials and containing mean flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Nennig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Perrey-Debain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabrouk Ben Tahar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Analysis with Boundary Elements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enganabound.2009.07.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 128 (6), pp.3308-3320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.3506346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00780385v1</w:t>
+                <w:t xml:space="preserve">hal-00694671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mode matching method for modeling dissipative silencers lined with poroelastic materials and containing mean flow</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mabrouk Ben Tahar</w:t>
+                <w:t xml:space="preserve">Plane wave basis in Galerkin BEM for bidimensional wave scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Beriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Perrey-Debain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bentahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vayssade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Analysis with Boundary Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.130-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enganabound.2009.07.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.3506346⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00694671v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A General Asymptotic Expansion Formula for Integrals Involving High-Order Orthogonal Polynomials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. David Abrahams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3445,51 +3445,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plane wave decomposition in the unit disc: Convergence estimates and computational aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 193 (1), pp.140-156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3523,51 +3523,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On wave boundary elements for radiation and scattering problems with piecewise constant impedance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Trevelyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3653,51 +3653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Laghrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bettess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Trevelyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3750,302 +3750,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03212910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short–wave scattering: problems and techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plane-wave basis finite elements and boundary elements for three-dimensional wave scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Perrey-Debain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Laghrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bettess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Trevelyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 362 (1816), pp.421-443. </w:t>
+              <w:t xml:space="preserve">, 2004, 362 (1816), pp.561-577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsta.2003.1329⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2003.1335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03213473v1</w:t>
+                <w:t xml:space="preserve">hal-03213459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plane-wave basis finite elements and boundary elements for three-dimensional wave scattering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Short–wave scattering: problems and techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Laghrouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bettess</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Trevelyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 362 (1816), pp.561-577. </w:t>
+              <w:t xml:space="preserve">, 2004, 362 (1816), pp.421-443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsta.2003.1335⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2003.1329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03213459v1</w:t>
+                <w:t xml:space="preserve">hal-03213473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave boundary elements: a theoretical overview presenting applications in scattering of short waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Trevelyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4117,51 +4117,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plane wave interpolation in direct collocation boundary element method for radiation and wave scattering: numerical aspects and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Trevelyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4233,51 +4233,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B-Spline approximation and fast wavelet transform for an efficient evaluation of particular solutions for Poisson's equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.G. ter Morsche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4431,51 +4431,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of convergence and accuracy of the DRBEM for axisymmetric Helmholtz-type equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Analysis with Boundary Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 23 (8), pp.703-711. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4713,51 +4713,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Zerbib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
@@ -4905,325 +4905,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage FEM-PUFEM : vers de meilleures performances de la pufem en présence de détails géométriques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Localization of high order exceptional points : applications to acoustic waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Nennig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perrey-Debain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Ghienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e Congrès Français d'Acoustique de la SFA 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d’Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03821288v1</w:t>
+                <w:t xml:space="preserve">hal-03838635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of high order exceptional points : applications to acoustic waveguides</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martin Ghienne</w:t>
+                <w:t xml:space="preserve">Réduction de Modèle des Structures Viscoélastiques par Balanced POD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Perrey-Debain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germes Sylvain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d’Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03838635v1</w:t>
+                <w:t xml:space="preserve">hal-03717690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction de Modèle des Structures Viscoélastiques par Balanced POD</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Perrey-Debain</w:t>
+                <w:t xml:space="preserve">Couplage FEM-PUFEM : vers de meilleures performances de la pufem en présence de détails géométriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Germes Sylvain</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
+              <w:t xml:space="preserve">16e Congrès Français d'Acoustique de la SFA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717690v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions modales au voisinage des points exceptionnels et application pour l’atténuation acoustique</w:t>
               </w:r>
@@ -5477,51 +5477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rampnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Malavasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIMETA 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Palermo, Italy. pp.699-704, </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5657,365 +5657,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partition of Unity Finite Element Method for the Modeling of Structural Vibrations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
+                <w:t xml:space="preserve">Metamaterial made of poroelastic lamellas for sound attenuation in duct</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ke Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Nennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Perrey-Debain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Li Cheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2141-2142, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0334⟩</w:t>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.3-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03235441v1</w:t>
+                <w:t xml:space="preserve">hal-03240280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of exceptional points and modal branch tracking for acoustic waveguides applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Nennig</w:t>
+                <w:t xml:space="preserve">Partition of Unity Finite Element Method for the Modeling of Structural Vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tong Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin Ghienne</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Cheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eForum Acusticum 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.401-402, </w:t>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2141-2142, </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0589⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03221405v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03235441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamaterial made of poroelastic lamellas for sound attenuation in duct</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Localization of exceptional points and modal branch tracking for acoustic waveguides applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Nennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Perrey-Debain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Ghienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.3-4, </w:t>
+              <w:t xml:space="preserve">eForum Acusticum 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.401-402, </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0523⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03240280v1</w:t>
+                <w:t xml:space="preserve">hal-03221405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Methods for Duct Aeroacoustics Simulations</w:t>
               </w:r>
@@ -6118,90 +6118,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partition of Unity Finite Element Method applied to 2D vibroacoustic coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Cheng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2143-2146, </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6473,51 +6473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Nennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICA 2013 Montreal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Montreal, Canada. pp.065005-065005, </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6577,51 +6577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Binois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6901,51 +6901,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Perrey-Debain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Ville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Nennig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7152,51 +7152,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471056v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nennig" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ghienne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrey-Debain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2026.114692" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118441v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Even" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Lefebvre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2024.0335" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391895v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118239" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276129v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silouane de Reboul" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zerbib" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.118024" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276131v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berthet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Chazot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Germ&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.117941" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276144v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Calmettes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2023013" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276150v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Nicola Quaroni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rampnoux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Ramadan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Malavasi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0015197" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388773v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrey-Debain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Lawrie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116510" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505698v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langlois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Cheng" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2591728521500250" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112506v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauchez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2020.107862" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943697v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2020011" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534498v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109425" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261144v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zhou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Chazot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cheng" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2019.07.004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768467v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Binois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Foucart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5030925" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743866v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.03.002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212917v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Ville" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poirier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2016.09.024" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02180365v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Papaxanthos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bennouna" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ouedraogo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Moreau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.01.030" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212912v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Ville" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2016.02.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178969v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4921598" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179023v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Binois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dauchez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918849" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211209v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ville" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2014.04.060" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179025v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4845315" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179027v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.06.016" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2B46GDK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179033v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mar&#233;chal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ville" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918478" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694764v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2011.03.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694763v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Ben Tahar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3598451" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780385v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beriot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bentahar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vayssade" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2009.07.014" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQW7JLX3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694671v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3506346" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213436v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. David Abrahams" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080736740" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212907v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2005.05.027" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213458v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trevelyan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bettess" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2004.841274" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212910v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laghrouche" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2003.12.074" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68LFNPFV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213473v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2003.1329" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-VG9BZJ3Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213459v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2003.1335" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-MZKQFZDQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212914v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0955-7997(03)00127-9" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSCDCR6Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211245v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-460X(02)01006-4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2JMR86P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213530v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. ter Morsche" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0955-7997(01)00080-7" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SC38P0T-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213489v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gervais" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guilbaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212925v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0955-7997(99)00015-6" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLV7PWC7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365849v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365965v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365058v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Brisson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fillol" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigou-Carter" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821288v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838635v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717690v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germes Sylvain" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847961v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847847v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277082v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644902431-112" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848201v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235441v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Zhou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0334" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221405v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0589" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240280v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0523" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221406v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silouane De Reboul" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Moreau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0616" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235476v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0728" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221404v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0576" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042456v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277196v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4799698" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811173v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Beillard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811286v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539673v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiene Essahbi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Bentahar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Hammami" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddar" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534628v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marechal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Nennig" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471056v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Nennig" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ghienne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrey-Debain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2026.114692" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118441v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Even" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Lefebvre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2024.0335" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391895v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2024.118239" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276129v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silouane de Reboul" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zerbib" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.118024" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276131v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berthet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Chazot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Germ&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.117941" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276144v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Calmettes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Caillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2023013" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276150v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Nicola Quaroni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rampnoux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islam Ramadan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Malavasi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0015197" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505698v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Langlois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Cheng" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrey-Debain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2591728521500250" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388773v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Lawrie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116510" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112506v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauchez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2020.107862" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943697v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2020011" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534498v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109425" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261144v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zhou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Chazot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cheng" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2019.07.004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768467v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Binois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Foucart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5030925" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743866v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.03.002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212917v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Ville" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poirier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2016.09.024" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02180365v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Papaxanthos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bennouna" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ouedraogo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Moreau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.01.030" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212912v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mar&#233;chal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Ville" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2016.02.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178969v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4921598" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179023v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Binois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dauchez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918849" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179025v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4845315" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211209v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ville" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2014.04.060" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179027v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.06.016" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2B46GDK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694764v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2011.03.007" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179033v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mar&#233;chal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ville" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918478" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694763v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Ben Tahar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3598451" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694671v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3506346" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780385v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Beriot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bentahar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vayssade" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2009.07.014" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQW7JLX3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213436v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. David Abrahams" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/080736740" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212907v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2005.05.027" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213458v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trevelyan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bettess" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2004.841274" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212910v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laghrouche" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2003.12.074" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68LFNPFV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213459v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2003.1335" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-MZKQFZDQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213473v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2003.1329" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-VG9BZJ3Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212914v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0955-7997(03)00127-9" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSCDCR6Z-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211245v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-460X(02)01006-4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2JMR86P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213530v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. ter Morsche" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0955-7997(01)00080-7" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SC38P0T-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213489v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gervais" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guilbaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212925v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0955-7997(99)00015-6" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLV7PWC7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365849v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365965v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365058v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Brisson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fillol" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigou-Carter" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838635v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717690v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germes Sylvain" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821288v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847961v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847847v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277082v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644902431-112" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848201v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240280v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0523" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235441v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Zhou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0334" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221405v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0589" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221406v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silouane De Reboul" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Moreau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0616" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235476v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0728" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221404v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0576" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042456v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277196v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4799698" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811173v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Beillard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811286v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539673v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiene Essahbi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Bentahar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Hammami" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddar" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534628v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marechal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Nennig" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>