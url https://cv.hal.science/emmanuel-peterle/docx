--- v0 (2026-03-04)
+++ v1 (2026-05-17)
@@ -902,730 +902,742 @@
               <w:t xml:space="preserve">International Review of Law and Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 60, pp.105849. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.irle.2019.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermediation and discrimination in an investment game: An experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Flage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Peterle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 168, pp.196-208. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jebo.2019.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04532806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination as favoritism: The private benefits and social costs of in-group favoritism in an experimental labor market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dickinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Peterle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Economic Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 104, pp.220-236. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2018.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01767518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place d'une expérience avec le grand public : entre recherche, vulgarisation et pédagogie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youenn Loheac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayyan Alia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Bchir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 68 (5), pp.941-953. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/reco.pr3.0089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01321452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnic gaps in educational attainment and labor-market outcomes : evidence from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Moizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Peterle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 25 (1), pp.84-111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09645292.2016.1183591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01525385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender differences in tournament and flat-wage schemes: An experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Peterle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Larribeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 47, pp.103-115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.joep.2015.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01105414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une mesure expérimentale de la discrimination homme-femme à l'embauche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Larribeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Peterle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Suisse d'Economie Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 123 (3), pp.333-352. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/redp.233.0333⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01116891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1635,140 +1647,140 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Leniency Programs and Follow-on Damages on Cartel Deterrence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Peterlé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05486107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Donation Ceilings Increase Contributions? Evidence from an Experimental Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Peterlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1776,324 +1788,324 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christian Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05486377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination as favoritism: The private benefits and social costs of in-group favoritism in an experimental labor market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dickinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Masclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Peterle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01717165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination as favoritism: The private benefits and social costs of in-group favoritism in an experimental labor market.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David L. Dickinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Masclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Peterle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender Differences in Competitive Positions: Experimental Evidence on Job Promotion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Peterle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger A Rau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01451382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Gov We Trust: Voluntary compliance in networked investment games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Borzino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2115,65 +2127,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Peterle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01375081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId69"/>
+      <w:footerReference w:type="default" r:id="rId70"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2320,51 +2332,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295332v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cochard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Peterl&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christian Tisserand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2025.112586" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04532867v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Borzino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Fatas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Peterle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2023.102061" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03830175v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacob" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Ang&#233;line Lambert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-022-09740-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03209291v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gabuthy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2021.101705" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04526621v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beugnot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2019.102209" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211963v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.716.0973" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453491v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Georgantz&#237;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.706.1201" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678029v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irle.2019.06.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04532806v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cochard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Flage" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2019.10.007" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767518v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dickinson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Masclet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2018.03.004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321452v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Loheac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayyan Alia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bchir" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blondel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr3.0089" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525385v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Langevin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moizeau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09645292.2016.1183591" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01105414v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Larribeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2015.01.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116891v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.233.0333" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-Q1NB1JCD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05486107v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Brisset" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05486377v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717165v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482006v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Dickinson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451382v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger A Rau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375081v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295332v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cochard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Peterl&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christian Tisserand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2025.112586" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04532867v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Borzino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Fatas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Peterle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2023.102061" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03830175v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacob" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Ang&#233;line Lambert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-022-09740-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03209291v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Gabuthy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2021.101705" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04526621v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Beugnot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2019.102209" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211963v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.716.0973" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453491v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Georgantz&#237;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.706.1201" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678029v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irle.2019.06.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGMKGDBZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04532806v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cochard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Flage" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2019.10.007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767518v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dickinson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Masclet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2018.03.004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01321452v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Loheac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayyan Alia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bchir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blondel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr3.0089" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525385v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Langevin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Moizeau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09645292.2016.1183591" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01105414v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Larribeau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2015.01.003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116891v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.233.0333" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-Q1NB1JCD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05486107v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Brisset" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05486377v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01717165v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482006v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Dickinson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451382v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger A Rau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375081v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>