--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:126.73267326733px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuel Pierru </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">DOMAINES DE SPÉCIALISATION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">* Thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">==================================</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sociologie des comportements & attitudes politiques (chômeurs, chômage et politique ; rapports « ordinaires » au politique ; comportements politiques dans l’Allemagne de Weimar ; Parti Communiste Français - années 1930 ; corruption politique), sociologie électorale (comportements politiques des chômeurs ; votes FN) ; sociologie de l’action collective, des mobilisations, des conflits et des mouvements sociaux (mouvements de chômeurs), des engagements & du militantisme</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sociologie & socio-histoire des chômeurs, du chômage et de la précarité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire sociale des idées politiques (notion d'&amp;quot;autoritarisme&amp;quot;)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sociologie des classes & cultures populaires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="1"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sociologie des pratiques culturelles (sociologie des pratiques de lecture ; sociologie des pratiques musicales amateurs ; sociabilités culturelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Médias & politique (presse d’information générale et politique, télévision) ; effets politiques des médias ; sociologie de la réception ; circulation internationale des idées</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">* Outils</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthodes quantitatives en sciences sociales : constitution & analyse de bases de données (SPSS, SPAD, R, Tri-Deux)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthodes qualitatives en sciences sociales : entretiens & observations ethnographiques</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réinvention de la tradition du syndicalisme de services dans une organisation de chômeurs. Le cas du Mouvement National des Chômeurs et Précaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier / Comité d'histoire des administrations chargées du travail, de l'emploi et de la formation professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Cahiers d'Histoire du CHATEFP</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04844585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bruit des chômeurs et l'objectivation de la catégorie de chômage en Grande-Bretagne et aux USA dans les années 1930&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier / Comité d'histoire des administrations chargées du travail, de l'emploi et de la formation professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Cahier n°26 (Des sans-travail aux chômeurs : deux siècles de mouvements), pp.97-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04844583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ouvriers, le vote et le FN. Misères de la politologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoir/Agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Varia, 1 (58), pp.savoir-agir.org</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03504621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ouvriers, le vote et le FN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoir/Agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Varia, 4 (2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu critique de l’ouvrage dirigé par Annie Collovald, Marie-Hélène Lechien, Sabine Rozier, Laurent Willemez, L’Humanitaire ou le management des dévouements. Enquête sur un militantisme de « solidarité internationale » en faveur du Tiers-Monde (Rennes, Presses Universitaires de Rennes, 2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filiations de Robert Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un chômage contre les chômeurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoir/Agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 : Les sociologues s’invitent dans le débat</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le goût ne fait pas la pratique. Les musiciens amateurs des orchestres d'harmonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 181, pp.106-125. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arss.181.0106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie des récessions ou récession de la sociologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonfiction.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, http://www.nonfiction.fr/article-306sociologie_des_recessions_ou_recession_de_la_sociologie.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique. Réponse à Philippe Cibois à propos de : Les Mondes de l’harmonie. Enquête sur une pratique musicale amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-logos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/socio-logos.2356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratisation culturelle : quels résultats ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes Politiques et Sociaux - Articles et Documents d'Actualité Mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Démocratisation culturelle : l’intervention publique en débat, 947, pp. 79-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mouvements de précaires à l'unification d'une cause.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Boumaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 65, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00311811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de sociabilité et circulation matérielle et symbolique des produits culturels en milieux populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Civilisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Économie &amp; culture, 8, pp. 81-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques culturelles : quelle démocratisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Culture, Etat et marché, 312, pp.25-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques culturelles : quelle démocratisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Culture, État &amp; marché, 312, pp. 25-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tentation nazie des chômeurs dans l'Allemagne de Weimar. Une évidence historique infondée ? Un bilan des recherches récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 15 (60), pp.193-223. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/polix.2002.1247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mouvement des chômeurs de l’hiver 1997-1998 au prisme médiatique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Ressy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l’ouvrage de SIMEANT (Johanna) , La Cause des sans-papiers (Paris, Presses de la Fondation Nationale des Sciences Politiques, 1998)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - Que prouve-t-on et comment avec les enquêtes ethnographiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Preuve en ethnographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CURAPP-ESS ; Daniel Bizeul, Emmanuel Pierru, Isabelle Charpentier, Annabelle Allouch, Mar 2021, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La réinvention de la tradition syndicalisme de services dans une organisation de chômeurs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deux siècles de mobilisations de chômeurs. Perspectives européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité d’Histoire des Administrations chargées du Travail, de l’Emploi et de la Formation Professionnelle (CHATEFP) du Ministère du Travail, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bruit des chômeurs et l’objectivation de la catégorie de chômage en Grande Bretagne et aux Etats-Unis dans l’entre-deux-guerres.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deux siècles de mobilisations de chômeurs. Perspectives européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité d’Histoire des Administrations chargées du Travail, de l’Emploi et de la Formation Professionnelle (CHATEFP) du Ministère du Travail, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le militantisme est-il soluble dans les guichets des mouvements sociaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">‘Militantisme de guichet’ : enquêtes ethnographiques en comparaison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martina Avanza, Jonathan Miaz, Cécile Péchu et Bernard Voutat (MER / CRAPUL, Université de Lausanne), Jun 2016, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ethnographe et le principe de réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que prouve-t-on et comment avec les enquêtes ethnographiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03504814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En finir avec ‘l’autoritarisme des classes populaires’.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapports sociaux, politisations et socialisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CURAPP-ESS, 2021, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ailleurs du politique autrement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 40 ans des publications du CURAPP-ESS : croiser les champs disciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CURAPP-ESS, Jan 2016, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aller au front.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des rapports ‘profanes’ à la politique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ethnopol - AFSP &amp; CURAPP-ESS, Dec 2016, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Votes frontistes et vulnérabilités sociales dans les mondes ruraux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIe Congrès de l’Association Française de Science Politique, ST 1 : « Nouvelles formes d’insécurité sociale et comportements électoraux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFSP, Jun 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques d’implantation des votes frontistes dans les mondes ruraux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques sociales, rapports à l’espace et au politique des classes populaires en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex Futurs urbains Justice, Espace, Discriminations, Inégalités (Université de Marne-la-Vallée – Paris-Est), Oct 2015, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Front National en campagnes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ruralités contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Edgar Morin (IIAC - EHESS - UMR 8177) - EHESS, Jan 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invisibilisation sociale des ‘ruraux’ et expression politique du ressentiment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mépris de classe : l’exercer, le ressentir, y faire face</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISS (Lausanne, Suisse) / CESAER (Centre d’Économie et de Sociologie Appliquées à l’Agriculture et aux Espaces Ruraux / INRA - AgroSup Dijon, France), coordonné par Nicolas Rénahy et Pierre-Emmanuel Sorignet, Dec 2015, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dé/re-mobilisation électorale des mondes ouvriers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes ouvriers : quelles (dé)mobilisations ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CURAPP-ESS, May 2014, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’extrême droite à la conquête des campagnes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les extrêmes politiques : (dis)qualifications, (dis)positions, transferts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CURAPP-ESS et CESSP (UMR 8209 CNRS), Oct 2013, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner les méthodes d’enquêtes quantitatives. Echanges d’expériences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Contamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIème Congrès de l’Association Française de Science Politique (Strasbourg) – Module professionnel et pédagogique n° 5 : "Enseigner les méthodes d'enquêtes quantitatives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFSP - IEP de Strasbourg, Aug 2011, Strasbourg, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les orchestres d’harmonie amateurs en Alsace.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques artistiques et culturelles territoriales - Regard sur les pratiques musicales en amateur : du laboratoire alsacien au chantier hexagonal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des Politiques Culturelles / Fédération des Sociétés de Musique d’Alsace, le Conseil Régional d’Alsace / IEP de Strasbourg, Sep 2006, Strasbourg, France. 312 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vote FN en milieu rural.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociabilité et politique en milieu rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Annie Antoine pour le CRHISCO (Centre de Recherches Historiques sur les Sociétés et Cultures de l’Ouest) de l’Université de Rennes 2 &amp; Julian Mischi pour l'INRA Dijon, Jun 2005, Rennes, France. pp. 407-420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discours sur le contrôle des chômeurs. Au-delà de la visée gestionnaire et politique, une transformation des modes de domination, entre ultra-libéralisme, paternalisme et moralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des psychiatres, « Clinique du sujet et création », Table ronde « Travail Économie Politique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation des sociabilités et politisation des mondes ruraux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales en pratique : les mondes ruraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESAER (Centre d’Économie et de Sociologie Appliquées à l’Agriculture et aux Espaces Ruraux - UMR INRA-ENESAD) &amp; Maison des Sciences de l’Homme de Dijon n, Mar 2007, Dijon, France. pp. 267-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressorts politiques et sociaux de l’enracinement du FN dans la Somme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformation des sociabilités et politisation des mondes ruraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH de Dijon, 2007, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressorts politiques et sociaux de l’enracinement du FN dans la Somme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque pluridisciplinaire « Transformation des sociabilités et politisation des mondes ruraux », organisé par la MSH de Dijon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déstabilisation des lieux d’intégration traditionnels et transformation de l’‘entre soi’ rural.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international pluridisciplinaire « Les mondes ruraux à l’épreuve des sciences sociales » organisé par le CESAER (Centre d’Économie et de Sociologie Appliquées à l’Agriculture et aux Espaces Ruraux - UMR INRA-ENESAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESAER (Centre d’Économie et de Sociologie Appliquées à l’Agriculture et aux Espaces Ruraux - UMR INRA-ENESAD), May 2006, Dijon, France. pp. 267-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regard des médias et des professionnels de la politique sur les chômeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Vingt ans des Maisons des chômeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Général de Haute-Garonne, Oct 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">’Pourri’ mais… L’apport de l’approche monographique dans la compréhension des jugements sur les atteintes à la probité publique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démocratie et Corruption : Tous corruptibles ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEVIPOF &amp; École Nationale d’Administration (ENA), Oct 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire une information internationale sans contraintes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie des médias - Les journalistes et leurs publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pascal Dauvin et Jean-Baptiste Legavre (CARPO / UVSQ), Dec 2002, Saint-Quentin-en-Yvelines, France. pp. 213-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie des mobilisations et engagements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engagements militants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Fillieule (CRAPUL - Université de Lausanne, UNIL), May 2006, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation internationale des idées, réceptions savantes intéressées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités des recherches en sociologie de la réception et des publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Membre du Comité scientifique &amp; co-organisateur (avec Lyn Thomas - London Metropolitan University - et Isabelle Charpentier - CARPO / Université de Versailles - Saint-Quentin-en-Yvelines - UVSQ) - CARPO/UVSQ et London Metropolitan University, Nov 2003, Saint-Quentin-en-Yvelines, France. pp. 243-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations troubles entre chômage et vote FN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cécile Péchu, Yves Sancey et Philip Balsiger - CRAPUL - Université de Lausanne (UNIL), May 2005, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invisibilisation sociale et politique de l’insécurité sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIe Congrès de l’Association Française de Science Politique - Atelier n° 31 : « Les invisibles de la sociologie de la participation politique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFSP, Sep 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilisations improbables des chômeurs et précaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mobilisations précaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GSPE de l’IEP de Strasbourg, Oct 2005, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les engagements militants dans les associations de chômeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engagements militants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Fillieule (CRAPUL - Université de Lausanne, UNIL), Apr 2005, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De ‘nouvelles’ formes de conflictualité ? L’exemple des mouvements de chômeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflits sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christine Détrez pour l’École Normale Supérieure Lettres &amp; Sciences Humaines de Lyon, Nov 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité des demandeurs d’emploi en question(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Régionales de la Formation - La mobilité des demandeurs d'emploi en Picardie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Régional de Picardie, May 2005, Amiens, France. 90 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de sociabilité & circulation matérielle et symbolique des produits culturels en milieu populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les médias : points aveugles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Baptiste Legavre (CARPO / UVSQ), 2001, Saint-Quentin-en-Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions critiques autour du vote Le Pen des chômeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire du vote</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Annie Collovald (Université de Paris X - Nanterre), 2004, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transfiguration électorale de la question sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ier Congrès de l’Association Française de Sociologie - Réseau Thématique « Sociologie des intellectuels »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFS, Feb 2004, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets politiques du chômage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Populismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Annie Collovald (Université de Paris X - Nanterre), 2003, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stigmatisations socio-politiques du chômeur dans la Grande Dépression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilisation et action collectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brigitte Le Grignou (Université de Paris IX - Dauphine), 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique des « ventres creux ». Stigmatisations socio-politiques duchômeur dans la grande dépression. Jalons pour une histoire comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe congrès de l'Association française de science politique - Table ronde n° 4 : La radicalisation en politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misérabilisme et populisme en sociologie des mobilisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mouvements sociaux en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d’Étude, de Formation et de Recherches en Sciences Sociales (CEFRESS), UPJV, 2001, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une contextualisation sociopolitique des mobilisations de chômeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chômage et action collective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Ressy, Mar 1999, Villejuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Z'en trop. Des chômeurs sur les planches.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dethyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Righeschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Editions du Croquant, 9782365124553, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04819800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entry : &amp;quot;Unemployment&amp;quot; in Giugni (Marco), Grasso (Maria), Encyclopedia of Political Sociology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03917085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réinvention du syndicalisme de services dans une organisation de chômeurs. Le cas du Mouvement National des chômeurs et précaires (MNCP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les cahiers du Comité d'histoire des administrations chargées du travail de la formation professionnelle. Ministère du travail et de l'insertion. , A paraître, Des sans-travail aux chômeurs : deux siècles de mobilisations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03917083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l’abstention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Braconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dormagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lehingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin. Armand Colin, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes de l’harmonie. Enquête sur une pratique musicale amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Dispute, 305 p., 2009, 9782843031496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mondes de l’harmonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Dispute. 312 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La précarité mobilisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Boumaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1 (65), 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle des chômeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Méon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère du travail, pp.175, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle des chômeurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère du travail, pp.175, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00312637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie politique d'une musique populaire : les orchestres d'harmonie en Alsace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Méon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GSPE-Observatoire des politiques culturelles, pp.465, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie politique d'une musique populaire : les orchestres d'harmonie en Alsace.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire des politiques culturelles, 465 p., 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00312640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerre aux chômeurs ou guerre au chômage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Croquant. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Croquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 224 p., 2005, coll. « Savoir / Agir »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le guichet contre le militantisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collection CRAPUL. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Militantismes de guichet. Perspectives ethnographiques [dir. Martina Avanza, Jonathan Miaz, Cécile Péchu, Bernard Voutat]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Antipodes, 2022, Collection CRAPUL, 978-2-88901-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04844593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ouvriers, le vote et le FN/RN. Misères de la politologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Les mondes ouvriers" sous la direction de Pascal Depoorter et de Nathalie Frigul</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03505563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bruit des chômeurs et l'objectivation de la catégorie chômage en Grande-Bretagne et aux Etats-Unis dans l'entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Minstère du Travail et de l'insertion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des sans-travail aux chômeurs : deux siècles de mobilisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Des sans-travail aux chômeurs: deux siècles de mobilisations, , A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03917084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ouvriers, le vote et le FN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des Mondes ouvriers. L’ordinaire des mobilisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le guichet contre le militantisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antipodes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Militantisme de guichet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Le militantisme de guichet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les votes frontistes dans les mondes ruraux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Croquant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Classes populaires et le FN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 77-100, 2016, coll. « Savoir/Agir »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mouvements de chômeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des mouvements sociaux en France. De 1815 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’utilité de ré-encastrer le genre dans le social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Sinigaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Nancy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêter sur le genre. Terrains et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 181-190, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vote des chômeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveau manuel de science politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.439-440, 2010, coll. « Manuels – Grands Repères »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mondes de l’harmonie. Enquête sur une pratique culturelle amateur - Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes de l’harmonie. Enquête sur une pratique culturelle amateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes de l'harmonie : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Dubois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes de l'harmonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Dispute, 305 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00488777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations et ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les mouvements sociaux. Conflits sociaux et contestations dans les sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 19-38, 2009, coll. « Recherches »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inconnue de l’équation FN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociabilité et politique en milieu rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 407-420, 2008, coll. « Histoire »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déstabilisation des lieux d’intégration traditionnels et transformations de l’’entre-soi’ rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quaé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes ruraux à l’épreuve des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 267-288, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un journalisme de ‘luxe’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ivan Chupin et Jérémie Nollet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journalisme et dépendances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.213-237, 2006, Collection « Les Cahiers politiques », 2-296-00714-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception et la circulation internationales d’un préjugé social et militant devenu une fiction rationnelle : l’autoritarisme d’extrême droite des chômeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment sont reçues les œuvres ? Actualités des recherches en sociologie de la réception et des publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de sociabilité et circulation matérielle et symbolique des produits culturels en milieux populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Peuples de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (1), pp. 111-127, 2006, coll. "Logiques sociales"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un journalisme de ‘luxe’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journalisme &amp; dépendances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 213-237, 2006, coll. « Les Cahiers politiques »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des chômeurs &amp;quot;bons pour tous les coups de main politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Dispute. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Démocratie aux extrêmes. Sur la radicalisation politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, coll. « Pratiques politiques »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de sociabilité et circulation matérielle et symbolique des produits culturels en milieux populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joëlle Deniot; Alain Pessin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Peuples de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.111-127, 2006, Logiques sociales - série Sociologie des arts, 2-296-00228-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur quelques faux problèmes et demi-vérités autour des effets électoraux du chômage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Dispute. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Démobilisation politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 177-199, 2005, coll. « Pratiques politiques »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets politiques des médias&amp;quot; et sociologie prophétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse écrite : objets délaissés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 289-313, 2004, coll. « Logiques politiques »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ombre des chômeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Ombre des chômeurs - Chronique d’une indignité sociale et politique depuis les années 1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 832 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Chômeurs dans l’action collective : contribution à l’analyse de « deux miracles sociaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des Chômeurs dans l’action collective : contribution à l’analyse de « deux miracles sociaux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Mesure du déclassement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre d’Analyse Stratégique. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se professionnaliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Direction Générale de l’Emploi et de la Formation Professionnelle / Ministère de l’Emploi et de la Formation professionnelle. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du favoritisme à la corruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lascoumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEVIPOF. 2008, 339 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du favoritisme à la corruption : les représentations sociales des Français en matière d’atteintes à la probité publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Cohen de Timary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Doidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hamidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Le Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Le Huédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEVIPOF. 2008, pp.339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03570566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnographie politique de Béthune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ANR Probité. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Orchestres d’harmonie en Alsace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] l’Observatoire des politiques culturelles, Strasbourg, Fédération des sociétés de musique d’Alsace / Observatoire des politiques culturelles. 2006, 44 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sociétés musicales amateurs en Alsace.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Observatoire des politiques culturelles, Strasbourg, Fédération des Sociétés de Musique d’Alsace. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Pratiques musicales en Amateur en Alsace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Observatoire des politiques culturelles, Strasbourg, Fédération des sociétés de musique d’Alsace. 2005, 430 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Freins à la mobilité géographique des demandeurs d’emploi en Picardie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] FSE/DRTEFP/OREF. 2005, 90 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Pratiques culturelles des Français(e)s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lehingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Picardie - Jules Verne / Département des Études et de la Prospective (DEP) du Ministère de la Culture. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Pratiques culturelles des Français-es</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darras Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lehingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Département des Études &amp; de la Prospective (DEP) du Ministère de la Culture. 2001, pp. 50-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prégnance et évolution du « gender gap » dans les pratiques culturelles des Français(e)s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lehingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Picardie - Jules Verne / Département des Études et de la Prospective (DEP) du Ministère de la Culture. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Introduction d’une démarche qualité dans le service public de la justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lehingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] GIP, Mission de recherche Droit et Justice / CURAPP-ESS. 2001, 111 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Pratiques culturelles des Français-es</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lehingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Département des Études &amp; de la Prospective (DEP) du Ministère de la Culture. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId149"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:126.73267326733px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuel Pierru </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">DOMAINES DE SPÉCIALISATION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">* Thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">==================================</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sociologie des comportements & attitudes politiques (chômeurs, chômage et politique ; rapports « ordinaires » au politique ; comportements politiques dans l’Allemagne de Weimar ; Parti Communiste Français - années 1930 ; corruption politique), sociologie électorale (comportements politiques des chômeurs ; votes FN) ; sociologie de l’action collective, des mobilisations, des conflits et des mouvements sociaux (mouvements de chômeurs), des engagements & du militantisme</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sociologie & socio-histoire des chômeurs, du chômage et de la précarité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire sociale des idées politiques (notion d'&amp;quot;autoritarisme&amp;quot;)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sociologie des classes & cultures populaires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="1"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sociologie des pratiques culturelles (sociologie des pratiques de lecture ; sociologie des pratiques musicales amateurs ; sociabilités culturelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Médias & politique (presse d’information générale et politique, télévision) ; effets politiques des médias ; sociologie de la réception ; circulation internationale des idées</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">* Outils</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthodes quantitatives en sciences sociales : constitution & analyse de bases de données (SPSS, SPAD, R, Tri-Deux)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthodes qualitatives en sciences sociales : entretiens & observations ethnographiques</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ouvriers, le vote et le FN. Misères de la politologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoir/Agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Varia, 1 (58), pp.savoir-agir.org</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03504621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réinvention de la tradition du syndicalisme de services dans une organisation de chômeurs. Le cas du Mouvement National des Chômeurs et Précaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier / Comité d'histoire des administrations chargées du travail, de l'emploi et de la formation professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Cahiers d'Histoire du CHATEFP</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04844585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bruit des chômeurs et l'objectivation de la catégorie de chômage en Grande-Bretagne et aux USA dans les années 1930&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier / Comité d'histoire des administrations chargées du travail, de l'emploi et de la formation professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Cahier n°26 (Des sans-travail aux chômeurs : deux siècles de mouvements), pp.97-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04844583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ouvriers, le vote et le FN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoir/Agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Varia, 4 (2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu critique de l’ouvrage dirigé par Annie Collovald, Marie-Hélène Lechien, Sabine Rozier, Laurent Willemez, L’Humanitaire ou le management des dévouements. Enquête sur un militantisme de « solidarité internationale » en faveur du Tiers-Monde (Rennes, Presses Universitaires de Rennes, 2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filiations de Robert Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un chômage contre les chômeurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoir/Agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 : Les sociologues s’invitent dans le débat</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le goût ne fait pas la pratique. Les musiciens amateurs des orchestres d'harmonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 181, pp.106-125. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arss.181.0106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie des récessions ou récession de la sociologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonfiction.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, http://www.nonfiction.fr/article-306sociologie_des_recessions_ou_recession_de_la_sociologie.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique. Réponse à Philippe Cibois à propos de : Les Mondes de l’harmonie. Enquête sur une pratique musicale amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-logos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/socio-logos.2356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratisation culturelle : quels résultats ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes Politiques et Sociaux - Articles et Documents d'Actualité Mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Démocratisation culturelle : l’intervention publique en débat, 947, pp. 79-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mouvements de précaires à l'unification d'une cause.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Boumaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 65, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00311811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de sociabilité et circulation matérielle et symbolique des produits culturels en milieux populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Civilisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Économie &amp; culture, 8, pp. 81-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques culturelles : quelle démocratisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Culture, État &amp; marché, 312, pp. 25-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques culturelles : quelle démocratisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Culture, Etat et marché, 312, pp.25-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tentation nazie des chômeurs dans l'Allemagne de Weimar. Une évidence historique infondée ? Un bilan des recherches récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 15 (60), pp.193-223. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/polix.2002.1247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mouvement des chômeurs de l’hiver 1997-1998 au prisme médiatique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Ressy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l’ouvrage de SIMEANT (Johanna) , La Cause des sans-papiers (Paris, Presses de la Fondation Nationale des Sciences Politiques, 1998)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - Que prouve-t-on et comment avec les enquêtes ethnographiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Preuve en ethnographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CURAPP-ESS ; Daniel Bizeul, Emmanuel Pierru, Isabelle Charpentier, Annabelle Allouch, Mar 2021, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bruit des chômeurs et l’objectivation de la catégorie de chômage en Grande Bretagne et aux Etats-Unis dans l’entre-deux-guerres.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deux siècles de mobilisations de chômeurs. Perspectives européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité d’Histoire des Administrations chargées du Travail, de l’Emploi et de la Formation Professionnelle (CHATEFP) du Ministère du Travail, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La réinvention de la tradition syndicalisme de services dans une organisation de chômeurs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deux siècles de mobilisations de chômeurs. Perspectives européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité d’Histoire des Administrations chargées du Travail, de l’Emploi et de la Formation Professionnelle (CHATEFP) du Ministère du Travail, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En finir avec ‘l’autoritarisme des classes populaires’.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapports sociaux, politisations et socialisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CURAPP-ESS, 2021, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le militantisme est-il soluble dans les guichets des mouvements sociaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">‘Militantisme de guichet’ : enquêtes ethnographiques en comparaison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martina Avanza, Jonathan Miaz, Cécile Péchu et Bernard Voutat (MER / CRAPUL, Université de Lausanne), Jun 2016, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ethnographe et le principe de réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que prouve-t-on et comment avec les enquêtes ethnographiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03504814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ailleurs du politique autrement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 40 ans des publications du CURAPP-ESS : croiser les champs disciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CURAPP-ESS, Jan 2016, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aller au front.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des rapports ‘profanes’ à la politique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ethnopol - AFSP &amp; CURAPP-ESS, Dec 2016, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invisibilisation sociale des ‘ruraux’ et expression politique du ressentiment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mépris de classe : l’exercer, le ressentir, y faire face</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISS (Lausanne, Suisse) / CESAER (Centre d’Économie et de Sociologie Appliquées à l’Agriculture et aux Espaces Ruraux / INRA - AgroSup Dijon, France), coordonné par Nicolas Rénahy et Pierre-Emmanuel Sorignet, Dec 2015, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques d’implantation des votes frontistes dans les mondes ruraux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques sociales, rapports à l’espace et au politique des classes populaires en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex Futurs urbains Justice, Espace, Discriminations, Inégalités (Université de Marne-la-Vallée – Paris-Est), Oct 2015, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Votes frontistes et vulnérabilités sociales dans les mondes ruraux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIe Congrès de l’Association Française de Science Politique, ST 1 : « Nouvelles formes d’insécurité sociale et comportements électoraux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFSP, Jun 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Front National en campagnes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ruralités contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Edgar Morin (IIAC - EHESS - UMR 8177) - EHESS, Jan 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dé/re-mobilisation électorale des mondes ouvriers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes ouvriers : quelles (dé)mobilisations ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CURAPP-ESS, May 2014, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’extrême droite à la conquête des campagnes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les extrêmes politiques : (dis)qualifications, (dis)positions, transferts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CURAPP-ESS et CESSP (UMR 8209 CNRS), Oct 2013, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner les méthodes d’enquêtes quantitatives. Echanges d’expériences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Contamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIème Congrès de l’Association Française de Science Politique (Strasbourg) – Module professionnel et pédagogique n° 5 : "Enseigner les méthodes d'enquêtes quantitatives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFSP - IEP de Strasbourg, Aug 2011, Strasbourg, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les orchestres d’harmonie amateurs en Alsace.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques artistiques et culturelles territoriales - Regard sur les pratiques musicales en amateur : du laboratoire alsacien au chantier hexagonal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des Politiques Culturelles / Fédération des Sociétés de Musique d’Alsace, le Conseil Régional d’Alsace / IEP de Strasbourg, Sep 2006, Strasbourg, France. 312 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vote FN en milieu rural.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociabilité et politique en milieu rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Annie Antoine pour le CRHISCO (Centre de Recherches Historiques sur les Sociétés et Cultures de l’Ouest) de l’Université de Rennes 2 &amp; Julian Mischi pour l'INRA Dijon, Jun 2005, Rennes, France. pp. 407-420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discours sur le contrôle des chômeurs. Au-delà de la visée gestionnaire et politique, une transformation des modes de domination, entre ultra-libéralisme, paternalisme et moralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des psychiatres, « Clinique du sujet et création », Table ronde « Travail Économie Politique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressorts politiques et sociaux de l’enracinement du FN dans la Somme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformation des sociabilités et politisation des mondes ruraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH de Dijon, 2007, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation des sociabilités et politisation des mondes ruraux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales en pratique : les mondes ruraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESAER (Centre d’Économie et de Sociologie Appliquées à l’Agriculture et aux Espaces Ruraux - UMR INRA-ENESAD) &amp; Maison des Sciences de l’Homme de Dijon n, Mar 2007, Dijon, France. pp. 267-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressorts politiques et sociaux de l’enracinement du FN dans la Somme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque pluridisciplinaire « Transformation des sociabilités et politisation des mondes ruraux », organisé par la MSH de Dijon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déstabilisation des lieux d’intégration traditionnels et transformation de l’‘entre soi’ rural.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international pluridisciplinaire « Les mondes ruraux à l’épreuve des sciences sociales » organisé par le CESAER (Centre d’Économie et de Sociologie Appliquées à l’Agriculture et aux Espaces Ruraux - UMR INRA-ENESAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESAER (Centre d’Économie et de Sociologie Appliquées à l’Agriculture et aux Espaces Ruraux - UMR INRA-ENESAD), May 2006, Dijon, France. pp. 267-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation internationale des idées, réceptions savantes intéressées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités des recherches en sociologie de la réception et des publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Membre du Comité scientifique &amp; co-organisateur (avec Lyn Thomas - London Metropolitan University - et Isabelle Charpentier - CARPO / Université de Versailles - Saint-Quentin-en-Yvelines - UVSQ) - CARPO/UVSQ et London Metropolitan University, Nov 2003, Saint-Quentin-en-Yvelines, France. pp. 243-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire une information internationale sans contraintes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie des médias - Les journalistes et leurs publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pascal Dauvin et Jean-Baptiste Legavre (CARPO / UVSQ), Dec 2002, Saint-Quentin-en-Yvelines, France. pp. 213-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regard des médias et des professionnels de la politique sur les chômeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Vingt ans des Maisons des chômeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Général de Haute-Garonne, Oct 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">’Pourri’ mais… L’apport de l’approche monographique dans la compréhension des jugements sur les atteintes à la probité publique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démocratie et Corruption : Tous corruptibles ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEVIPOF &amp; École Nationale d’Administration (ENA), Oct 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie des mobilisations et engagements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engagements militants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Fillieule (CRAPUL - Université de Lausanne, UNIL), May 2006, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité des demandeurs d’emploi en question(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Régionales de la Formation - La mobilité des demandeurs d'emploi en Picardie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Régional de Picardie, May 2005, Amiens, France. 90 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilisations improbables des chômeurs et précaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mobilisations précaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GSPE de l’IEP de Strasbourg, Oct 2005, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invisibilisation sociale et politique de l’insécurité sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIe Congrès de l’Association Française de Science Politique - Atelier n° 31 : « Les invisibles de la sociologie de la participation politique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFSP, Sep 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations troubles entre chômage et vote FN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cécile Péchu, Yves Sancey et Philip Balsiger - CRAPUL - Université de Lausanne (UNIL), May 2005, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les engagements militants dans les associations de chômeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engagements militants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Fillieule (CRAPUL - Université de Lausanne, UNIL), Apr 2005, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De ‘nouvelles’ formes de conflictualité ? L’exemple des mouvements de chômeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflits sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christine Détrez pour l’École Normale Supérieure Lettres &amp; Sciences Humaines de Lyon, Nov 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transfiguration électorale de la question sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ier Congrès de l’Association Française de Sociologie - Réseau Thématique « Sociologie des intellectuels »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFS, Feb 2004, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions critiques autour du vote Le Pen des chômeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire du vote</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Annie Collovald (Université de Paris X - Nanterre), 2004, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de sociabilité & circulation matérielle et symbolique des produits culturels en milieu populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les médias : points aveugles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Baptiste Legavre (CARPO / UVSQ), 2001, Saint-Quentin-en-Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets politiques du chômage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Populismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Annie Collovald (Université de Paris X - Nanterre), 2003, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stigmatisations socio-politiques du chômeur dans la Grande Dépression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilisation et action collectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brigitte Le Grignou (Université de Paris IX - Dauphine), 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique des « ventres creux ». Stigmatisations socio-politiques duchômeur dans la grande dépression. Jalons pour une histoire comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe congrès de l'Association française de science politique - Table ronde n° 4 : La radicalisation en politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misérabilisme et populisme en sociologie des mobilisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mouvements sociaux en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d’Étude, de Formation et de Recherches en Sciences Sociales (CEFRESS), UPJV, 2001, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une contextualisation sociopolitique des mobilisations de chômeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chômage et action collective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Ressy, Mar 1999, Villejuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Z'en trop. Des chômeurs sur les planches.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dethyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Righeschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Editions du Croquant, 9782365124553, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04819800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entry : &amp;quot;Unemployment&amp;quot; in Giugni (Marco), Grasso (Maria), Encyclopedia of Political Sociology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03917085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réinvention du syndicalisme de services dans une organisation de chômeurs. Le cas du Mouvement National des chômeurs et précaires (MNCP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les cahiers du Comité d'histoire des administrations chargées du travail de la formation professionnelle. Ministère du travail et de l'insertion. , A paraître, Des sans-travail aux chômeurs : deux siècles de mobilisations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03917083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l’abstention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Braconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dormagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lehingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin. Armand Colin, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes de l’harmonie. Enquête sur une pratique musicale amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Dispute, 305 p., 2009, 9782843031496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mondes de l’harmonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Dispute. 312 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La précarité mobilisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Boumaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1 (65), 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle des chômeurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère du travail, pp.175, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00312637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle des chômeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Méon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère du travail, pp.175, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerre aux chômeurs ou guerre au chômage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Croquant. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Croquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 224 p., 2005, coll. « Savoir / Agir »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie politique d'une musique populaire : les orchestres d'harmonie en Alsace.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire des politiques culturelles, 465 p., 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00312640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie politique d'une musique populaire : les orchestres d'harmonie en Alsace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Méon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GSPE-Observatoire des politiques culturelles, pp.465, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le guichet contre le militantisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collection CRAPUL. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Militantismes de guichet. Perspectives ethnographiques [dir. Martina Avanza, Jonathan Miaz, Cécile Péchu, Bernard Voutat]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Antipodes, 2022, Collection CRAPUL, 978-2-88901-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04844593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ouvriers, le vote et le FN/RN. Misères de la politologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Les mondes ouvriers" sous la direction de Pascal Depoorter et de Nathalie Frigul</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03505563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bruit des chômeurs et l'objectivation de la catégorie chômage en Grande-Bretagne et aux Etats-Unis dans l'entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Minstère du Travail et de l'insertion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des sans-travail aux chômeurs : deux siècles de mobilisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Des sans-travail aux chômeurs: deux siècles de mobilisations, , A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03917084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le guichet contre le militantisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antipodes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Militantisme de guichet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Le militantisme de guichet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ouvriers, le vote et le FN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des Mondes ouvriers. L’ordinaire des mobilisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les votes frontistes dans les mondes ruraux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Croquant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Classes populaires et le FN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 77-100, 2016, coll. « Savoir/Agir »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’utilité de ré-encastrer le genre dans le social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Sinigaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Nancy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêter sur le genre. Terrains et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 181-190, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mouvements de chômeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des mouvements sociaux en France. De 1815 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vote des chômeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveau manuel de science politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.439-440, 2010, coll. « Manuels – Grands Repères »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes de l'harmonie : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Dubois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes de l'harmonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Dispute, 305 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00488777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mondes de l’harmonie. Enquête sur une pratique culturelle amateur - Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes de l’harmonie. Enquête sur une pratique culturelle amateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations et ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les mouvements sociaux. Conflits sociaux et contestations dans les sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 19-38, 2009, coll. « Recherches »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inconnue de l’équation FN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociabilité et politique en milieu rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 407-420, 2008, coll. « Histoire »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déstabilisation des lieux d’intégration traditionnels et transformations de l’’entre-soi’ rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quaé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes ruraux à l’épreuve des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 267-288, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des chômeurs &amp;quot;bons pour tous les coups de main politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Dispute. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Démocratie aux extrêmes. Sur la radicalisation politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, coll. « Pratiques politiques »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de sociabilité et circulation matérielle et symbolique des produits culturels en milieux populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joëlle Deniot; Alain Pessin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Peuples de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.111-127, 2006, Logiques sociales - série Sociologie des arts, 2-296-00228-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception et la circulation internationales d’un préjugé social et militant devenu une fiction rationnelle : l’autoritarisme d’extrême droite des chômeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment sont reçues les œuvres ? Actualités des recherches en sociologie de la réception et des publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un journalisme de ‘luxe’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ivan Chupin et Jérémie Nollet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journalisme et dépendances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.213-237, 2006, Collection « Les Cahiers politiques », 2-296-00714-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de sociabilité et circulation matérielle et symbolique des produits culturels en milieux populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Peuples de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (1), pp. 111-127, 2006, coll. "Logiques sociales"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un journalisme de ‘luxe’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journalisme &amp; dépendances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 213-237, 2006, coll. « Les Cahiers politiques »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur quelques faux problèmes et demi-vérités autour des effets électoraux du chômage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Dispute. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Démobilisation politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 177-199, 2005, coll. « Pratiques politiques »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets politiques des médias&amp;quot; et sociologie prophétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse écrite : objets délaissés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 289-313, 2004, coll. « Logiques politiques »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ombre des chômeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Ombre des chômeurs - Chronique d’une indignité sociale et politique depuis les années 1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 832 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Chômeurs dans l’action collective : contribution à l’analyse de « deux miracles sociaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des Chômeurs dans l’action collective : contribution à l’analyse de « deux miracles sociaux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Mesure du déclassement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre d’Analyse Stratégique. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se professionnaliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Direction Générale de l’Emploi et de la Formation Professionnelle / Ministère de l’Emploi et de la Formation professionnelle. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du favoritisme à la corruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lascoumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEVIPOF. 2008, 339 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du favoritisme à la corruption : les représentations sociales des Français en matière d’atteintes à la probité publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Cohen de Timary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Doidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hamidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Le Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Le Huédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEVIPOF. 2008, pp.339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03570566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnographie politique de Béthune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ANR Probité. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Orchestres d’harmonie en Alsace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] l’Observatoire des politiques culturelles, Strasbourg, Fédération des sociétés de musique d’Alsace / Observatoire des politiques culturelles. 2006, 44 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Freins à la mobilité géographique des demandeurs d’emploi en Picardie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] FSE/DRTEFP/OREF. 2005, 90 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Pratiques musicales en Amateur en Alsace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Observatoire des politiques culturelles, Strasbourg, Fédération des sociétés de musique d’Alsace. 2005, 430 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sociétés musicales amateurs en Alsace.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Observatoire des politiques culturelles, Strasbourg, Fédération des Sociétés de Musique d’Alsace. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Pratiques culturelles des Français-es</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darras Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lehingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Département des Études &amp; de la Prospective (DEP) du Ministère de la Culture. 2001, pp. 50-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prégnance et évolution du « gender gap » dans les pratiques culturelles des Français(e)s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lehingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Picardie - Jules Verne / Département des Études et de la Prospective (DEP) du Ministère de la Culture. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Pratiques culturelles des Français(e)s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lehingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Picardie - Jules Verne / Département des Études et de la Prospective (DEP) du Ministère de la Culture. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Introduction d’une démarche qualité dans le service public de la justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lehingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] GIP, Mission de recherche Droit et Justice / CURAPP-ESS. 2001, 111 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Pratiques culturelles des Français-es</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lehingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Département des Études &amp; de la Prospective (DEP) du Ministère de la Culture. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId149"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FF0E7B91"/>
+    <w:nsid w:val="137CD39E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0727A920"/>
+    <w:nsid w:val="C04F5F8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04844585v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pierru" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04844583v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504621v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913770v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093555v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093132v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093518v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497934v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu M&#233;on" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.181.0106" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093556v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093557v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.2356" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093517v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311811v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boumaza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093529v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03686769v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093531v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093173v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polix.2002.1247" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093524v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093140v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093571v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093559v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093560v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093561v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504814v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093570v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093572v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093586v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vignon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093567v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093588v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093609v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093566v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093590v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093568v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093569v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Contamin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093594v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093595v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093255v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093233v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093592v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093256v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093246v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093577v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093573v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093596v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093599v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093564v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093600v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093562v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093579v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093601v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093602v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093581v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093597v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093603v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093563v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093607v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093605v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093167v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093583v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093585v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04819800v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dethyre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Righeschi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03917085v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03917083v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093344v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Braconnier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dormagen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lehingue" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rivi&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369401v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093358v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093467v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284427v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. M&#233;on" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pierru" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00312637v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284433v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00312640v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093340v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://croquant.atheles.org/savoiragir/guerreauxchomeursouguerreauchomage" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04844593v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03505563v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03917084v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093470v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093478v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093502v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093483v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093504v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Sinigaglia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093486v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093153v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488777v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093488v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093260v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093240v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03689070v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-journalisme_et_dependances-9782296007147-21504.html" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093193v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093507v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093512v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093490v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03686743v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=article&amp;amp;no=3684" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093495v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093497v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093320v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093331v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093540v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093543v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093542v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lascoumes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570566v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Cohen de Timary" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Doidy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hamidi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Le Hay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Le Hu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093537v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093545v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093549v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093547v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093538v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03695797v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Darras" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093553v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darras Eric" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03695803v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093554v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gallemand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pierru" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093552v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504621v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pierru" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04844585v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04844583v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913770v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093555v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093132v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093518v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497934v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu M&#233;on" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.181.0106" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093556v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093557v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.2356" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093517v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311811v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boumaza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093529v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093531v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03686769v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093173v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polix.2002.1247" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093524v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093140v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093571v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093560v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093559v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093570v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093561v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504814v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093572v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093586v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vignon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093566v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093588v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093567v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093609v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093590v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093568v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093569v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Contamin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093594v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093595v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093255v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093592v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093233v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093256v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093246v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093564v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093596v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093577v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093573v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093599v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093581v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093579v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093562v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093600v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093601v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093602v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093563v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093603v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093597v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093607v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093605v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093167v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093583v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093585v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04819800v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dethyre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Righeschi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03917085v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03917083v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093344v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Braconnier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dormagen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lehingue" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rivi&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369401v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093358v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093467v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00312637v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pierru" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284427v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. M&#233;on" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093340v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://croquant.atheles.org/savoiragir/guerreauxchomeursouguerreauchomage" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00312640v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284433v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04844593v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03505563v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03917084v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093478v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093470v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093502v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093504v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Sinigaglia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093483v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093486v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488777v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093153v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093488v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093260v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093240v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093490v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03686743v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=article&amp;amp;no=3684" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093193v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03689070v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-journalisme_et_dependances-9782296007147-21504.html" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093507v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093512v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093495v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093497v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093320v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093331v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093540v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093543v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093542v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lascoumes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570566v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Cohen de Timary" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Doidy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hamidi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Le Hay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Le Hu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093537v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093545v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093538v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093547v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093549v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093553v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darras Eric" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03695803v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Darras" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03695797v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093554v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gallemand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pierru" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093552v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>