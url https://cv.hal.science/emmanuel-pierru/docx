--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:126.73267326733px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuel Pierru </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">DOMAINES DE SPÉCIALISATION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">* Thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">==================================</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sociologie des comportements & attitudes politiques (chômeurs, chômage et politique ; rapports « ordinaires » au politique ; comportements politiques dans l’Allemagne de Weimar ; Parti Communiste Français - années 1930 ; corruption politique), sociologie électorale (comportements politiques des chômeurs ; votes FN) ; sociologie de l’action collective, des mobilisations, des conflits et des mouvements sociaux (mouvements de chômeurs), des engagements & du militantisme</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sociologie & socio-histoire des chômeurs, du chômage et de la précarité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire sociale des idées politiques (notion d'&amp;quot;autoritarisme&amp;quot;)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sociologie des classes & cultures populaires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="1"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sociologie des pratiques culturelles (sociologie des pratiques de lecture ; sociologie des pratiques musicales amateurs ; sociabilités culturelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Médias & politique (presse d’information générale et politique, télévision) ; effets politiques des médias ; sociologie de la réception ; circulation internationale des idées</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">* Outils</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthodes quantitatives en sciences sociales : constitution & analyse de bases de données (SPSS, SPAD, R, Tri-Deux)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthodes qualitatives en sciences sociales : entretiens & observations ethnographiques</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ouvriers, le vote et le FN. Misères de la politologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoir/Agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Varia, 1 (58), pp.savoir-agir.org</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03504621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réinvention de la tradition du syndicalisme de services dans une organisation de chômeurs. Le cas du Mouvement National des Chômeurs et Précaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier / Comité d'histoire des administrations chargées du travail, de l'emploi et de la formation professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Cahiers d'Histoire du CHATEFP</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04844585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bruit des chômeurs et l'objectivation de la catégorie de chômage en Grande-Bretagne et aux USA dans les années 1930&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier / Comité d'histoire des administrations chargées du travail, de l'emploi et de la formation professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Cahier n°26 (Des sans-travail aux chômeurs : deux siècles de mouvements), pp.97-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04844583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ouvriers, le vote et le FN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoir/Agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Varia, 4 (2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu critique de l’ouvrage dirigé par Annie Collovald, Marie-Hélène Lechien, Sabine Rozier, Laurent Willemez, L’Humanitaire ou le management des dévouements. Enquête sur un militantisme de « solidarité internationale » en faveur du Tiers-Monde (Rennes, Presses Universitaires de Rennes, 2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filiations de Robert Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un chômage contre les chômeurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoir/Agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 : Les sociologues s’invitent dans le débat</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le goût ne fait pas la pratique. Les musiciens amateurs des orchestres d'harmonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 181, pp.106-125. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arss.181.0106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie des récessions ou récession de la sociologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonfiction.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, http://www.nonfiction.fr/article-306sociologie_des_recessions_ou_recession_de_la_sociologie.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique. Réponse à Philippe Cibois à propos de : Les Mondes de l’harmonie. Enquête sur une pratique musicale amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-logos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/socio-logos.2356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratisation culturelle : quels résultats ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes Politiques et Sociaux - Articles et Documents d'Actualité Mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Démocratisation culturelle : l’intervention publique en débat, 947, pp. 79-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mouvements de précaires à l'unification d'une cause.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Boumaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 65, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00311811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de sociabilité et circulation matérielle et symbolique des produits culturels en milieux populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Civilisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Économie &amp; culture, 8, pp. 81-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques culturelles : quelle démocratisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Culture, État &amp; marché, 312, pp. 25-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques culturelles : quelle démocratisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Culture, Etat et marché, 312, pp.25-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tentation nazie des chômeurs dans l'Allemagne de Weimar. Une évidence historique infondée ? Un bilan des recherches récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 15 (60), pp.193-223. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/polix.2002.1247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mouvement des chômeurs de l’hiver 1997-1998 au prisme médiatique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Ressy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l’ouvrage de SIMEANT (Johanna) , La Cause des sans-papiers (Paris, Presses de la Fondation Nationale des Sciences Politiques, 1998)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - Que prouve-t-on et comment avec les enquêtes ethnographiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Preuve en ethnographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CURAPP-ESS ; Daniel Bizeul, Emmanuel Pierru, Isabelle Charpentier, Annabelle Allouch, Mar 2021, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bruit des chômeurs et l’objectivation de la catégorie de chômage en Grande Bretagne et aux Etats-Unis dans l’entre-deux-guerres.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deux siècles de mobilisations de chômeurs. Perspectives européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité d’Histoire des Administrations chargées du Travail, de l’Emploi et de la Formation Professionnelle (CHATEFP) du Ministère du Travail, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La réinvention de la tradition syndicalisme de services dans une organisation de chômeurs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deux siècles de mobilisations de chômeurs. Perspectives européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité d’Histoire des Administrations chargées du Travail, de l’Emploi et de la Formation Professionnelle (CHATEFP) du Ministère du Travail, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En finir avec ‘l’autoritarisme des classes populaires’.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapports sociaux, politisations et socialisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CURAPP-ESS, 2021, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le militantisme est-il soluble dans les guichets des mouvements sociaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">‘Militantisme de guichet’ : enquêtes ethnographiques en comparaison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martina Avanza, Jonathan Miaz, Cécile Péchu et Bernard Voutat (MER / CRAPUL, Université de Lausanne), Jun 2016, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ethnographe et le principe de réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que prouve-t-on et comment avec les enquêtes ethnographiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03504814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ailleurs du politique autrement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 40 ans des publications du CURAPP-ESS : croiser les champs disciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CURAPP-ESS, Jan 2016, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aller au front.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des rapports ‘profanes’ à la politique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ethnopol - AFSP &amp; CURAPP-ESS, Dec 2016, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invisibilisation sociale des ‘ruraux’ et expression politique du ressentiment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mépris de classe : l’exercer, le ressentir, y faire face</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISS (Lausanne, Suisse) / CESAER (Centre d’Économie et de Sociologie Appliquées à l’Agriculture et aux Espaces Ruraux / INRA - AgroSup Dijon, France), coordonné par Nicolas Rénahy et Pierre-Emmanuel Sorignet, Dec 2015, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques d’implantation des votes frontistes dans les mondes ruraux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques sociales, rapports à l’espace et au politique des classes populaires en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex Futurs urbains Justice, Espace, Discriminations, Inégalités (Université de Marne-la-Vallée – Paris-Est), Oct 2015, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Votes frontistes et vulnérabilités sociales dans les mondes ruraux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIe Congrès de l’Association Française de Science Politique, ST 1 : « Nouvelles formes d’insécurité sociale et comportements électoraux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFSP, Jun 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Front National en campagnes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ruralités contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Edgar Morin (IIAC - EHESS - UMR 8177) - EHESS, Jan 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dé/re-mobilisation électorale des mondes ouvriers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes ouvriers : quelles (dé)mobilisations ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CURAPP-ESS, May 2014, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’extrême droite à la conquête des campagnes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les extrêmes politiques : (dis)qualifications, (dis)positions, transferts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CURAPP-ESS et CESSP (UMR 8209 CNRS), Oct 2013, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner les méthodes d’enquêtes quantitatives. Echanges d’expériences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Contamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIème Congrès de l’Association Française de Science Politique (Strasbourg) – Module professionnel et pédagogique n° 5 : "Enseigner les méthodes d'enquêtes quantitatives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFSP - IEP de Strasbourg, Aug 2011, Strasbourg, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les orchestres d’harmonie amateurs en Alsace.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques artistiques et culturelles territoriales - Regard sur les pratiques musicales en amateur : du laboratoire alsacien au chantier hexagonal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des Politiques Culturelles / Fédération des Sociétés de Musique d’Alsace, le Conseil Régional d’Alsace / IEP de Strasbourg, Sep 2006, Strasbourg, France. 312 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vote FN en milieu rural.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociabilité et politique en milieu rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Annie Antoine pour le CRHISCO (Centre de Recherches Historiques sur les Sociétés et Cultures de l’Ouest) de l’Université de Rennes 2 &amp; Julian Mischi pour l'INRA Dijon, Jun 2005, Rennes, France. pp. 407-420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discours sur le contrôle des chômeurs. Au-delà de la visée gestionnaire et politique, une transformation des modes de domination, entre ultra-libéralisme, paternalisme et moralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des psychiatres, « Clinique du sujet et création », Table ronde « Travail Économie Politique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressorts politiques et sociaux de l’enracinement du FN dans la Somme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformation des sociabilités et politisation des mondes ruraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH de Dijon, 2007, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation des sociabilités et politisation des mondes ruraux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales en pratique : les mondes ruraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESAER (Centre d’Économie et de Sociologie Appliquées à l’Agriculture et aux Espaces Ruraux - UMR INRA-ENESAD) &amp; Maison des Sciences de l’Homme de Dijon n, Mar 2007, Dijon, France. pp. 267-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressorts politiques et sociaux de l’enracinement du FN dans la Somme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque pluridisciplinaire « Transformation des sociabilités et politisation des mondes ruraux », organisé par la MSH de Dijon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déstabilisation des lieux d’intégration traditionnels et transformation de l’‘entre soi’ rural.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international pluridisciplinaire « Les mondes ruraux à l’épreuve des sciences sociales » organisé par le CESAER (Centre d’Économie et de Sociologie Appliquées à l’Agriculture et aux Espaces Ruraux - UMR INRA-ENESAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESAER (Centre d’Économie et de Sociologie Appliquées à l’Agriculture et aux Espaces Ruraux - UMR INRA-ENESAD), May 2006, Dijon, France. pp. 267-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation internationale des idées, réceptions savantes intéressées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités des recherches en sociologie de la réception et des publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Membre du Comité scientifique &amp; co-organisateur (avec Lyn Thomas - London Metropolitan University - et Isabelle Charpentier - CARPO / Université de Versailles - Saint-Quentin-en-Yvelines - UVSQ) - CARPO/UVSQ et London Metropolitan University, Nov 2003, Saint-Quentin-en-Yvelines, France. pp. 243-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire une information internationale sans contraintes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie des médias - Les journalistes et leurs publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pascal Dauvin et Jean-Baptiste Legavre (CARPO / UVSQ), Dec 2002, Saint-Quentin-en-Yvelines, France. pp. 213-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regard des médias et des professionnels de la politique sur les chômeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Vingt ans des Maisons des chômeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Général de Haute-Garonne, Oct 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">’Pourri’ mais… L’apport de l’approche monographique dans la compréhension des jugements sur les atteintes à la probité publique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démocratie et Corruption : Tous corruptibles ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEVIPOF &amp; École Nationale d’Administration (ENA), Oct 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie des mobilisations et engagements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engagements militants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Fillieule (CRAPUL - Université de Lausanne, UNIL), May 2006, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité des demandeurs d’emploi en question(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Régionales de la Formation - La mobilité des demandeurs d'emploi en Picardie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Régional de Picardie, May 2005, Amiens, France. 90 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilisations improbables des chômeurs et précaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mobilisations précaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GSPE de l’IEP de Strasbourg, Oct 2005, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invisibilisation sociale et politique de l’insécurité sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIe Congrès de l’Association Française de Science Politique - Atelier n° 31 : « Les invisibles de la sociologie de la participation politique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFSP, Sep 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations troubles entre chômage et vote FN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cécile Péchu, Yves Sancey et Philip Balsiger - CRAPUL - Université de Lausanne (UNIL), May 2005, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les engagements militants dans les associations de chômeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engagements militants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Fillieule (CRAPUL - Université de Lausanne, UNIL), Apr 2005, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De ‘nouvelles’ formes de conflictualité ? L’exemple des mouvements de chômeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflits sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christine Détrez pour l’École Normale Supérieure Lettres &amp; Sciences Humaines de Lyon, Nov 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transfiguration électorale de la question sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ier Congrès de l’Association Française de Sociologie - Réseau Thématique « Sociologie des intellectuels »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFS, Feb 2004, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions critiques autour du vote Le Pen des chômeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire du vote</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Annie Collovald (Université de Paris X - Nanterre), 2004, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de sociabilité & circulation matérielle et symbolique des produits culturels en milieu populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les médias : points aveugles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Baptiste Legavre (CARPO / UVSQ), 2001, Saint-Quentin-en-Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets politiques du chômage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Populismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Annie Collovald (Université de Paris X - Nanterre), 2003, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stigmatisations socio-politiques du chômeur dans la Grande Dépression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilisation et action collectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brigitte Le Grignou (Université de Paris IX - Dauphine), 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique des « ventres creux ». Stigmatisations socio-politiques duchômeur dans la grande dépression. Jalons pour une histoire comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe congrès de l'Association française de science politique - Table ronde n° 4 : La radicalisation en politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misérabilisme et populisme en sociologie des mobilisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mouvements sociaux en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d’Étude, de Formation et de Recherches en Sciences Sociales (CEFRESS), UPJV, 2001, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une contextualisation sociopolitique des mobilisations de chômeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chômage et action collective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Ressy, Mar 1999, Villejuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Z'en trop. Des chômeurs sur les planches.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dethyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Righeschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Editions du Croquant, 9782365124553, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04819800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entry : &amp;quot;Unemployment&amp;quot; in Giugni (Marco), Grasso (Maria), Encyclopedia of Political Sociology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03917085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réinvention du syndicalisme de services dans une organisation de chômeurs. Le cas du Mouvement National des chômeurs et précaires (MNCP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les cahiers du Comité d'histoire des administrations chargées du travail de la formation professionnelle. Ministère du travail et de l'insertion. , A paraître, Des sans-travail aux chômeurs : deux siècles de mobilisations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03917083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l’abstention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Braconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dormagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lehingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin. Armand Colin, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes de l’harmonie. Enquête sur une pratique musicale amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Dispute, 305 p., 2009, 9782843031496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mondes de l’harmonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Dispute. 312 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La précarité mobilisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Boumaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1 (65), 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle des chômeurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère du travail, pp.175, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00312637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle des chômeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Méon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère du travail, pp.175, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerre aux chômeurs ou guerre au chômage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Croquant. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Croquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 224 p., 2005, coll. « Savoir / Agir »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie politique d'une musique populaire : les orchestres d'harmonie en Alsace.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire des politiques culturelles, 465 p., 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00312640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie politique d'une musique populaire : les orchestres d'harmonie en Alsace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Méon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GSPE-Observatoire des politiques culturelles, pp.465, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le guichet contre le militantisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collection CRAPUL. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Militantismes de guichet. Perspectives ethnographiques [dir. Martina Avanza, Jonathan Miaz, Cécile Péchu, Bernard Voutat]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Antipodes, 2022, Collection CRAPUL, 978-2-88901-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04844593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ouvriers, le vote et le FN/RN. Misères de la politologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Les mondes ouvriers" sous la direction de Pascal Depoorter et de Nathalie Frigul</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03505563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bruit des chômeurs et l'objectivation de la catégorie chômage en Grande-Bretagne et aux Etats-Unis dans l'entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Minstère du Travail et de l'insertion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des sans-travail aux chômeurs : deux siècles de mobilisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Des sans-travail aux chômeurs: deux siècles de mobilisations, , A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03917084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le guichet contre le militantisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antipodes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Militantisme de guichet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Le militantisme de guichet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ouvriers, le vote et le FN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des Mondes ouvriers. L’ordinaire des mobilisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les votes frontistes dans les mondes ruraux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Croquant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Classes populaires et le FN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 77-100, 2016, coll. « Savoir/Agir »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’utilité de ré-encastrer le genre dans le social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Sinigaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Nancy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêter sur le genre. Terrains et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 181-190, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mouvements de chômeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des mouvements sociaux en France. De 1815 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vote des chômeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveau manuel de science politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.439-440, 2010, coll. « Manuels – Grands Repères »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes de l'harmonie : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Dubois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes de l'harmonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Dispute, 305 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00488777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mondes de l’harmonie. Enquête sur une pratique culturelle amateur - Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes de l’harmonie. Enquête sur une pratique culturelle amateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations et ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les mouvements sociaux. Conflits sociaux et contestations dans les sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 19-38, 2009, coll. « Recherches »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inconnue de l’équation FN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociabilité et politique en milieu rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 407-420, 2008, coll. « Histoire »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déstabilisation des lieux d’intégration traditionnels et transformations de l’’entre-soi’ rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quaé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes ruraux à l’épreuve des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 267-288, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des chômeurs &amp;quot;bons pour tous les coups de main politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Dispute. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Démocratie aux extrêmes. Sur la radicalisation politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, coll. « Pratiques politiques »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de sociabilité et circulation matérielle et symbolique des produits culturels en milieux populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joëlle Deniot; Alain Pessin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Peuples de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.111-127, 2006, Logiques sociales - série Sociologie des arts, 2-296-00228-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception et la circulation internationales d’un préjugé social et militant devenu une fiction rationnelle : l’autoritarisme d’extrême droite des chômeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment sont reçues les œuvres ? Actualités des recherches en sociologie de la réception et des publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un journalisme de ‘luxe’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ivan Chupin et Jérémie Nollet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journalisme et dépendances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.213-237, 2006, Collection « Les Cahiers politiques », 2-296-00714-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de sociabilité et circulation matérielle et symbolique des produits culturels en milieux populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Peuples de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (1), pp. 111-127, 2006, coll. "Logiques sociales"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un journalisme de ‘luxe’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journalisme &amp; dépendances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 213-237, 2006, coll. « Les Cahiers politiques »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur quelques faux problèmes et demi-vérités autour des effets électoraux du chômage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Dispute. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Démobilisation politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 177-199, 2005, coll. « Pratiques politiques »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets politiques des médias&amp;quot; et sociologie prophétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse écrite : objets délaissés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 289-313, 2004, coll. « Logiques politiques »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ombre des chômeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Ombre des chômeurs - Chronique d’une indignité sociale et politique depuis les années 1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 832 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Chômeurs dans l’action collective : contribution à l’analyse de « deux miracles sociaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des Chômeurs dans l’action collective : contribution à l’analyse de « deux miracles sociaux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Mesure du déclassement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre d’Analyse Stratégique. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se professionnaliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Direction Générale de l’Emploi et de la Formation Professionnelle / Ministère de l’Emploi et de la Formation professionnelle. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du favoritisme à la corruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lascoumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEVIPOF. 2008, 339 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du favoritisme à la corruption : les représentations sociales des Français en matière d’atteintes à la probité publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Cohen de Timary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Doidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hamidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Le Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Le Huédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEVIPOF. 2008, pp.339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03570566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnographie politique de Béthune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ANR Probité. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Orchestres d’harmonie en Alsace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] l’Observatoire des politiques culturelles, Strasbourg, Fédération des sociétés de musique d’Alsace / Observatoire des politiques culturelles. 2006, 44 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Freins à la mobilité géographique des demandeurs d’emploi en Picardie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] FSE/DRTEFP/OREF. 2005, 90 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Pratiques musicales en Amateur en Alsace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Observatoire des politiques culturelles, Strasbourg, Fédération des sociétés de musique d’Alsace. 2005, 430 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sociétés musicales amateurs en Alsace.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Observatoire des politiques culturelles, Strasbourg, Fédération des Sociétés de Musique d’Alsace. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Pratiques culturelles des Français-es</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darras Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lehingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Département des Études &amp; de la Prospective (DEP) du Ministère de la Culture. 2001, pp. 50-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prégnance et évolution du « gender gap » dans les pratiques culturelles des Français(e)s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lehingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Picardie - Jules Verne / Département des Études et de la Prospective (DEP) du Ministère de la Culture. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Pratiques culturelles des Français(e)s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lehingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Picardie - Jules Verne / Département des Études et de la Prospective (DEP) du Ministère de la Culture. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Introduction d’une démarche qualité dans le service public de la justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lehingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] GIP, Mission de recherche Droit et Justice / CURAPP-ESS. 2001, 111 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Pratiques culturelles des Français-es</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lehingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Département des Études &amp; de la Prospective (DEP) du Ministère de la Culture. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId149"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:126.73267326733px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuel Pierru </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">DOMAINES DE SPÉCIALISATION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">* Thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">==================================</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sociologie des comportements & attitudes politiques (chômeurs, chômage et politique ; rapports « ordinaires » au politique ; comportements politiques dans l’Allemagne de Weimar ; Parti Communiste Français - années 1930 ; corruption politique), sociologie électorale (comportements politiques des chômeurs ; votes FN) ; sociologie de l’action collective, des mobilisations, des conflits et des mouvements sociaux (mouvements de chômeurs), des engagements & du militantisme</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sociologie & socio-histoire des chômeurs, du chômage et de la précarité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire sociale des idées politiques (notion d'&amp;quot;autoritarisme&amp;quot;)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sociologie des classes & cultures populaires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="1"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sociologie des pratiques culturelles (sociologie des pratiques de lecture ; sociologie des pratiques musicales amateurs ; sociabilités culturelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Médias & politique (presse d’information générale et politique, télévision) ; effets politiques des médias ; sociologie de la réception ; circulation internationale des idées</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">* Outils</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthodes quantitatives en sciences sociales : constitution & analyse de bases de données (SPSS, SPAD, R, Tri-Deux)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthodes qualitatives en sciences sociales : entretiens & observations ethnographiques</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réinvention de la tradition du syndicalisme de services dans une organisation de chômeurs. Le cas du Mouvement National des Chômeurs et Précaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier / Comité d'histoire des administrations chargées du travail, de l'emploi et de la formation professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Cahiers d'Histoire du CHATEFP</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04844585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bruit des chômeurs et l'objectivation de la catégorie de chômage en Grande-Bretagne et aux USA dans les années 1930&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier / Comité d'histoire des administrations chargées du travail, de l'emploi et de la formation professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Cahier n°26 (Des sans-travail aux chômeurs : deux siècles de mouvements), pp.97-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04844583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ouvriers, le vote et le FN. Misères de la politologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoir/Agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Varia, 1 (58), pp.savoir-agir.org</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03504621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ouvriers, le vote et le FN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoir/Agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Varia, 4 (2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu critique de l’ouvrage dirigé par Annie Collovald, Marie-Hélène Lechien, Sabine Rozier, Laurent Willemez, L’Humanitaire ou le management des dévouements. Enquête sur un militantisme de « solidarité internationale » en faveur du Tiers-Monde (Rennes, Presses Universitaires de Rennes, 2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filiations de Robert Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un chômage contre les chômeurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoir/Agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 : Les sociologues s’invitent dans le débat</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le goût ne fait pas la pratique. Les musiciens amateurs des orchestres d'harmonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 181, pp.106-125. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arss.181.0106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie des récessions ou récession de la sociologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonfiction.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, http://www.nonfiction.fr/article-306sociologie_des_recessions_ou_recession_de_la_sociologie.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique. Réponse à Philippe Cibois à propos de : Les Mondes de l’harmonie. Enquête sur une pratique musicale amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-logos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/socio-logos.2356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratisation culturelle : quels résultats ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes Politiques et Sociaux - Articles et Documents d'Actualité Mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Démocratisation culturelle : l’intervention publique en débat, 947, pp. 79-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mouvements de précaires à l'unification d'une cause.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Boumaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 65, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00311811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de sociabilité et circulation matérielle et symbolique des produits culturels en milieux populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Civilisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Économie &amp; culture, 8, pp. 81-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques culturelles : quelle démocratisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Culture, Etat et marché, 312, pp.25-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques culturelles : quelle démocratisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Culture, État &amp; marché, 312, pp. 25-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tentation nazie des chômeurs dans l'Allemagne de Weimar. Une évidence historique infondée ? Un bilan des recherches récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 15 (60), pp.193-223. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/polix.2002.1247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mouvement des chômeurs de l’hiver 1997-1998 au prisme médiatique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Ressy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l’ouvrage de SIMEANT (Johanna) , La Cause des sans-papiers (Paris, Presses de la Fondation Nationale des Sciences Politiques, 1998)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - Que prouve-t-on et comment avec les enquêtes ethnographiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Preuve en ethnographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CURAPP-ESS ; Daniel Bizeul, Emmanuel Pierru, Isabelle Charpentier, Annabelle Allouch, Mar 2021, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La réinvention de la tradition syndicalisme de services dans une organisation de chômeurs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deux siècles de mobilisations de chômeurs. Perspectives européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité d’Histoire des Administrations chargées du Travail, de l’Emploi et de la Formation Professionnelle (CHATEFP) du Ministère du Travail, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bruit des chômeurs et l’objectivation de la catégorie de chômage en Grande Bretagne et aux Etats-Unis dans l’entre-deux-guerres.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deux siècles de mobilisations de chômeurs. Perspectives européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité d’Histoire des Administrations chargées du Travail, de l’Emploi et de la Formation Professionnelle (CHATEFP) du Ministère du Travail, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le militantisme est-il soluble dans les guichets des mouvements sociaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">‘Militantisme de guichet’ : enquêtes ethnographiques en comparaison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martina Avanza, Jonathan Miaz, Cécile Péchu et Bernard Voutat (MER / CRAPUL, Université de Lausanne), Jun 2016, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ethnographe et le principe de réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que prouve-t-on et comment avec les enquêtes ethnographiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03504814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En finir avec ‘l’autoritarisme des classes populaires’.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapports sociaux, politisations et socialisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CURAPP-ESS, 2021, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ailleurs du politique autrement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 40 ans des publications du CURAPP-ESS : croiser les champs disciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CURAPP-ESS, Jan 2016, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aller au front.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des rapports ‘profanes’ à la politique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ethnopol - AFSP &amp; CURAPP-ESS, Dec 2016, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Votes frontistes et vulnérabilités sociales dans les mondes ruraux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIe Congrès de l’Association Française de Science Politique, ST 1 : « Nouvelles formes d’insécurité sociale et comportements électoraux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFSP, Jun 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques d’implantation des votes frontistes dans les mondes ruraux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques sociales, rapports à l’espace et au politique des classes populaires en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex Futurs urbains Justice, Espace, Discriminations, Inégalités (Université de Marne-la-Vallée – Paris-Est), Oct 2015, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Front National en campagnes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ruralités contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Edgar Morin (IIAC - EHESS - UMR 8177) - EHESS, Jan 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invisibilisation sociale des ‘ruraux’ et expression politique du ressentiment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mépris de classe : l’exercer, le ressentir, y faire face</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISS (Lausanne, Suisse) / CESAER (Centre d’Économie et de Sociologie Appliquées à l’Agriculture et aux Espaces Ruraux / INRA - AgroSup Dijon, France), coordonné par Nicolas Rénahy et Pierre-Emmanuel Sorignet, Dec 2015, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dé/re-mobilisation électorale des mondes ouvriers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes ouvriers : quelles (dé)mobilisations ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CURAPP-ESS, May 2014, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’extrême droite à la conquête des campagnes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les extrêmes politiques : (dis)qualifications, (dis)positions, transferts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CURAPP-ESS et CESSP (UMR 8209 CNRS), Oct 2013, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner les méthodes d’enquêtes quantitatives. Echanges d’expériences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Contamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIème Congrès de l’Association Française de Science Politique (Strasbourg) – Module professionnel et pédagogique n° 5 : "Enseigner les méthodes d'enquêtes quantitatives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFSP - IEP de Strasbourg, Aug 2011, Strasbourg, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les orchestres d’harmonie amateurs en Alsace.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques artistiques et culturelles territoriales - Regard sur les pratiques musicales en amateur : du laboratoire alsacien au chantier hexagonal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des Politiques Culturelles / Fédération des Sociétés de Musique d’Alsace, le Conseil Régional d’Alsace / IEP de Strasbourg, Sep 2006, Strasbourg, France. 312 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vote FN en milieu rural.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociabilité et politique en milieu rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Annie Antoine pour le CRHISCO (Centre de Recherches Historiques sur les Sociétés et Cultures de l’Ouest) de l’Université de Rennes 2 &amp; Julian Mischi pour l'INRA Dijon, Jun 2005, Rennes, France. pp. 407-420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discours sur le contrôle des chômeurs. Au-delà de la visée gestionnaire et politique, une transformation des modes de domination, entre ultra-libéralisme, paternalisme et moralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des psychiatres, « Clinique du sujet et création », Table ronde « Travail Économie Politique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation des sociabilités et politisation des mondes ruraux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales en pratique : les mondes ruraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESAER (Centre d’Économie et de Sociologie Appliquées à l’Agriculture et aux Espaces Ruraux - UMR INRA-ENESAD) &amp; Maison des Sciences de l’Homme de Dijon n, Mar 2007, Dijon, France. pp. 267-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressorts politiques et sociaux de l’enracinement du FN dans la Somme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformation des sociabilités et politisation des mondes ruraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH de Dijon, 2007, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressorts politiques et sociaux de l’enracinement du FN dans la Somme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque pluridisciplinaire « Transformation des sociabilités et politisation des mondes ruraux », organisé par la MSH de Dijon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déstabilisation des lieux d’intégration traditionnels et transformation de l’‘entre soi’ rural.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international pluridisciplinaire « Les mondes ruraux à l’épreuve des sciences sociales » organisé par le CESAER (Centre d’Économie et de Sociologie Appliquées à l’Agriculture et aux Espaces Ruraux - UMR INRA-ENESAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESAER (Centre d’Économie et de Sociologie Appliquées à l’Agriculture et aux Espaces Ruraux - UMR INRA-ENESAD), May 2006, Dijon, France. pp. 267-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regard des médias et des professionnels de la politique sur les chômeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Vingt ans des Maisons des chômeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Général de Haute-Garonne, Oct 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">’Pourri’ mais… L’apport de l’approche monographique dans la compréhension des jugements sur les atteintes à la probité publique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démocratie et Corruption : Tous corruptibles ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEVIPOF &amp; École Nationale d’Administration (ENA), Oct 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire une information internationale sans contraintes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie des médias - Les journalistes et leurs publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pascal Dauvin et Jean-Baptiste Legavre (CARPO / UVSQ), Dec 2002, Saint-Quentin-en-Yvelines, France. pp. 213-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie des mobilisations et engagements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engagements militants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Fillieule (CRAPUL - Université de Lausanne, UNIL), May 2006, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation internationale des idées, réceptions savantes intéressées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités des recherches en sociologie de la réception et des publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Membre du Comité scientifique &amp; co-organisateur (avec Lyn Thomas - London Metropolitan University - et Isabelle Charpentier - CARPO / Université de Versailles - Saint-Quentin-en-Yvelines - UVSQ) - CARPO/UVSQ et London Metropolitan University, Nov 2003, Saint-Quentin-en-Yvelines, France. pp. 243-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations troubles entre chômage et vote FN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cécile Péchu, Yves Sancey et Philip Balsiger - CRAPUL - Université de Lausanne (UNIL), May 2005, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invisibilisation sociale et politique de l’insécurité sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIe Congrès de l’Association Française de Science Politique - Atelier n° 31 : « Les invisibles de la sociologie de la participation politique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFSP, Sep 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilisations improbables des chômeurs et précaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mobilisations précaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GSPE de l’IEP de Strasbourg, Oct 2005, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les engagements militants dans les associations de chômeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engagements militants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Fillieule (CRAPUL - Université de Lausanne, UNIL), Apr 2005, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De ‘nouvelles’ formes de conflictualité ? L’exemple des mouvements de chômeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflits sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christine Détrez pour l’École Normale Supérieure Lettres &amp; Sciences Humaines de Lyon, Nov 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité des demandeurs d’emploi en question(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Régionales de la Formation - La mobilité des demandeurs d'emploi en Picardie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Régional de Picardie, May 2005, Amiens, France. 90 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de sociabilité & circulation matérielle et symbolique des produits culturels en milieu populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les médias : points aveugles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Baptiste Legavre (CARPO / UVSQ), 2001, Saint-Quentin-en-Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions critiques autour du vote Le Pen des chômeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire du vote</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Annie Collovald (Université de Paris X - Nanterre), 2004, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transfiguration électorale de la question sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ier Congrès de l’Association Française de Sociologie - Réseau Thématique « Sociologie des intellectuels »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFS, Feb 2004, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets politiques du chômage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Populismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Annie Collovald (Université de Paris X - Nanterre), 2003, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stigmatisations socio-politiques du chômeur dans la Grande Dépression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilisation et action collectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brigitte Le Grignou (Université de Paris IX - Dauphine), 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique des « ventres creux ». Stigmatisations socio-politiques duchômeur dans la grande dépression. Jalons pour une histoire comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe congrès de l'Association française de science politique - Table ronde n° 4 : La radicalisation en politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misérabilisme et populisme en sociologie des mobilisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mouvements sociaux en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d’Étude, de Formation et de Recherches en Sciences Sociales (CEFRESS), UPJV, 2001, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une contextualisation sociopolitique des mobilisations de chômeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chômage et action collective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Ressy, Mar 1999, Villejuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Z'en trop. Des chômeurs sur les planches.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dethyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Righeschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Editions du Croquant, 9782365124553, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04819800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entry : &amp;quot;Unemployment&amp;quot; in Giugni (Marco), Grasso (Maria), Encyclopedia of Political Sociology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03917085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réinvention du syndicalisme de services dans une organisation de chômeurs. Le cas du Mouvement National des chômeurs et précaires (MNCP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les cahiers du Comité d'histoire des administrations chargées du travail de la formation professionnelle. Ministère du travail et de l'insertion. , A paraître, Des sans-travail aux chômeurs : deux siècles de mobilisations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03917083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l’abstention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Braconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dormagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lehingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin. Armand Colin, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes de l’harmonie. Enquête sur une pratique musicale amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Dispute, 305 p., 2009, 9782843031496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mondes de l’harmonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Dispute. 312 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La précarité mobilisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Boumaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1 (65), 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle des chômeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Méon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère du travail, pp.175, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle des chômeurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère du travail, pp.175, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00312637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie politique d'une musique populaire : les orchestres d'harmonie en Alsace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Méon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GSPE-Observatoire des politiques culturelles, pp.465, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie politique d'une musique populaire : les orchestres d'harmonie en Alsace.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire des politiques culturelles, 465 p., 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00312640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerre aux chômeurs ou guerre au chômage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Croquant. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Croquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 224 p., 2005, coll. « Savoir / Agir »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le guichet contre le militantisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collection CRAPUL. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Militantismes de guichet. Perspectives ethnographiques [dir. Martina Avanza, Jonathan Miaz, Cécile Péchu, Bernard Voutat]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Antipodes, 2022, Collection CRAPUL, 978-2-88901-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04844593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ouvriers, le vote et le FN/RN. Misères de la politologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Les mondes ouvriers" sous la direction de Pascal Depoorter et de Nathalie Frigul</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03505563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bruit des chômeurs et l'objectivation de la catégorie chômage en Grande-Bretagne et aux Etats-Unis dans l'entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Minstère du Travail et de l'insertion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des sans-travail aux chômeurs : deux siècles de mobilisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Des sans-travail aux chômeurs: deux siècles de mobilisations, , A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03917084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ouvriers, le vote et le FN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des Mondes ouvriers. L’ordinaire des mobilisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le guichet contre le militantisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antipodes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Militantisme de guichet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Le militantisme de guichet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les votes frontistes dans les mondes ruraux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Croquant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Classes populaires et le FN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 77-100, 2016, coll. « Savoir/Agir »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mouvements de chômeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des mouvements sociaux en France. De 1815 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’utilité de ré-encastrer le genre dans le social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Sinigaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Nancy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêter sur le genre. Terrains et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 181-190, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vote des chômeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveau manuel de science politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.439-440, 2010, coll. « Manuels – Grands Repères »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mondes de l’harmonie. Enquête sur une pratique culturelle amateur - Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes de l’harmonie. Enquête sur une pratique culturelle amateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes de l'harmonie : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Dubois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes de l'harmonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Dispute, 305 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00488777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations et ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les mouvements sociaux. Conflits sociaux et contestations dans les sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 19-38, 2009, coll. « Recherches »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inconnue de l’équation FN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociabilité et politique en milieu rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 407-420, 2008, coll. « Histoire »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déstabilisation des lieux d’intégration traditionnels et transformations de l’’entre-soi’ rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quaé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes ruraux à l’épreuve des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 267-288, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un journalisme de ‘luxe’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ivan Chupin et Jérémie Nollet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journalisme et dépendances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.213-237, 2006, Collection « Les Cahiers politiques », 2-296-00714-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception et la circulation internationales d’un préjugé social et militant devenu une fiction rationnelle : l’autoritarisme d’extrême droite des chômeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment sont reçues les œuvres ? Actualités des recherches en sociologie de la réception et des publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de sociabilité et circulation matérielle et symbolique des produits culturels en milieux populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Peuples de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (1), pp. 111-127, 2006, coll. "Logiques sociales"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un journalisme de ‘luxe’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journalisme &amp; dépendances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 213-237, 2006, coll. « Les Cahiers politiques »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des chômeurs &amp;quot;bons pour tous les coups de main politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Dispute. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Démocratie aux extrêmes. Sur la radicalisation politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, coll. « Pratiques politiques »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de sociabilité et circulation matérielle et symbolique des produits culturels en milieux populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joëlle Deniot; Alain Pessin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Peuples de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.111-127, 2006, Logiques sociales - série Sociologie des arts, 2-296-00228-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur quelques faux problèmes et demi-vérités autour des effets électoraux du chômage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Dispute. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Démobilisation politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 177-199, 2005, coll. « Pratiques politiques »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets politiques des médias&amp;quot; et sociologie prophétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse écrite : objets délaissés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 289-313, 2004, coll. « Logiques politiques »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ombre des chômeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Ombre des chômeurs - Chronique d’une indignité sociale et politique depuis les années 1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 832 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Chômeurs dans l’action collective : contribution à l’analyse de « deux miracles sociaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des Chômeurs dans l’action collective : contribution à l’analyse de « deux miracles sociaux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Mesure du déclassement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre d’Analyse Stratégique. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se professionnaliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Direction Générale de l’Emploi et de la Formation Professionnelle / Ministère de l’Emploi et de la Formation professionnelle. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du favoritisme à la corruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lascoumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEVIPOF. 2008, 339 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du favoritisme à la corruption : les représentations sociales des Français en matière d’atteintes à la probité publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Cohen de Timary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Doidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hamidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Le Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Le Huédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEVIPOF. 2008, pp.339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03570566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnographie politique de Béthune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ANR Probité. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Orchestres d’harmonie en Alsace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] l’Observatoire des politiques culturelles, Strasbourg, Fédération des sociétés de musique d’Alsace / Observatoire des politiques culturelles. 2006, 44 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sociétés musicales amateurs en Alsace.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Observatoire des politiques culturelles, Strasbourg, Fédération des Sociétés de Musique d’Alsace. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Pratiques musicales en Amateur en Alsace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Observatoire des politiques culturelles, Strasbourg, Fédération des sociétés de musique d’Alsace. 2005, 430 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Freins à la mobilité géographique des demandeurs d’emploi en Picardie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] FSE/DRTEFP/OREF. 2005, 90 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Pratiques culturelles des Français(e)s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lehingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Picardie - Jules Verne / Département des Études et de la Prospective (DEP) du Ministère de la Culture. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Pratiques culturelles des Français-es</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darras Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lehingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Département des Études &amp; de la Prospective (DEP) du Ministère de la Culture. 2001, pp. 50-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prégnance et évolution du « gender gap » dans les pratiques culturelles des Français(e)s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lehingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Picardie - Jules Verne / Département des Études et de la Prospective (DEP) du Ministère de la Culture. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Introduction d’une démarche qualité dans le service public de la justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lehingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] GIP, Mission de recherche Droit et Justice / CURAPP-ESS. 2001, 111 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Pratiques culturelles des Français-es</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lehingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Département des Études &amp; de la Prospective (DEP) du Ministère de la Culture. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId149"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="137CD39E"/>
+    <w:nsid w:val="3B9B7156"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C04F5F8E"/>
+    <w:nsid w:val="19826D1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504621v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pierru" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04844585v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04844583v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913770v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093555v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093132v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093518v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497934v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu M&#233;on" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.181.0106" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093556v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093557v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.2356" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093517v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311811v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boumaza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093529v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093531v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03686769v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093173v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polix.2002.1247" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093524v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093140v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093571v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093560v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093559v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093570v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093561v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504814v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093572v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093586v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vignon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093566v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093588v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093567v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093609v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093590v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093568v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093569v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Contamin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093594v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093595v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093255v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093592v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093233v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093256v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093246v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093564v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093596v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093577v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093573v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093599v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093581v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093579v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093562v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093600v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093601v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093602v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093563v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093603v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093597v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093607v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093605v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093167v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093583v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093585v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04819800v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dethyre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Righeschi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03917085v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03917083v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093344v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Braconnier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dormagen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lehingue" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rivi&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369401v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093358v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093467v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00312637v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pierru" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284427v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. M&#233;on" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093340v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://croquant.atheles.org/savoiragir/guerreauxchomeursouguerreauchomage" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00312640v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284433v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04844593v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03505563v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03917084v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093478v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093470v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093502v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093504v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Sinigaglia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093483v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093486v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488777v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093153v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093488v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093260v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093240v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093490v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03686743v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=article&amp;amp;no=3684" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093193v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03689070v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-journalisme_et_dependances-9782296007147-21504.html" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093507v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093512v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093495v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093497v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093320v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093331v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093540v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093543v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093542v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lascoumes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570566v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Cohen de Timary" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Doidy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hamidi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Le Hay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Le Hu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093537v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093545v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093538v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093547v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093549v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093553v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darras Eric" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03695803v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Darras" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03695797v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093554v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gallemand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pierru" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093552v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04844585v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pierru" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04844583v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504621v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913770v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093555v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093132v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093518v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497934v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu M&#233;on" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.181.0106" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093556v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093557v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.2356" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093517v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311811v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boumaza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093529v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03686769v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093531v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093173v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polix.2002.1247" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093524v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093140v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093571v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093559v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093560v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093561v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504814v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093570v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093572v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093586v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vignon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093567v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093588v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093609v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093566v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093590v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093568v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093569v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Contamin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093594v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093595v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093255v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093233v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093592v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093256v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093246v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093577v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093573v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093596v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093599v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093564v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093600v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093562v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093579v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093601v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093602v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093581v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093597v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093603v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093563v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093607v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093605v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093167v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093583v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093585v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04819800v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dethyre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Righeschi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03917085v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03917083v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093344v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Braconnier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dormagen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lehingue" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rivi&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369401v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093358v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093467v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284427v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. M&#233;on" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pierru" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00312637v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284433v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00312640v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093340v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://croquant.atheles.org/savoiragir/guerreauxchomeursouguerreauchomage" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04844593v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03505563v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03917084v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093470v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093478v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093502v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093483v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093504v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Sinigaglia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093486v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093153v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488777v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093488v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093260v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093240v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03689070v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-journalisme_et_dependances-9782296007147-21504.html" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093193v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093507v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093512v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093490v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03686743v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=article&amp;amp;no=3684" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093495v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093497v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093320v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093331v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093540v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093543v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093542v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lascoumes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570566v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Cohen de Timary" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Doidy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hamidi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Le Hay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Le Hu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093537v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093545v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093549v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093547v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093538v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03695797v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Darras" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093553v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darras Eric" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03695803v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093554v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gallemand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pierru" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093552v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>