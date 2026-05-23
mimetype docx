--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:126.73267326733px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuel Pierru </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">DOMAINES DE SPÉCIALISATION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">* Thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">==================================</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sociologie des comportements & attitudes politiques (chômeurs, chômage et politique ; rapports « ordinaires » au politique ; comportements politiques dans l’Allemagne de Weimar ; Parti Communiste Français - années 1930 ; corruption politique), sociologie électorale (comportements politiques des chômeurs ; votes FN) ; sociologie de l’action collective, des mobilisations, des conflits et des mouvements sociaux (mouvements de chômeurs), des engagements & du militantisme</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sociologie & socio-histoire des chômeurs, du chômage et de la précarité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire sociale des idées politiques (notion d'&amp;quot;autoritarisme&amp;quot;)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sociologie des classes & cultures populaires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="1"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sociologie des pratiques culturelles (sociologie des pratiques de lecture ; sociologie des pratiques musicales amateurs ; sociabilités culturelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Médias & politique (presse d’information générale et politique, télévision) ; effets politiques des médias ; sociologie de la réception ; circulation internationale des idées</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">* Outils</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthodes quantitatives en sciences sociales : constitution & analyse de bases de données (SPSS, SPAD, R, Tri-Deux)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthodes qualitatives en sciences sociales : entretiens & observations ethnographiques</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réinvention de la tradition du syndicalisme de services dans une organisation de chômeurs. Le cas du Mouvement National des Chômeurs et Précaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier / Comité d'histoire des administrations chargées du travail, de l'emploi et de la formation professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Cahiers d'Histoire du CHATEFP</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04844585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bruit des chômeurs et l'objectivation de la catégorie de chômage en Grande-Bretagne et aux USA dans les années 1930&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier / Comité d'histoire des administrations chargées du travail, de l'emploi et de la formation professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Cahier n°26 (Des sans-travail aux chômeurs : deux siècles de mouvements), pp.97-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04844583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ouvriers, le vote et le FN. Misères de la politologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoir/Agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Varia, 1 (58), pp.savoir-agir.org</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03504621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ouvriers, le vote et le FN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoir/Agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Varia, 4 (2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu critique de l’ouvrage dirigé par Annie Collovald, Marie-Hélène Lechien, Sabine Rozier, Laurent Willemez, L’Humanitaire ou le management des dévouements. Enquête sur un militantisme de « solidarité internationale » en faveur du Tiers-Monde (Rennes, Presses Universitaires de Rennes, 2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filiations de Robert Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un chômage contre les chômeurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoir/Agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 : Les sociologues s’invitent dans le débat</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le goût ne fait pas la pratique. Les musiciens amateurs des orchestres d'harmonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 181, pp.106-125. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arss.181.0106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie des récessions ou récession de la sociologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonfiction.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, http://www.nonfiction.fr/article-306sociologie_des_recessions_ou_recession_de_la_sociologie.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique. Réponse à Philippe Cibois à propos de : Les Mondes de l’harmonie. Enquête sur une pratique musicale amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-logos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/socio-logos.2356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratisation culturelle : quels résultats ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes Politiques et Sociaux - Articles et Documents d'Actualité Mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Démocratisation culturelle : l’intervention publique en débat, 947, pp. 79-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mouvements de précaires à l'unification d'une cause.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Boumaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 65, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00311811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de sociabilité et circulation matérielle et symbolique des produits culturels en milieux populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Civilisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Économie &amp; culture, 8, pp. 81-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques culturelles : quelle démocratisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Culture, Etat et marché, 312, pp.25-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques culturelles : quelle démocratisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Culture, État &amp; marché, 312, pp. 25-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tentation nazie des chômeurs dans l'Allemagne de Weimar. Une évidence historique infondée ? Un bilan des recherches récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 15 (60), pp.193-223. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/polix.2002.1247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mouvement des chômeurs de l’hiver 1997-1998 au prisme médiatique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Ressy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l’ouvrage de SIMEANT (Johanna) , La Cause des sans-papiers (Paris, Presses de la Fondation Nationale des Sciences Politiques, 1998)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - Que prouve-t-on et comment avec les enquêtes ethnographiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Preuve en ethnographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CURAPP-ESS ; Daniel Bizeul, Emmanuel Pierru, Isabelle Charpentier, Annabelle Allouch, Mar 2021, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La réinvention de la tradition syndicalisme de services dans une organisation de chômeurs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deux siècles de mobilisations de chômeurs. Perspectives européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité d’Histoire des Administrations chargées du Travail, de l’Emploi et de la Formation Professionnelle (CHATEFP) du Ministère du Travail, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bruit des chômeurs et l’objectivation de la catégorie de chômage en Grande Bretagne et aux Etats-Unis dans l’entre-deux-guerres.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deux siècles de mobilisations de chômeurs. Perspectives européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité d’Histoire des Administrations chargées du Travail, de l’Emploi et de la Formation Professionnelle (CHATEFP) du Ministère du Travail, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le militantisme est-il soluble dans les guichets des mouvements sociaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">‘Militantisme de guichet’ : enquêtes ethnographiques en comparaison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martina Avanza, Jonathan Miaz, Cécile Péchu et Bernard Voutat (MER / CRAPUL, Université de Lausanne), Jun 2016, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ethnographe et le principe de réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que prouve-t-on et comment avec les enquêtes ethnographiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03504814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En finir avec ‘l’autoritarisme des classes populaires’.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapports sociaux, politisations et socialisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CURAPP-ESS, 2021, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ailleurs du politique autrement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 40 ans des publications du CURAPP-ESS : croiser les champs disciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CURAPP-ESS, Jan 2016, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aller au front.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des rapports ‘profanes’ à la politique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ethnopol - AFSP &amp; CURAPP-ESS, Dec 2016, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Votes frontistes et vulnérabilités sociales dans les mondes ruraux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIe Congrès de l’Association Française de Science Politique, ST 1 : « Nouvelles formes d’insécurité sociale et comportements électoraux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFSP, Jun 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques d’implantation des votes frontistes dans les mondes ruraux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques sociales, rapports à l’espace et au politique des classes populaires en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex Futurs urbains Justice, Espace, Discriminations, Inégalités (Université de Marne-la-Vallée – Paris-Est), Oct 2015, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Front National en campagnes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ruralités contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Edgar Morin (IIAC - EHESS - UMR 8177) - EHESS, Jan 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invisibilisation sociale des ‘ruraux’ et expression politique du ressentiment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mépris de classe : l’exercer, le ressentir, y faire face</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISS (Lausanne, Suisse) / CESAER (Centre d’Économie et de Sociologie Appliquées à l’Agriculture et aux Espaces Ruraux / INRA - AgroSup Dijon, France), coordonné par Nicolas Rénahy et Pierre-Emmanuel Sorignet, Dec 2015, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dé/re-mobilisation électorale des mondes ouvriers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes ouvriers : quelles (dé)mobilisations ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CURAPP-ESS, May 2014, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’extrême droite à la conquête des campagnes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les extrêmes politiques : (dis)qualifications, (dis)positions, transferts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CURAPP-ESS et CESSP (UMR 8209 CNRS), Oct 2013, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner les méthodes d’enquêtes quantitatives. Echanges d’expériences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Contamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIème Congrès de l’Association Française de Science Politique (Strasbourg) – Module professionnel et pédagogique n° 5 : "Enseigner les méthodes d'enquêtes quantitatives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFSP - IEP de Strasbourg, Aug 2011, Strasbourg, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les orchestres d’harmonie amateurs en Alsace.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques artistiques et culturelles territoriales - Regard sur les pratiques musicales en amateur : du laboratoire alsacien au chantier hexagonal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des Politiques Culturelles / Fédération des Sociétés de Musique d’Alsace, le Conseil Régional d’Alsace / IEP de Strasbourg, Sep 2006, Strasbourg, France. 312 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vote FN en milieu rural.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociabilité et politique en milieu rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Annie Antoine pour le CRHISCO (Centre de Recherches Historiques sur les Sociétés et Cultures de l’Ouest) de l’Université de Rennes 2 &amp; Julian Mischi pour l'INRA Dijon, Jun 2005, Rennes, France. pp. 407-420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discours sur le contrôle des chômeurs. Au-delà de la visée gestionnaire et politique, une transformation des modes de domination, entre ultra-libéralisme, paternalisme et moralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des psychiatres, « Clinique du sujet et création », Table ronde « Travail Économie Politique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation des sociabilités et politisation des mondes ruraux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales en pratique : les mondes ruraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESAER (Centre d’Économie et de Sociologie Appliquées à l’Agriculture et aux Espaces Ruraux - UMR INRA-ENESAD) &amp; Maison des Sciences de l’Homme de Dijon n, Mar 2007, Dijon, France. pp. 267-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressorts politiques et sociaux de l’enracinement du FN dans la Somme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformation des sociabilités et politisation des mondes ruraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH de Dijon, 2007, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressorts politiques et sociaux de l’enracinement du FN dans la Somme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque pluridisciplinaire « Transformation des sociabilités et politisation des mondes ruraux », organisé par la MSH de Dijon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déstabilisation des lieux d’intégration traditionnels et transformation de l’‘entre soi’ rural.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international pluridisciplinaire « Les mondes ruraux à l’épreuve des sciences sociales » organisé par le CESAER (Centre d’Économie et de Sociologie Appliquées à l’Agriculture et aux Espaces Ruraux - UMR INRA-ENESAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESAER (Centre d’Économie et de Sociologie Appliquées à l’Agriculture et aux Espaces Ruraux - UMR INRA-ENESAD), May 2006, Dijon, France. pp. 267-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regard des médias et des professionnels de la politique sur les chômeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Vingt ans des Maisons des chômeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Général de Haute-Garonne, Oct 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">’Pourri’ mais… L’apport de l’approche monographique dans la compréhension des jugements sur les atteintes à la probité publique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démocratie et Corruption : Tous corruptibles ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEVIPOF &amp; École Nationale d’Administration (ENA), Oct 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire une information internationale sans contraintes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie des médias - Les journalistes et leurs publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pascal Dauvin et Jean-Baptiste Legavre (CARPO / UVSQ), Dec 2002, Saint-Quentin-en-Yvelines, France. pp. 213-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie des mobilisations et engagements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engagements militants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Fillieule (CRAPUL - Université de Lausanne, UNIL), May 2006, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation internationale des idées, réceptions savantes intéressées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités des recherches en sociologie de la réception et des publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Membre du Comité scientifique &amp; co-organisateur (avec Lyn Thomas - London Metropolitan University - et Isabelle Charpentier - CARPO / Université de Versailles - Saint-Quentin-en-Yvelines - UVSQ) - CARPO/UVSQ et London Metropolitan University, Nov 2003, Saint-Quentin-en-Yvelines, France. pp. 243-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations troubles entre chômage et vote FN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cécile Péchu, Yves Sancey et Philip Balsiger - CRAPUL - Université de Lausanne (UNIL), May 2005, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invisibilisation sociale et politique de l’insécurité sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIe Congrès de l’Association Française de Science Politique - Atelier n° 31 : « Les invisibles de la sociologie de la participation politique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFSP, Sep 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilisations improbables des chômeurs et précaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mobilisations précaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GSPE de l’IEP de Strasbourg, Oct 2005, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les engagements militants dans les associations de chômeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engagements militants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Fillieule (CRAPUL - Université de Lausanne, UNIL), Apr 2005, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De ‘nouvelles’ formes de conflictualité ? L’exemple des mouvements de chômeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflits sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christine Détrez pour l’École Normale Supérieure Lettres &amp; Sciences Humaines de Lyon, Nov 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité des demandeurs d’emploi en question(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Régionales de la Formation - La mobilité des demandeurs d'emploi en Picardie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Régional de Picardie, May 2005, Amiens, France. 90 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de sociabilité & circulation matérielle et symbolique des produits culturels en milieu populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les médias : points aveugles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Baptiste Legavre (CARPO / UVSQ), 2001, Saint-Quentin-en-Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions critiques autour du vote Le Pen des chômeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire du vote</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Annie Collovald (Université de Paris X - Nanterre), 2004, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transfiguration électorale de la question sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ier Congrès de l’Association Française de Sociologie - Réseau Thématique « Sociologie des intellectuels »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFS, Feb 2004, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets politiques du chômage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Populismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Annie Collovald (Université de Paris X - Nanterre), 2003, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stigmatisations socio-politiques du chômeur dans la Grande Dépression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilisation et action collectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brigitte Le Grignou (Université de Paris IX - Dauphine), 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique des « ventres creux ». Stigmatisations socio-politiques duchômeur dans la grande dépression. Jalons pour une histoire comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe congrès de l'Association française de science politique - Table ronde n° 4 : La radicalisation en politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misérabilisme et populisme en sociologie des mobilisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mouvements sociaux en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d’Étude, de Formation et de Recherches en Sciences Sociales (CEFRESS), UPJV, 2001, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une contextualisation sociopolitique des mobilisations de chômeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chômage et action collective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Ressy, Mar 1999, Villejuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Z'en trop. Des chômeurs sur les planches.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dethyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Righeschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Editions du Croquant, 9782365124553, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04819800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entry : &amp;quot;Unemployment&amp;quot; in Giugni (Marco), Grasso (Maria), Encyclopedia of Political Sociology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03917085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réinvention du syndicalisme de services dans une organisation de chômeurs. Le cas du Mouvement National des chômeurs et précaires (MNCP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les cahiers du Comité d'histoire des administrations chargées du travail de la formation professionnelle. Ministère du travail et de l'insertion. , A paraître, Des sans-travail aux chômeurs : deux siècles de mobilisations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03917083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l’abstention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Braconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dormagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lehingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin. Armand Colin, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes de l’harmonie. Enquête sur une pratique musicale amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Dispute, 305 p., 2009, 9782843031496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mondes de l’harmonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Dispute. 312 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La précarité mobilisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Boumaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1 (65), 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle des chômeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Méon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère du travail, pp.175, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle des chômeurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère du travail, pp.175, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00312637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie politique d'une musique populaire : les orchestres d'harmonie en Alsace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Méon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GSPE-Observatoire des politiques culturelles, pp.465, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie politique d'une musique populaire : les orchestres d'harmonie en Alsace.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire des politiques culturelles, 465 p., 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00312640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerre aux chômeurs ou guerre au chômage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Croquant. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Croquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 224 p., 2005, coll. « Savoir / Agir »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le guichet contre le militantisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collection CRAPUL. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Militantismes de guichet. Perspectives ethnographiques [dir. Martina Avanza, Jonathan Miaz, Cécile Péchu, Bernard Voutat]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Antipodes, 2022, Collection CRAPUL, 978-2-88901-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04844593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ouvriers, le vote et le FN/RN. Misères de la politologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Les mondes ouvriers" sous la direction de Pascal Depoorter et de Nathalie Frigul</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03505563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bruit des chômeurs et l'objectivation de la catégorie chômage en Grande-Bretagne et aux Etats-Unis dans l'entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Minstère du Travail et de l'insertion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des sans-travail aux chômeurs : deux siècles de mobilisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Des sans-travail aux chômeurs: deux siècles de mobilisations, , A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03917084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ouvriers, le vote et le FN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des Mondes ouvriers. L’ordinaire des mobilisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le guichet contre le militantisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antipodes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Militantisme de guichet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Le militantisme de guichet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les votes frontistes dans les mondes ruraux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Croquant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Classes populaires et le FN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 77-100, 2016, coll. « Savoir/Agir »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mouvements de chômeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des mouvements sociaux en France. De 1815 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’utilité de ré-encastrer le genre dans le social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Sinigaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Nancy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêter sur le genre. Terrains et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 181-190, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vote des chômeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveau manuel de science politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.439-440, 2010, coll. « Manuels – Grands Repères »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mondes de l’harmonie. Enquête sur une pratique culturelle amateur - Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes de l’harmonie. Enquête sur une pratique culturelle amateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes de l'harmonie : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Dubois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes de l'harmonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Dispute, 305 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00488777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations et ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les mouvements sociaux. Conflits sociaux et contestations dans les sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 19-38, 2009, coll. « Recherches »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inconnue de l’équation FN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociabilité et politique en milieu rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 407-420, 2008, coll. « Histoire »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déstabilisation des lieux d’intégration traditionnels et transformations de l’’entre-soi’ rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quaé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes ruraux à l’épreuve des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 267-288, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un journalisme de ‘luxe’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ivan Chupin et Jérémie Nollet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journalisme et dépendances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.213-237, 2006, Collection « Les Cahiers politiques », 2-296-00714-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception et la circulation internationales d’un préjugé social et militant devenu une fiction rationnelle : l’autoritarisme d’extrême droite des chômeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment sont reçues les œuvres ? Actualités des recherches en sociologie de la réception et des publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de sociabilité et circulation matérielle et symbolique des produits culturels en milieux populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Peuples de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (1), pp. 111-127, 2006, coll. "Logiques sociales"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un journalisme de ‘luxe’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journalisme &amp; dépendances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 213-237, 2006, coll. « Les Cahiers politiques »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des chômeurs &amp;quot;bons pour tous les coups de main politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Dispute. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Démocratie aux extrêmes. Sur la radicalisation politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, coll. « Pratiques politiques »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de sociabilité et circulation matérielle et symbolique des produits culturels en milieux populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joëlle Deniot; Alain Pessin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Peuples de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.111-127, 2006, Logiques sociales - série Sociologie des arts, 2-296-00228-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur quelques faux problèmes et demi-vérités autour des effets électoraux du chômage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Dispute. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Démobilisation politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 177-199, 2005, coll. « Pratiques politiques »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets politiques des médias&amp;quot; et sociologie prophétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse écrite : objets délaissés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 289-313, 2004, coll. « Logiques politiques »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ombre des chômeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Ombre des chômeurs - Chronique d’une indignité sociale et politique depuis les années 1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 832 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Chômeurs dans l’action collective : contribution à l’analyse de « deux miracles sociaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des Chômeurs dans l’action collective : contribution à l’analyse de « deux miracles sociaux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Mesure du déclassement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre d’Analyse Stratégique. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se professionnaliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Direction Générale de l’Emploi et de la Formation Professionnelle / Ministère de l’Emploi et de la Formation professionnelle. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du favoritisme à la corruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lascoumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEVIPOF. 2008, 339 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du favoritisme à la corruption : les représentations sociales des Français en matière d’atteintes à la probité publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Cohen de Timary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Doidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hamidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Le Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Le Huédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEVIPOF. 2008, pp.339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03570566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnographie politique de Béthune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ANR Probité. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Orchestres d’harmonie en Alsace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] l’Observatoire des politiques culturelles, Strasbourg, Fédération des sociétés de musique d’Alsace / Observatoire des politiques culturelles. 2006, 44 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sociétés musicales amateurs en Alsace.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Observatoire des politiques culturelles, Strasbourg, Fédération des Sociétés de Musique d’Alsace. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Pratiques musicales en Amateur en Alsace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Observatoire des politiques culturelles, Strasbourg, Fédération des sociétés de musique d’Alsace. 2005, 430 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Freins à la mobilité géographique des demandeurs d’emploi en Picardie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] FSE/DRTEFP/OREF. 2005, 90 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Pratiques culturelles des Français(e)s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lehingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Picardie - Jules Verne / Département des Études et de la Prospective (DEP) du Ministère de la Culture. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Pratiques culturelles des Français-es</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darras Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lehingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Département des Études &amp; de la Prospective (DEP) du Ministère de la Culture. 2001, pp. 50-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prégnance et évolution du « gender gap » dans les pratiques culturelles des Français(e)s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lehingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Picardie - Jules Verne / Département des Études et de la Prospective (DEP) du Ministère de la Culture. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Introduction d’une démarche qualité dans le service public de la justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lehingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] GIP, Mission de recherche Droit et Justice / CURAPP-ESS. 2001, 111 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Pratiques culturelles des Français-es</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lehingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Département des Études &amp; de la Prospective (DEP) du Ministère de la Culture. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId149"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:126.73267326733px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Emmanuel Pierru </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">DOMAINES DE SPÉCIALISATION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">* Thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">==================================</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sociologie des comportements & attitudes politiques (chômeurs, chômage et politique ; rapports « ordinaires » au politique ; comportements politiques dans l’Allemagne de Weimar ; Parti Communiste Français - années 1930 ; corruption politique), sociologie électorale (comportements politiques des chômeurs ; votes FN) ; sociologie de l’action collective, des mobilisations, des conflits et des mouvements sociaux (mouvements de chômeurs), des engagements & du militantisme</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sociologie & socio-histoire des chômeurs, du chômage et de la précarité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire sociale des idées politiques (notion d'&amp;quot;autoritarisme&amp;quot;)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sociologie des classes & cultures populaires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="1"/></w:numPr></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sociologie des pratiques culturelles (sociologie des pratiques de lecture ; sociologie des pratiques musicales amateurs ; sociabilités culturelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Médias & politique (presse d’information générale et politique, télévision) ; effets politiques des médias ; sociologie de la réception ; circulation internationale des idées</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">* Outils</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthodes quantitatives en sciences sociales : constitution & analyse de bases de données (SPSS, SPAD, R, Tri-Deux)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méthodes qualitatives en sciences sociales : entretiens & observations ethnographiques</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réinvention de la tradition du syndicalisme de services dans une organisation de chômeurs. Le cas du Mouvement National des Chômeurs et Précaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier / Comité d'histoire des administrations chargées du travail, de l'emploi et de la formation professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Cahiers d'Histoire du CHATEFP</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04844585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bruit des chômeurs et l'objectivation de la catégorie de chômage en Grande-Bretagne et aux USA dans les années 1930&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier / Comité d'histoire des administrations chargées du travail, de l'emploi et de la formation professionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Cahier n°26 (Des sans-travail aux chômeurs : deux siècles de mouvements), pp.97-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04844583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ouvriers, le vote et le FN. Misères de la politologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoir/Agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Varia, 1 (58), pp.savoir-agir.org</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03504621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ouvriers, le vote et le FN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoir/Agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Varia, 4 (2021)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03913770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu critique de l’ouvrage dirigé par Annie Collovald, Marie-Hélène Lechien, Sabine Rozier, Laurent Willemez, L’Humanitaire ou le management des dévouements. Enquête sur un militantisme de « solidarité internationale » en faveur du Tiers-Monde (Rennes, Presses Universitaires de Rennes, 2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filiations de Robert Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un chômage contre les chômeurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoir/Agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 : Les sociologues s’invitent dans le débat</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le goût ne fait pas la pratique. Les musiciens amateurs des orchestres d'harmonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 181, pp.106-125. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arss.181.0106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00497934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie des récessions ou récession de la sociologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonfiction.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, http://www.nonfiction.fr/article-306sociologie_des_recessions_ou_recession_de_la_sociologie.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique. Réponse à Philippe Cibois à propos de : Les Mondes de l’harmonie. Enquête sur une pratique musicale amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-logos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/socio-logos.2356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratisation culturelle : quels résultats ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes Politiques et Sociaux - Articles et Documents d'Actualité Mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Démocratisation culturelle : l’intervention publique en débat, 947, pp. 79-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mouvements de précaires à l'unification d'une cause.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Boumaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 65, pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00311811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de sociabilité et circulation matérielle et symbolique des produits culturels en milieux populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Civilisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Économie &amp; culture, 8, pp. 81-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques culturelles : quelle démocratisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Culture, État &amp; marché, 312, pp. 25-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques culturelles : quelle démocratisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Culture, Etat et marché, 312, pp.25-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tentation nazie des chômeurs dans l'Allemagne de Weimar. Une évidence historique infondée ? Un bilan des recherches récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 15 (60), pp.193-223. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/polix.2002.1247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Mouvement des chômeurs de l’hiver 1997-1998 au prisme médiatique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du Ressy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l’ouvrage de SIMEANT (Johanna) , La Cause des sans-papiers (Paris, Presses de la Fondation Nationale des Sciences Politiques, 1998)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - Que prouve-t-on et comment avec les enquêtes ethnographiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Preuve en ethnographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CURAPP-ESS ; Daniel Bizeul, Emmanuel Pierru, Isabelle Charpentier, Annabelle Allouch, Mar 2021, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La réinvention de la tradition syndicalisme de services dans une organisation de chômeurs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deux siècles de mobilisations de chômeurs. Perspectives européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité d’Histoire des Administrations chargées du Travail, de l’Emploi et de la Formation Professionnelle (CHATEFP) du Ministère du Travail, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bruit des chômeurs et l’objectivation de la catégorie de chômage en Grande Bretagne et aux Etats-Unis dans l’entre-deux-guerres.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deux siècles de mobilisations de chômeurs. Perspectives européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité d’Histoire des Administrations chargées du Travail, de l’Emploi et de la Formation Professionnelle (CHATEFP) du Ministère du Travail, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le militantisme est-il soluble dans les guichets des mouvements sociaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">‘Militantisme de guichet’ : enquêtes ethnographiques en comparaison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martina Avanza, Jonathan Miaz, Cécile Péchu et Bernard Voutat (MER / CRAPUL, Université de Lausanne), Jun 2016, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ethnographe et le principe de réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que prouve-t-on et comment avec les enquêtes ethnographiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03504814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En finir avec ‘l’autoritarisme des classes populaires’.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapports sociaux, politisations et socialisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CURAPP-ESS, 2021, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ailleurs du politique autrement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 40 ans des publications du CURAPP-ESS : croiser les champs disciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CURAPP-ESS, Jan 2016, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aller au front.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des rapports ‘profanes’ à la politique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ethnopol - AFSP &amp; CURAPP-ESS, Dec 2016, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques d’implantation des votes frontistes dans les mondes ruraux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques sociales, rapports à l’espace et au politique des classes populaires en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex Futurs urbains Justice, Espace, Discriminations, Inégalités (Université de Marne-la-Vallée – Paris-Est), Oct 2015, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Votes frontistes et vulnérabilités sociales dans les mondes ruraux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIe Congrès de l’Association Française de Science Politique, ST 1 : « Nouvelles formes d’insécurité sociale et comportements électoraux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFSP, Jun 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Front National en campagnes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ruralités contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Edgar Morin (IIAC - EHESS - UMR 8177) - EHESS, Jan 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invisibilisation sociale des ‘ruraux’ et expression politique du ressentiment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mépris de classe : l’exercer, le ressentir, y faire face</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISS (Lausanne, Suisse) / CESAER (Centre d’Économie et de Sociologie Appliquées à l’Agriculture et aux Espaces Ruraux / INRA - AgroSup Dijon, France), coordonné par Nicolas Rénahy et Pierre-Emmanuel Sorignet, Dec 2015, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dé/re-mobilisation électorale des mondes ouvriers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes ouvriers : quelles (dé)mobilisations ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CURAPP-ESS, May 2014, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’extrême droite à la conquête des campagnes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les extrêmes politiques : (dis)qualifications, (dis)positions, transferts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CURAPP-ESS et CESSP (UMR 8209 CNRS), Oct 2013, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner les méthodes d’enquêtes quantitatives. Echanges d’expériences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Contamin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIème Congrès de l’Association Française de Science Politique (Strasbourg) – Module professionnel et pédagogique n° 5 : "Enseigner les méthodes d'enquêtes quantitatives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFSP - IEP de Strasbourg, Aug 2011, Strasbourg, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les orchestres d’harmonie amateurs en Alsace.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques artistiques et culturelles territoriales - Regard sur les pratiques musicales en amateur : du laboratoire alsacien au chantier hexagonal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire des Politiques Culturelles / Fédération des Sociétés de Musique d’Alsace, le Conseil Régional d’Alsace / IEP de Strasbourg, Sep 2006, Strasbourg, France. 312 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vote FN en milieu rural.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociabilité et politique en milieu rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Annie Antoine pour le CRHISCO (Centre de Recherches Historiques sur les Sociétés et Cultures de l’Ouest) de l’Université de Rennes 2 &amp; Julian Mischi pour l'INRA Dijon, Jun 2005, Rennes, France. pp. 407-420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discours sur le contrôle des chômeurs. Au-delà de la visée gestionnaire et politique, une transformation des modes de domination, entre ultra-libéralisme, paternalisme et moralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des psychiatres, « Clinique du sujet et création », Table ronde « Travail Économie Politique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressorts politiques et sociaux de l’enracinement du FN dans la Somme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformation des sociabilités et politisation des mondes ruraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH de Dijon, 2007, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation des sociabilités et politisation des mondes ruraux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales en pratique : les mondes ruraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESAER (Centre d’Économie et de Sociologie Appliquées à l’Agriculture et aux Espaces Ruraux - UMR INRA-ENESAD) &amp; Maison des Sciences de l’Homme de Dijon n, Mar 2007, Dijon, France. pp. 267-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressorts politiques et sociaux de l’enracinement du FN dans la Somme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque pluridisciplinaire « Transformation des sociabilités et politisation des mondes ruraux », organisé par la MSH de Dijon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déstabilisation des lieux d’intégration traditionnels et transformation de l’‘entre soi’ rural.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international pluridisciplinaire « Les mondes ruraux à l’épreuve des sciences sociales » organisé par le CESAER (Centre d’Économie et de Sociologie Appliquées à l’Agriculture et aux Espaces Ruraux - UMR INRA-ENESAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESAER (Centre d’Économie et de Sociologie Appliquées à l’Agriculture et aux Espaces Ruraux - UMR INRA-ENESAD), May 2006, Dijon, France. pp. 267-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire une information internationale sans contraintes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie des médias - Les journalistes et leurs publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pascal Dauvin et Jean-Baptiste Legavre (CARPO / UVSQ), Dec 2002, Saint-Quentin-en-Yvelines, France. pp. 213-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regard des médias et des professionnels de la politique sur les chômeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Vingt ans des Maisons des chômeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Général de Haute-Garonne, Oct 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">’Pourri’ mais… L’apport de l’approche monographique dans la compréhension des jugements sur les atteintes à la probité publique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démocratie et Corruption : Tous corruptibles ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEVIPOF &amp; École Nationale d’Administration (ENA), Oct 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie des mobilisations et engagements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engagements militants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Fillieule (CRAPUL - Université de Lausanne, UNIL), May 2006, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation internationale des idées, réceptions savantes intéressées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités des recherches en sociologie de la réception et des publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Membre du Comité scientifique &amp; co-organisateur (avec Lyn Thomas - London Metropolitan University - et Isabelle Charpentier - CARPO / Université de Versailles - Saint-Quentin-en-Yvelines - UVSQ) - CARPO/UVSQ et London Metropolitan University, Nov 2003, Saint-Quentin-en-Yvelines, France. pp. 243-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilisations improbables des chômeurs et précaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mobilisations précaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GSPE de l’IEP de Strasbourg, Oct 2005, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations troubles entre chômage et vote FN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cécile Péchu, Yves Sancey et Philip Balsiger - CRAPUL - Université de Lausanne (UNIL), May 2005, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invisibilisation sociale et politique de l’insécurité sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIe Congrès de l’Association Française de Science Politique - Atelier n° 31 : « Les invisibles de la sociologie de la participation politique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFSP, Sep 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les engagements militants dans les associations de chômeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engagements militants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Fillieule (CRAPUL - Université de Lausanne, UNIL), Apr 2005, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De ‘nouvelles’ formes de conflictualité ? L’exemple des mouvements de chômeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflits sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christine Détrez pour l’École Normale Supérieure Lettres &amp; Sciences Humaines de Lyon, Nov 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité des demandeurs d’emploi en question(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Régionales de la Formation - La mobilité des demandeurs d'emploi en Picardie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Régional de Picardie, May 2005, Amiens, France. 90 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de sociabilité & circulation matérielle et symbolique des produits culturels en milieu populaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les médias : points aveugles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Baptiste Legavre (CARPO / UVSQ), 2001, Saint-Quentin-en-Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions critiques autour du vote Le Pen des chômeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire du vote</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Annie Collovald (Université de Paris X - Nanterre), 2004, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transfiguration électorale de la question sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ier Congrès de l’Association Française de Sociologie - Réseau Thématique « Sociologie des intellectuels »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFS, Feb 2004, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets politiques du chômage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Populismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Annie Collovald (Université de Paris X - Nanterre), 2003, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stigmatisations socio-politiques du chômeur dans la Grande Dépression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilisation et action collectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brigitte Le Grignou (Université de Paris IX - Dauphine), 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique des « ventres creux ». Stigmatisations socio-politiques duchômeur dans la grande dépression. Jalons pour une histoire comparée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe congrès de l'Association française de science politique - Table ronde n° 4 : La radicalisation en politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misérabilisme et populisme en sociologie des mobilisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mouvements sociaux en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d’Étude, de Formation et de Recherches en Sciences Sociales (CEFRESS), UPJV, 2001, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une contextualisation sociopolitique des mobilisations de chômeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chômage et action collective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Ressy, Mar 1999, Villejuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Z'en trop. Des chômeurs sur les planches.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Dethyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Righeschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Editions du Croquant, 9782365124553, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04819800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entry : &amp;quot;Unemployment&amp;quot; in Giugni (Marco), Grasso (Maria), Encyclopedia of Political Sociology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03917085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réinvention du syndicalisme de services dans une organisation de chômeurs. Le cas du Mouvement National des chômeurs et précaires (MNCP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les cahiers du Comité d'histoire des administrations chargées du travail de la formation professionnelle. Ministère du travail et de l'insertion. , A paraître, Des sans-travail aux chômeurs : deux siècles de mobilisations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03917083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l’abstention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Braconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dormagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lehingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin. Armand Colin, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mondes de l’harmonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Dispute. 312 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes de l’harmonie. Enquête sur une pratique musicale amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Dispute, 305 p., 2009, 9782843031496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02369401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La précarité mobilisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Boumaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1 (65), 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle des chômeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Méon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère du travail, pp.175, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle des chômeurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère du travail, pp.175, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00312637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie politique d'une musique populaire : les orchestres d'harmonie en Alsace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Méon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GSPE-Observatoire des politiques culturelles, pp.465, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00284433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie politique d'une musique populaire : les orchestres d'harmonie en Alsace.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Observatoire des politiques culturelles, 465 p., 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00312640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerre aux chômeurs ou guerre au chômage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Croquant. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Croquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 224 p., 2005, coll. « Savoir / Agir »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le guichet contre le militantisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collection CRAPUL. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Militantismes de guichet. Perspectives ethnographiques [dir. Martina Avanza, Jonathan Miaz, Cécile Péchu, Bernard Voutat]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Antipodes, 2022, Collection CRAPUL, 978-2-88901-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04844593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ouvriers, le vote et le FN/RN. Misères de la politologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Les mondes ouvriers" sous la direction de Pascal Depoorter et de Nathalie Frigul</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03505563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bruit des chômeurs et l'objectivation de la catégorie chômage en Grande-Bretagne et aux Etats-Unis dans l'entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Minstère du Travail et de l'insertion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des sans-travail aux chômeurs : deux siècles de mobilisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Des sans-travail aux chômeurs: deux siècles de mobilisations, , A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03917084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ouvriers, le vote et le FN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des Mondes ouvriers. L’ordinaire des mobilisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le guichet contre le militantisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antipodes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Militantisme de guichet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Le militantisme de guichet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les votes frontistes dans les mondes ruraux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Croquant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Classes populaires et le FN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 77-100, 2016, coll. « Savoir/Agir »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mouvements de chômeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des mouvements sociaux en France. De 1815 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’utilité de ré-encastrer le genre dans le social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Sinigaglia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Nancy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enquêter sur le genre. Terrains et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 181-190, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vote des chômeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveau manuel de science politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.439-440, 2010, coll. « Manuels – Grands Repères »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mondes de l’harmonie. Enquête sur une pratique culturelle amateur - Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes de l’harmonie. Enquête sur une pratique culturelle amateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes de l'harmonie : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Dubois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes de l'harmonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Dispute, 305 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00488777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations et ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les mouvements sociaux. Conflits sociaux et contestations dans les sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 19-38, 2009, coll. « Recherches »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inconnue de l’équation FN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociabilité et politique en milieu rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 407-420, 2008, coll. « Histoire »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déstabilisation des lieux d’intégration traditionnels et transformations de l’’entre-soi’ rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quaé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes ruraux à l’épreuve des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 267-288, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un journalisme de ‘luxe’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ivan Chupin et Jérémie Nollet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journalisme et dépendances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.213-237, 2006, Collection « Les Cahiers politiques », 2-296-00714-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception et la circulation internationales d’un préjugé social et militant devenu une fiction rationnelle : l’autoritarisme d’extrême droite des chômeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment sont reçues les œuvres ? Actualités des recherches en sociologie de la réception et des publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de sociabilité et circulation matérielle et symbolique des produits culturels en milieux populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Peuples de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (1), pp. 111-127, 2006, coll. "Logiques sociales"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un journalisme de ‘luxe’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journalisme &amp; dépendances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 213-237, 2006, coll. « Les Cahiers politiques »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de sociabilité et circulation matérielle et symbolique des produits culturels en milieux populaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joëlle Deniot; Alain Pessin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Peuples de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.111-127, 2006, Logiques sociales - série Sociologie des arts, 2-296-00228-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des chômeurs &amp;quot;bons pour tous les coups de main politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Dispute. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Démocratie aux extrêmes. Sur la radicalisation politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, coll. « Pratiques politiques »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur quelques faux problèmes et demi-vérités autour des effets électoraux du chômage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Dispute. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Démobilisation politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 177-199, 2005, coll. « Pratiques politiques »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets politiques des médias&amp;quot; et sociologie prophétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse écrite : objets délaissés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 289-313, 2004, coll. « Logiques politiques »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ombre des chômeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Ombre des chômeurs - Chronique d’une indignité sociale et politique depuis les années 1930</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 832 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Chômeurs dans l’action collective : contribution à l’analyse de « deux miracles sociaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des Chômeurs dans l’action collective : contribution à l’analyse de « deux miracles sociaux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Mesure du déclassement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre d’Analyse Stratégique. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se professionnaliser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Direction Générale de l’Emploi et de la Formation Professionnelle / Ministère de l’Emploi et de la Formation professionnelle. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du favoritisme à la corruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lascoumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEVIPOF. 2008, 339 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du favoritisme à la corruption : les représentations sociales des Français en matière d’atteintes à la probité publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éloïse Cohen de Timary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Doidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hamidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Le Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Le Huédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CEVIPOF. 2008, pp.339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03570566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnographie politique de Béthune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ANR Probité. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Orchestres d’harmonie en Alsace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] l’Observatoire des politiques culturelles, Strasbourg, Fédération des sociétés de musique d’Alsace / Observatoire des politiques culturelles. 2006, 44 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Freins à la mobilité géographique des demandeurs d’emploi en Picardie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] FSE/DRTEFP/OREF. 2005, 90 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sociétés musicales amateurs en Alsace.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Observatoire des politiques culturelles, Strasbourg, Fédération des Sociétés de Musique d’Alsace. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Pratiques musicales en Amateur en Alsace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Méon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Observatoire des politiques culturelles, Strasbourg, Fédération des sociétés de musique d’Alsace. 2005, 430 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Pratiques culturelles des Français(e)s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lehingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Picardie - Jules Verne / Département des Études et de la Prospective (DEP) du Ministère de la Culture. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Pratiques culturelles des Français-es</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darras Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lehingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Département des Études &amp; de la Prospective (DEP) du Ministère de la Culture. 2001, pp. 50-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prégnance et évolution du « gender gap » dans les pratiques culturelles des Français(e)s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lehingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Picardie - Jules Verne / Département des Études et de la Prospective (DEP) du Ministère de la Culture. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Introduction d’une démarche qualité dans le service public de la justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lehingue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pierru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] GIP, Mission de recherche Droit et Justice / CURAPP-ESS. 2001, 111 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Pratiques culturelles des Français-es</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pierru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Darras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lehingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Département des Études &amp; de la Prospective (DEP) du Ministère de la Culture. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId149"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B9B7156"/>
+    <w:nsid w:val="83AAFEE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="19826D1C"/>
+    <w:nsid w:val="0B136839"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04844585v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pierru" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04844583v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504621v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913770v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093555v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093132v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093518v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497934v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu M&#233;on" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.181.0106" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093556v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093557v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.2356" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093517v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311811v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boumaza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093529v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03686769v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093531v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093173v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polix.2002.1247" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093524v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093140v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093571v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093559v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093560v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093561v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504814v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093570v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093572v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093586v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vignon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093567v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093588v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093609v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093566v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093590v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093568v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093569v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Contamin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093594v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093595v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093255v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093233v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093592v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093256v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093246v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093577v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093573v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093596v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093599v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093564v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093600v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093562v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093579v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093601v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093602v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093581v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093597v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093603v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093563v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093607v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093605v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093167v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093583v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093585v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04819800v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dethyre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Righeschi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03917085v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03917083v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093344v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Braconnier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dormagen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lehingue" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rivi&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369401v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093358v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093467v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284427v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. M&#233;on" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pierru" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00312637v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284433v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00312640v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093340v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://croquant.atheles.org/savoiragir/guerreauxchomeursouguerreauchomage" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04844593v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03505563v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03917084v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093470v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093478v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093502v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093483v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093504v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Sinigaglia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093486v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093153v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488777v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093488v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093260v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093240v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03689070v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-journalisme_et_dependances-9782296007147-21504.html" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093193v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093507v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093512v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093490v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03686743v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=article&amp;amp;no=3684" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093495v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093497v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093320v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093331v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093540v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093543v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093542v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lascoumes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570566v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Cohen de Timary" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Doidy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hamidi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Le Hay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Le Hu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093537v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093545v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093549v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093547v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093538v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03695797v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Darras" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093553v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darras Eric" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03695803v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093554v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gallemand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pierru" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093552v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04844585v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pierru" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04844583v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504621v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03913770v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093555v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093132v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093518v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497934v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu M&#233;on" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.181.0106" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093556v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093557v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.2356" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093517v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311811v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boumaza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093529v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093531v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03686769v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093173v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polix.2002.1247" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093524v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093140v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093571v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093559v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093560v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093561v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504814v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093570v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093572v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093586v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vignon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093588v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093567v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093609v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093566v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093590v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093568v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093569v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Contamin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093594v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093595v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093255v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093592v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093233v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093256v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093246v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093596v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093577v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093573v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093599v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093564v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093579v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093600v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093562v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093601v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093602v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093581v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093597v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093603v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093563v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093607v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093605v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093167v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093583v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093585v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04819800v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dethyre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Righeschi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03917085v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03917083v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093344v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Braconnier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dormagen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lehingue" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rivi&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093358v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02369401v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093467v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284427v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. M&#233;on" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pierru" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00312637v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284433v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00312640v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093340v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://croquant.atheles.org/savoiragir/guerreauxchomeursouguerreauchomage" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04844593v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03505563v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03917084v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093470v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093478v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093502v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093483v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093504v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Sinigaglia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093486v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093153v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488777v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093488v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093260v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093240v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03689070v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-journalisme_et_dependances-9782296007147-21504.html" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093193v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093507v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093512v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03686743v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=article&amp;amp;no=3684" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093490v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093495v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093497v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093320v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093331v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093540v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093543v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093542v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lascoumes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570566v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Cohen de Timary" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Doidy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hamidi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Le Hay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Le Hu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093537v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093545v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093538v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093549v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093547v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03695797v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Darras" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093553v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darras Eric" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03695803v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093554v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gallemand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pierru" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093552v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>