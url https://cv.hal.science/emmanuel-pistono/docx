--- v0 (2026-03-05)
+++ v1 (2026-04-05)
@@ -632,944 +632,944 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03798943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mm-wave through-load element for on-wafer measurement applications</w:t>
+                <w:t xml:space="preserve">ESD mm-wave-circuit protection: 3-dB couplers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Margalef-Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Occello</w:t>
+                <w:t xml:space="preserve">Géraldine Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhalim Saadi</w:t>
+                <w:t xml:space="preserve">Vanessa Avramovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Avramovic</w:t>
+                <w:t xml:space="preserve">Sylvie Lepilliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Lepilliet</w:t>
+                <w:t xml:space="preserve">Johan Bourgeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 68 (8), pp.3170-3183. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 68 (12), pp.5989-5994. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCSI.2021.3072097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TED.2021.3115990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03202213v1</w:t>
+                <w:t xml:space="preserve">hal-03371300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 28-GHz reconfigurable 1-bit substrate-integrated-waveguide based phase shifter</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Pistono</w:t>
+                <w:t xml:space="preserve">Mm-wave through-load element for on-wafer measurement applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Margalef-Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luigi Boccia</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Occello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhalim Saadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Avramovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lepilliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/mia2.12210⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 68 (8), pp.3170-3183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCSI.2021.3072097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04905778v1</w:t>
+                <w:t xml:space="preserve">hal-03202213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">77.3-GHz Standing-Wave Oscillator Based on an Asymmetrical Tunable Slow-Wave Coplanar Stripline Resonator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Gomes</w:t>
+                <w:t xml:space="preserve">A 28-GHz reconfigurable 1-bit substrate-integrated-waveguide based phase shifter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Acri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Podevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekta Sharma</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luigi Boccia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCSI.2021.3060579⟩</w:t>
+              <w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (15), pp.1960-1966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/mia2.12210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818227v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circular Polarized Square Slot Antenna Based on Slow-Wave Substrate Integrated Waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Tu Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pistono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Corrao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 69 (3), pp.1273-1282. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TAP.2020.3030933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESD mm-wave-circuit protection: 3-dB couplers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Margalef-Rovira</w:t>
+                <w:t xml:space="preserve">77.3-GHz Standing-Wave Oscillator Based on an Asymmetrical Tunable Slow-Wave Coplanar Stripline Resonator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Pelletier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Lepilliet</w:t>
+                <w:t xml:space="preserve">Ekta Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Bourgeat</w:t>
+                <w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariana Maria da Conceiçao Lacorte Caniato Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Plamplona Rehder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 68 (12), pp.5989-5994. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 68 (8), pp.3158-3169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TED.2021.3115990⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCSI.2021.3060579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03371300v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of mm-wave slow-wave coupled coplanar waveguides</w:t>
+                <w:t xml:space="preserve">Highly tunable high-Q inversion-mode MOS varactor in the 1-325-GHz band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Margalef-Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhalim Saadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lugo-Alvarez</w:t>
+                <w:t xml:space="preserve">L. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lepilliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bautista</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Lepilliet</w:t>
+                <w:t xml:space="preserve">Christophe Gaquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2020.3015974⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67 (6), pp.2263-2269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TED.2020.2989726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02958187v1</w:t>
+                <w:t xml:space="preserve">hal-02899947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly tunable high-Q inversion-mode MOS varactor in the 1-325-GHz band</w:t>
+                <w:t xml:space="preserve">Design of mm-wave slow-wave coupled coplanar waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Margalef-Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lugo-Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bautista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lepilliet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gaquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 67 (6), pp.2263-2269. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68 (12), pp.5014-5028. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TED.2020.2989726⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2020.3015974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899947v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Effect of Field Spatial Separation on Slow Wave Propagation</w:t>
               </w:r>
@@ -1683,161 +1683,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a 77-GHz LC-VCO With a Slow-Wave Coplanar Stripline-Based Inductor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Millimeter-Wave Miniature Branch-Line Coupler in 22-nm CMOS Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Podevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pistono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekta Sharma</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Pistono</w:t>
+                <w:t xml:space="preserve">Luigi Boccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Corrao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel J. Barragan</w:t>
+                <w:t xml:space="preserve">Tek Fouy Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.1-11. </w:t>
+              <w:t xml:space="preserve">IEEE Solid-State Circuits Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (6), pp.45-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCSI.2019.2926415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LSSC.2019.2930197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02230428v1</w:t>
+                <w:t xml:space="preserve">hal-03157936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated Waveguides in Nanoporous Alumina Membrane for Millimeter-Wave Interposer</w:t>
               </w:r>
@@ -1862,51 +1862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Rehder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariana Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1951,429 +1951,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02075200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Millimeter-Wave Miniature Branch-Line Coupler in 22-nm CMOS Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Podevin</w:t>
+                <w:t xml:space="preserve">Design of a 77-GHz LC-VCO With a Slow-Wave Coplanar Stripline-Based Inductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekta Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhalim Saadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Margalef-Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tek Fouy Lim</w:t>
+                <w:t xml:space="preserve">Manuel J. Barragan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Solid-State Circuits Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2 (6), pp.45-48. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LSSC.2019.2930197⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCSI.2019.2926415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03157936v1</w:t>
+                <w:t xml:space="preserve">hal-02230428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forward-wave Directional Coupler based on Slow-wave Coupled Microstrip Lines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Podevin</w:t>
+                <w:t xml:space="preserve">A 3-dB Coupler in Slow Wave Substrate Integrated Waveguide Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duc Luong</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Vincent</w:t>
+                <w:t xml:space="preserve">Houssein El Dirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darine Kaddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Puyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/iet-map.2019.0296⟩</w:t>
+              <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (4), pp.270-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LMWC.2019.2900239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-02302734v1</w:t>
+                <w:t xml:space="preserve">hal-02128863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3-dB Coupler in Slow Wave Substrate Integrated Waveguide Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bertrand</w:t>
+                <w:t xml:space="preserve">Forward-wave Directional Coupler based on Slow-wave Coupled Microstrip Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Podevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Luong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Acri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houssein El Dirani</w:t>
+                <w:t xml:space="preserve">Didier Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Puyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29 (4), pp.270-272. </w:t>
+              <w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LMWC.2019.2900239⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/iet-map.2019.0296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128863v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-02302734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miniaturized branch-line coupler based on slow-wave microstrip lines</w:t>
               </w:r>
@@ -3620,472 +3620,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00994408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow-wave high-Q coplanar striplines in CMOS technology and their RLCG model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of Thin Dielectric Films up to Mm-wave Frequencies Using Shielded CoPlanar Waveguide Transmission Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pistono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 54 (3), pp.650-654</w:t>
+              <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (2), pp.100-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01025005v1</w:t>
+                <w:t xml:space="preserve">hal-01025000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-performance Shielded Coplanar Waveguides for the Design of CMOS 60-GHz Band-pass Filters</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Slow-wave high-Q coplanar striplines in CMOS technology and their RLCG model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abdel Aziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kaddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Podevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M.E. Safwat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 59 (5), pp.1219 - 1226</w:t>
+              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 54 (3), pp.650-654</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025025v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Performance of 60-GHz Power Amplifier by using Slow-wave Transmission Lines in 40 nm CMOS Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiao-Lan Tang</w:t>
+                <w:t xml:space="preserve">High-performance Shielded Coplanar Waveguides for the Design of CMOS 60-GHz Band-pass Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gloria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 59 (5), pp.1219 - 1226</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024995v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Thin Dielectric Films up to Mm-wave Frequencies Using Shielded CoPlanar Waveguide Transmission Lines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Franc</w:t>
+                <w:t xml:space="preserve">Enhanced Performance of 60-GHz Power Amplifier by using Slow-wave Transmission Lines in 40 nm CMOS Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao-Lan Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4, pp.93-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1759078711000900⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025000v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of technology dispersion on slow-wave high performance shielded CPW transmission lines characteristics</w:t>
               </w:r>
@@ -4211,453 +4211,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00602061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Q Slow-Wave Coplanar Transmission Lines on 0.35 μm Process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel Factor of Merit for Centre-Frequency Tunable Bandpass Filters Comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pistono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Pistono</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vilcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/lmwc.2009.2027053⟩</w:t>
+              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 51 (4), pp.985-988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mop.24220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01023128v1</w:t>
+                <w:t xml:space="preserve">hal-00599011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shielded Coplanar Striplines for RF Integrated Applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Safwat A.M.E.</w:t>
+                <w:t xml:space="preserve">High-Q Slow-Wave Coplanar Transmission Lines on 0.35 μm Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kaddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Corrao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 51 (1), pp.352-358. </w:t>
+              <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (9), pp.542-544. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mop.24054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/lmwc.2009.2027053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01075033v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Factor of Merit for Centre-Frequency Tunable Bandpass Filters Comparison</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Kaddour</w:t>
+                <w:t xml:space="preserve">Shielded Coplanar Striplines for RF Integrated Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz M. Abdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Duvillaret</w:t>
+                <w:t xml:space="preserve">Issa H.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Duchamp</w:t>
+                <w:t xml:space="preserve">Kaddour D.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Podevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vilcot</w:t>
+                <w:t xml:space="preserve">Safwat A.M.E.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 51 (4), pp.985-988. </w:t>
+              <w:t xml:space="preserve">, 2009, 51 (1), pp.352-358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mop.24220⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mop.24054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00599011v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01075033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Guidelines for Low-Loss Slow-Wave Coplanar Transmission Lines In RF-CMOS Technology</w:t>
               </w:r>
@@ -4794,77 +4794,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vilcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 50 (10), pp.2566 - 2568</w:t>
@@ -5308,64 +5308,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. G. Harrison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5809,1327 +5809,1327 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Wideband Model for a Stacked Millimeter-Wave Transformer-based Power Combiner</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of Ultra-Low Phase Noise BAW-Based NMOS and PMOS Cross-Coupled Oscillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salvador Mir</w:t>
+                <w:t xml:space="preserve">Estevan Chia Hung Tu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel J Barragan</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Begueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Montoriol</w:t>
+                <w:t xml:space="preserve">Stéphane Thuriès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pistono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Podevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on PhD Research in Microelectronics and Electronics (PRIME 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Taormina, Italy. pp.1-4, </w:t>
+              <w:t xml:space="preserve">32nd IEEE International Conference on Electronics, Circuits and Systems (ICECS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Marrakech, Morocco. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PRIME66228.2025.11203449⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICECS66544.2025.11270587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05353471v1</w:t>
+                <w:t xml:space="preserve">hal-05536531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-Low Phase Noise BAW-Based Cross-Coupled Oscillator in 28 nm CMOS Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estevan Chia Hung Tu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Begueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Thuriès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Podevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on PhD Research in Microelectronics and Electronics (PRIME 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Taormina, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PRIME66228.2025.11203407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Ultra-Low Phase Noise BAW-Based NMOS and PMOS Cross-Coupled Oscillators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Begueret</w:t>
+                <w:t xml:space="preserve">A Wideband Model for a Stacked Millimeter-Wave Transformer-based Power Combiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumayma Belkhadra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Cilici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Thuriès</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florence Podevin</w:t>
+                <w:t xml:space="preserve">Salvador Mir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel J Barragan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montoriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd IEEE International Conference on Electronics, Circuits and Systems (ICECS 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Marrakech, Morocco. </w:t>
+              <w:t xml:space="preserve">20th International Conference on PhD Research in Microelectronics and Electronics (PRIME 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Taormina, Italy. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICECS66544.2025.11270587⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PRIME66228.2025.11203449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05536531v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Die-to-Wafer Hybrid Bonding Impact at MM-Wave Frequencies</w:t>
+                <w:t xml:space="preserve">Substrate Integrated Waveguide in 3D Integrated Technology for D-Band Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Alsukour</w:t>
+                <w:t xml:space="preserve">Hajar Zidane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Valorge</w:t>
+                <w:t xml:space="preserve">Christopher Pouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Corsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Faure</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Victor Milon</w:t>
+                <w:t xml:space="preserve">Christophe Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International 3D Systems Integration Conference (3DIC 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/3DIC63395.2024.10830066⟩</w:t>
+              <w:t xml:space="preserve">19th European Microwave Integrated Circuits Conference (EuMIC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMIC61603.2024.10732684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04919954v1</w:t>
+                <w:t xml:space="preserve">hal-04791543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures de Guides SIW dans un Empilement Microélectronique 3D dans la Bande Millimétrique D</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dubarry</w:t>
+                <w:t xml:space="preserve">An Integrated Miniaturized VNA for On-Chip PA Mismatch Measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumayma Belkhadra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montoriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pistono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Cilici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes (JNM 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 22nd IEEE Interregional NEWCAS Conference (NEWCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Sherbrooke, Canada. pp.228 - 232, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/newcas58973.2024.10666348⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04911409v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-Low Phase Noise NMOS and PMOS Colpitts Oscillators Using BAW Resonator Comparison</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Begueret</w:t>
+                <w:t xml:space="preserve">Die-to-Wafer Hybrid Bonding Impact at MM-Wave Frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Alsukour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Valorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Thuries</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florence Podevin</w:t>
+                <w:t xml:space="preserve">Margot Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Milon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st IEEE International Conference on Electronics Circuits and Systems (ICECS 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International 3D Systems Integration Conference (3DIC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Sendai, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/3DIC63395.2024.10830066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04907189v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 79 GHz 4-Way Power Amplifier with 23 % PAE and 30dB Gain in 28nm CMOS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florent Cilici</w:t>
+                <w:t xml:space="preserve">Mesures de Guides SIW dans un Empilement Microélectronique 3D dans la Bande Millimétrique D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Zidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Pouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Corsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Asia-Pacific Microwave Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Nov 2024, Bali, Indonesia. pp.1 - 3</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes (JNM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885171v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplificateur de puissance en technologie CMOS 28 nm pour radar automobile</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Montoriol</w:t>
+                <w:t xml:space="preserve">Ultra-Low Phase Noise NMOS and PMOS Colpitts Oscillators Using BAW Resonator Comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estevan Chia Hung Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Begueret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Thuries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Manuel Barragan</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Podevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes (JNM 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Antibes Juan-les-Pins, France</w:t>
+              <w:t xml:space="preserve">31st IEEE International Conference on Electronics Circuits and Systems (ICECS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04790164v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrate Integrated Waveguide in 3D Integrated Technology for D-Band Applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dubarry</w:t>
+                <w:t xml:space="preserve">A 79 GHz 4-Way Power Amplifier with 23 % PAE and 30dB Gain in 28nm CMOS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumayma Belkhadra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montoriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel J. Barragan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Mir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Cilici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Microwave Integrated Circuits Conference (EuMIC 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2024 Asia-Pacific Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Nov 2024, Bali, Indonesia. pp.1 - 3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791543v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Integrated Miniaturized VNA for On-Chip PA Mismatch Measurement</w:t>
+                <w:t xml:space="preserve">Amplificateur de puissance en technologie CMOS 28 nm pour radar automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumayma Belkhadra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Montoriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Cilici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Barragan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 22nd IEEE Interregional NEWCAS Conference (NEWCAS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes (JNM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Antibes Juan-les-Pins, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04734846v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air-Filled and Slow-Wave CNT-Based Substrate Integrated Waveguide</w:t>
               </w:r>
@@ -7243,282 +7243,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Millimeter-Wave Substrate Integrated Waveguide Filter in Si-BCB Technology</w:t>
+                <w:t xml:space="preserve">Optimisation d’un filtre passe-bande en guide d’ondes partiellement rempli d’air à effet d’ondes lentes intégré au substrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Corsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phi-Long Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Podevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pistono</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference, EuMC 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22èmes Journées Nationales Microondes (JNM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03637487v1</w:t>
+                <w:t xml:space="preserve">hal-04057434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation d’un filtre passe-bande en guide d’ondes partiellement rempli d’air à effet d’ondes lentes intégré au substrat</w:t>
+                <w:t xml:space="preserve">A Millimeter-Wave Substrate Integrated Waveguide Filter in Si-BCB Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Corsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Acri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Zerounian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Grimault-Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22èmes Journées Nationales Microondes (JNM 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Microwave Conference, EuMC 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EuMIC/EuMC/EuMW, Apr 2022, London, United Kingdom. pp.849-852, EuMIC/EuMC01-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMC50147.2022.9784305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04057434v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03637487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtres millimétriques à guides d’ondes intégrés au substrat en technologie BenzoCycloButene sur silicium</w:t>
               </w:r>
@@ -7530,77 +7530,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Corsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Acri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Zerounian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Grimault-Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
@@ -7623,329 +7623,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03702543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication Systems based on Spin Torque Nanoscale Oscillators as Energy Detectors</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence de chevauchement de la gaine sur la mesure de l’impédance de transfert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannis Le Guennec</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jalal Alaa Eddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ndagijimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pistono</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEWCAS 2021 - 19th IEEE International New Circuits and Systems Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Toulon, France</w:t>
+              <w:t xml:space="preserve">20ème congrès de Compatibilité Electromagnétique (CEM 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04906764v1</w:t>
+                <w:t xml:space="preserve">hal-04919984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de chevauchement de la gaine sur la mesure de l’impédance de transfert</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jalal Alaa Eddine</w:t>
+                <w:t xml:space="preserve">Communication Systems based on Spin Torque Nanoscale Oscillators as Energy Detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imadeddine Bendjeddou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Sidi El Valli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Litvinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Ndagijimana</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yannis Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Podevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème congrès de Compatibilité Electromagnétique (CEM 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">NEWCAS 2021 - 19th IEEE International New Circuits and Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04919984v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mm-wave single-pole double-throw switches: HBT-vs MOSFET-based designs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Margalef-Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gaquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel J. Barragan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th IEEE International New Circuits and Systems Conference, NEWCAS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Toulon, France. </w:t>
@@ -7977,286 +7977,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03362262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radio receivers based on spin-torque diodes as energy detectors</w:t>
+                <w:t xml:space="preserve">A Compact Model of Spin Torque Nanoscale Oscillators for Rectifying Purpose in Wireless Sensor Network Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imadeddine Bendjeddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mafalda Jotta Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sidi El Valli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Litvinenko</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Podevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEWCAS 2021 - 19th IEEE International New Circuits and Systems Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INTERMAG 2021 - IEEE International Conference on Magnetics (INTERMAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03558582v1</w:t>
+                <w:t xml:space="preserve">hal-04878557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Compact Model of Spin Torque Nanoscale Oscillators for Rectifying Purpose in Wireless Sensor Network Applications</w:t>
+                <w:t xml:space="preserve">Radio receivers based on spin-torque diodes as energy detectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imadeddine Bendjeddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sidi El Valli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Litvinenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Podevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERMAG 2021 - IEEE International Conference on Magnetics (INTERMAG)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NEWCAS 2021 - 19th IEEE International New Circuits and Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Toulon, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS50681.2021.9462731⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04878557v1</w:t>
+                <w:t xml:space="preserve">hal-03558582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BenzoCycloButene-based in-Package Substrate Integrated Waveguides for sub-THz Applications</w:t>
               </w:r>
@@ -8294,51 +8294,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Podevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Boccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50th European Microwave Conference (EuMC 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Utrecht, Netherlands</w:t>
@@ -8361,429 +8361,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03167047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">77.8 GHz Standing-wave Oscillator Based on a Tuneable Slow-wave Coplanar Stripline Resonator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Miniaturization of Transmission Lines: Meandered Slow-wave CPWs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Margalef-Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Bourdel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t>
+                <w:t xml:space="preserve">Tadeu Mota Frutuoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhalim Saadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel J. Barragan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IEEE International New Circuits and Systems Conference (NEWCAS 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Montreal, QC, Canada. </w:t>
+              <w:t xml:space="preserve">IEEE MTT-S International Conference on Microwaves for Intelligent Mobility (ICMIM 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Linz (virtual), Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NEWCAS49341.2020.9159799⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICMIM48759.2020.9299107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04851946v1</w:t>
+                <w:t xml:space="preserve">hal-03371412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mm-Wave Through-Load Switch for in-situ Vector Network Analyzer on a 55-nm BiCMOS Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Margalef-Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhalim Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel J. Barragan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th IEEE International NEWCAS Conference (NEWCAS 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Montreal, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NEWCAS49341.2020.9159829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02958204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniaturization of Transmission Lines: Meandered Slow-wave CPWs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Manuel J. Barragan</w:t>
+                <w:t xml:space="preserve">77.8 GHz Standing-wave Oscillator Based on a Tuneable Slow-wave Coplanar Stripline Resonator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekta Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pistono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S International Conference on Microwaves for Intelligent Mobility (ICMIM 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Linz (virtual), Austria. </w:t>
+              <w:t xml:space="preserve">18th IEEE International New Circuits and Systems Conference (NEWCAS 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Montreal, QC, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICMIM48759.2020.9299107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS49341.2020.9159799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03371412v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04851946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partially-Air-Filled Slow-Wave Substrate Integrated Waveguide in Metallic Nanowire Membrane Technology</w:t>
               </w:r>
@@ -8795,51 +8795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Corsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Plamplona Rehder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8942,51 +8942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sidi El Valli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Litvinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9147,2621 +9147,2621 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03047743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capteurs d’humidité miniatures à ondes lentes basés sur un résonateur à fente</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">an Tu Ho</w:t>
+                <w:t xml:space="preserve">Conception de déphaseurs RTPS faible consommation en bande millimétrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Margalef-Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel J. Barragan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pistono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ferrari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21èmes journées nationales micro-ondes, JNM’19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, CAEN, France</w:t>
+              <w:t xml:space="preserve">21èmes Journées Nationales Micro-ondes (JNM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129053v1</w:t>
+                <w:t xml:space="preserve">hal-02129061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide d'onde SIW à ondes lentes partiellement rempli d'air</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Capteurs d’humidité miniatures à ondes lentes basés sur un résonateur à fente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">an Tu Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pistono</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21èmes journées nationales micro-ondes, JNM’19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, CAEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129085v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentialités d’une matrice de Butler en technologie guide d’onde à base de Nanotubes de Carbone pour des applications 5G en bande E</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Coquet</w:t>
+                <w:t xml:space="preserve">Guide d'onde SIW à ondes lentes partiellement rempli d'air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imadeddine Bendjeddou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Sacoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El-Ozeir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Corsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh-Tu Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21èmes journées nationales micro-ondes, JNM’19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, CAEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128921v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guides d'onde SIW sur interposeur polymère pour applications millimétriques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Acri</w:t>
+                <w:t xml:space="preserve">Potentialités d’une matrice de Butler en technologie guide d’onde à base de Nanotubes de Carbone pour des applications 5G en bande E</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phi Long Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Podevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luigi Boccia</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21èmes journées nationales micro-ondes, JNM’19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">, May 2019, CAEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114288v1</w:t>
+                <w:t xml:space="preserve">hal-02128921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déphaseur SIW accordable 2 voies à l’aide d’une approche par via reconfigurable</w:t>
+                <w:t xml:space="preserve">Guides d'onde SIW sur interposeur polymère pour applications millimétriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Acri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Podevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Boccia</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21èmes journées nationales micro-ondes, JNM’19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2019, CAEN, France</w:t>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02128873v1</w:t>
+                <w:t xml:space="preserve">hal-02114288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact and performing transmission lines for mm-wave circuits design in advanced CMOS technology</w:t>
+                <w:t xml:space="preserve">Déphaseur SIW accordable 2 voies à l’aide d’une approche par via reconfigurable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Acri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pistono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Podevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Boccia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Microwave Integrated Circuits Conference (EuMIC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France. pp.144-147</w:t>
+              <w:t xml:space="preserve">21èmes journées nationales micro-ondes, JNM’19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, CAEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03166937v1</w:t>
+                <w:t xml:space="preserve">hal-02128873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de déphaseurs RTPS faible consommation en bande millimétrique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manuel J. Barragan</w:t>
+                <w:t xml:space="preserve">Compact and performing transmission lines for mm-wave circuits design in advanced CMOS technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Acri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Boccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Corrao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Podevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21èmes Journées Nationales Micro-ondes (JNM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">14th European Microwave Integrated Circuits Conference (EuMIC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France. pp.144-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129061v1</w:t>
+                <w:t xml:space="preserve">hal-03166937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODELE DE L’IMPEDANCE DE TRANSFERT A PARTIR DE L’EVALUATION DE L’AFFAILISSEMENT DE BLINDAGE MESURE EN CELLULE COAXIALE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jalal Alaa Eddine</w:t>
+                <w:t xml:space="preserve">An Oscillation-Based Test technique for on-chip testing of mm-wave phase shifters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Margalef-Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel J. Barragan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19éme colloque international and exposition sur la compatibilité électromagnétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">IEEE 36th VLSI Test Symposium (VTS'2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, San Francisco, United States. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01868474v1</w:t>
+                <w:t xml:space="preserve">hal-01989149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle de l'impédance de transfert à partir de l'évaluation de l'affaiblissement de blindage mesuré en cellule coaxiale</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Design Optimization of Through-Silicon Vias for Substrate-Integrated Waveguides embedded in High-Resistive Silicon Interposer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Wietstruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Marschmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selin Tolunay Wipf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Wipf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Voβ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19éme colloque international and exposition sur la compatibilité électromagnétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">20th Electronics Packaging Technology Conference (EPTC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331204v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrate Integrated Waveguides for mm-wave Functionalized Silicon Interposer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bertrand</w:t>
+                <w:t xml:space="preserve">MODELE DE L’IMPEDANCE DE TRANSFERT A PARTIR DE L’EVALUATION DE L’AFFAILISSEMENT DE BLINDAGE MESURE EN CELLULE COAXIALE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal Alaa Eddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ndagijimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Retailleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatoli Serghei</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE/MTT-S International Microwave Symposium - IMS 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19éme colloque international and exposition sur la compatibilité électromagnétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02075188v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 270-to-300 GHz LO-Path Phase Shifting Architecture for Sub-mm-wave Phased Arrays</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Siligaris</w:t>
+                <w:t xml:space="preserve">Modèle de l'impédance de transfert à partir de l'évaluation de l'affaiblissement de blindage mesuré en cellule coaxiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal Alaa Eddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pistono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ndagijimana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Lugo-Alvarez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ferrari</w:t>
+                <w:t xml:space="preserve">Clémence Retailleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatoli Serghei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 48th European Microwave Conference (EuMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Madrid, Spain. pp.804-806</w:t>
+              <w:t xml:space="preserve">19éme colloque international and exposition sur la compatibilité électromagnétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012290v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Oscillation-Based Test technique for on-chip testing of mm-wave phase shifters</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ferrari</w:t>
+                <w:t xml:space="preserve">Substrate Integrated Waveguides for mm-wave Functionalized Silicon Interposer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Acri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darine Kaddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Podevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 36th VLSI Test Symposium (VTS'2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE/MTT-S International Microwave Symposium - IMS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Philadelphia, France. pp.875-878, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.2018.8439287⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01989149v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02075188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Optimization of Through-Silicon Vias for Substrate-Integrated Waveguides embedded in High-Resistive Silicon Interposer</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A 270-to-300 GHz LO-Path Phase Shifting Architecture for Sub-mm-wave Phased Arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selin Tolunay Wipf</w:t>
+                <w:t xml:space="preserve">Zyad Iskandar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Wipf</w:t>
+                <w:t xml:space="preserve">Alexandre Siligaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Voβ</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jose Lugo-Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pistono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Electronics Packaging Technology Conference (EPTC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">2018 48th European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Madrid, Spain. pp.804-806</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158256v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenne SIW à fente en anneau carré basé sur structure à ondes lentes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intégration de guides d’onde rectangulaires dans une membrane nano-poreuse d’alumine pour les applications en bande millimétrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tan Phu Vuong</w:t>
+                <w:t xml:space="preserve">Bertrand Matthieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Rehder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariana Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Kabbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20èmes Journées Nationales Micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">Journée Nationale Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02021518v1</w:t>
+                <w:t xml:space="preserve">hal-01693072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupleur hybride miniature en technologie CMOS FDSOI 28 nm en bande millimétrique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ferrari</w:t>
+                <w:t xml:space="preserve">Slow-wave coplanar strip line based Low-power 80-GHz voltage control oscillator on 22-nm FDSOI technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tekfouy Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekta Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Borggreve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Amendola</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20èmes journées nationales micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">2017 IEEE Asia Pacific Microwave Conference (APMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Kuala Lumpar, Malaysia. pp.934-937</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018358v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thru-load de-embedding method for millimeter wave transmission lines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Slow-wave Microstrip Lines Electrical Model - Application to a branch-Line Coupler in PCB Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayssar Serhan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Corrao</w:t>
+                <w:t xml:space="preserve">D. L. Luong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Podevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 USNC-URSI Radio Science Meeting (Joint with AP-S Symposium)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, San Diego, United States. pp.87-88</w:t>
+              <w:t xml:space="preserve">Microwave Mediteranean Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016759v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-02047857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DGS-SMS Compact Fifth Order Low Pass Filter</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Darine Kaddour</w:t>
+                <w:t xml:space="preserve">Coupleur hybride miniature en technologie CMOS FDSOI 28 nm en bande millimétrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Acri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Boccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Amendola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 International Conference on High Performance Computing &amp; Simulation (HPCS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Genoa, Italy. pp.274-277</w:t>
+              <w:t xml:space="preserve">20èmes journées nationales micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02012865v1</w:t>
+                <w:t xml:space="preserve">hal-02018358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupleur 3-dB en technologie guide d’onde intégré au substrat à onde lente</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bertrand</w:t>
+                <w:t xml:space="preserve">Antenne SIW à fente en anneau carré basé sur structure à ondes lentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh-Tu Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kaddour Darine</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan Phu Vuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Micro-Ondes</w:t>
+              <w:t xml:space="preserve">20èmes Journées Nationales Micro-ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02021511v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02021518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de guides d’onde rectangulaires dans une membrane nano-poreuse d’alumine pour les applications en bande millimétrique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Kabbani</w:t>
+                <w:t xml:space="preserve">Thru-load de-embedding method for millimeter wave transmission lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vipin Velayudhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayssar Serhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Corrao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Nationale Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">2017 USNC-URSI Radio Science Meeting (Joint with AP-S Symposium)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, San Diego, United States. pp.87-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693072v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow-wave coplanar strip line based Low-power 80-GHz voltage control oscillator on 22-nm FDSOI technology</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Borggreve</w:t>
+                <w:t xml:space="preserve">DGS-SMS Compact Fifth Order Low Pass Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heba El-Halabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darine Kaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE Asia Pacific Microwave Conference (APMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Kuala Lumpar, Malaysia. pp.934-937</w:t>
+              <w:t xml:space="preserve">2017 International Conference on High Performance Computing &amp; Simulation (HPCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Genoa, Italy. pp.274-277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02013349v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow-wave Microstrip Lines Electrical Model - Application to a branch-Line Coupler in PCB Technology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupleur 3-dB en technologie guide d’onde intégré au substrat à onde lente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Puyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. L. Luong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Vincent</w:t>
+                <w:t xml:space="preserve">Kaddour Darine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave Mediteranean Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales Micro-Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-02047857v1</w:t>
+                <w:t xml:space="preserve">hal-02021511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 30–50 GHz reflection-type phase shifter based on slow-wave coupled lines in BiCMOS 55 nm technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zyad Iskandar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Lugo-Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Bautista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11823,182 +11823,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre passe-bas miniature à lignes de propagation microruban à ondes lentes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kaddour Darine</w:t>
+                <w:t xml:space="preserve">Antenne à fente en croix en technologie SIW à ondes lentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh-Tu Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Niembro-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan Phu Vuong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19èmes Journées Nationales Micro-ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02021514v1</w:t>
+                <w:t xml:space="preserve">hal-02021517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">81-86 GHz VCO for Backhaul application with S-CPS based differential inductor in BiCMOS 55nm technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekta Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Bautista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12006,51 +11989,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE 13th International New Circuits and Systems Conference (NEWCAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Grenoble, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12069,1767 +12052,1784 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre compact en technologie SIW à ondes lentes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Liu Z.</w:t>
+                <w:t xml:space="preserve">Filtre passe-bas miniature à lignes de propagation microruban à ondes lentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heba El-Halabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaddour Darine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akil Jrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes journées nationales micro-ondes</w:t>
+              <w:t xml:space="preserve">19èmes Journées Nationales Micro-ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02020038v1</w:t>
+                <w:t xml:space="preserve">hal-02021514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millimeter-wave CMOS power amplifier using slow-wave transmission lines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiao-Lan Tang</w:t>
+                <w:t xml:space="preserve">Filtre compact en technologie SIW à ondes lentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu Z.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Fournier</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaddour Darine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ferrari</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 Asia-Pacific Microwave Conference (APMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Nanjing, China. pp.1-3</w:t>
+              <w:t xml:space="preserve">19èmes journées nationales micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015023v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A compact slow-wave substrate integrated waveguide cavity filter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zhanhao Liu</w:t>
+                <w:t xml:space="preserve">Millimeter-wave CMOS power amplifier using slow-wave transmission lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao-Lan Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Darine Kaddour</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ferrari</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongming Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE MTT-S International Microwave Symposium (IMS2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Phoenix, France. pp.1-3</w:t>
+              <w:t xml:space="preserve">2015 Asia-Pacific Microwave Conference (APMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Nanjing, China. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012696v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersive model for the phase velocity of slow-wave CMOS coplanar waveguides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Franc</w:t>
+                <w:t xml:space="preserve">A compact slow-wave substrate integrated waveguide cavity filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanhao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darine Kaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 European Microwave Conference (EuMC 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Paris, France. pp.48-51</w:t>
+              <w:t xml:space="preserve">2015 IEEE MTT-S International Microwave Symposium (IMS2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Phoenix, France. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012876v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossed-slot cavity antenna in slow-wave SIW</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anh-Tu Ho</w:t>
+                <w:t xml:space="preserve">Dispersive model for the phase velocity of slow-wave CMOS coplanar waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Niembro-Martin</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 European Radar Conference (EuRAD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Paris, France. pp.297-300</w:t>
+              <w:t xml:space="preserve">2015 European Microwave Conference (EuMC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France. pp.48-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02012299v1</w:t>
+                <w:t xml:space="preserve">hal-02012876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs millimétriques passifs à ondes lentes à base de nanotubes de carbone</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crossed-slot cavity antenna in slow-wave SIW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh-Tu Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pistono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan-Phu Vuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Niembro-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes (JNM 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">2015 European Radar Conference (EuRAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France. pp.297-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349593v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d’un « Reflection-Type Phase Shifter » en technologie BiCMOS 55nm. Application à l’orientation de faisceau en bande millimétrique</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dispositifs millimétriques passifs à ondes lentes à base de nanotubes de carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cometto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tay Beng Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes Journées Nationales Micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes (JNM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02021520v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metapaper: A frequency selective surface wallpaper for the attenuation of Wi-Fi signals</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lemaitre-Auger</w:t>
+                <w:t xml:space="preserve">Conception d’un « Reflection-Type Phase Shifter » en technologie BiCMOS 55nm. Application à l’orientation de faisceau en bande millimétrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zyad Iskandar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Bautista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Lugo Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 European Microwave Conference (EuMC 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Paris, France. pp.466-469</w:t>
+              <w:t xml:space="preserve">19èmes Journées Nationales Micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02013351v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02021520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenne à fente en croix en technologie SIW à ondes lentes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metapaper: A frequency selective surface wallpaper for the attenuation of Wi-Fi signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Niembro-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Eymin-Petot-Tourtollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lemaitre-Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes Journées Nationales Micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">2015 European Microwave Conference (EuMC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France. pp.466-469</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02021517v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Half-Thru de-embedding method for millimeter-wave and sub-millimeter-wave integrated circuits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vipin Velayudhan</w:t>
+                <w:t xml:space="preserve">Synthesis Method for the Parallel-coupled Stub-Loaded Resonator Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Akra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 10th Conference on Ph.D. Research in Microelectronics and Electronics (PRIME)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Grenoble, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">Proc. IEEE International Microwave Theory and Techniques Symposium, MTT-S 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Tampa Bay, United States. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02016758v1</w:t>
+                <w:t xml:space="preserve">hal-01021087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable bandpass filter with wide out-of-band rejection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mirna Akra</w:t>
+                <w:t xml:space="preserve">Half-Thru de-embedding method for millimeter-wave and sub-millimeter-wave integrated circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vipin Velayudhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ferrari</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 44th European Microwave Conference (EuMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Rome, France. pp.953-956</w:t>
+              <w:t xml:space="preserve">2014 10th Conference on Ph.D. Research in Microelectronics and Electronics (PRIME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Grenoble, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012678v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient setup for the measurement of transmission-coefficients with a single-room anechoic chamber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Niembro-Martin</w:t>
+                <w:t xml:space="preserve">Tunable bandpass filter with wide out-of-band rejection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirna Akra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guy Eymin Petot Tourtollet</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akil Jrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE Conference on Antenna Measurements &amp; Applications (CAMA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Antibes Juan-les-Pins, France. pp.1-3</w:t>
+              <w:t xml:space="preserve">2014 44th European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Rome, France. pp.953-956</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02013350v1</w:t>
+                <w:t xml:space="preserve">hal-02012678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of De-embedding Methods for Long Millimeter and Sub-Millimeter-Wave Integrated Circuits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vipin Velayudhan</w:t>
+                <w:t xml:space="preserve">Efficient setup for the measurement of transmission-coefficients with a single-room anechoic chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Niembro-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lemaitre-Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan-Phu Vuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Eymin Petot Tourtollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCMM 2014, 13èmes Journées de Caractérisation Microondes et Matériaux, Nantes, 24-26 Mars 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Nantes, France. pp.id 31</w:t>
+              <w:t xml:space="preserve">2014 IEEE Conference on Antenna Measurements &amp; Applications (CAMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Antibes Juan-les-Pins, France. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01054246v1</w:t>
+                <w:t xml:space="preserve">hal-02013350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probe pitch and taper feed lines dispersive effect on the measured characteristic impedances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Franc</w:t>
+                <w:t xml:space="preserve">Comparison of De-embedding Methods for Long Millimeter and Sub-Millimeter-Wave Integrated Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vipin Velayudhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Mohd Salleh</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE Symposium on Wireless Technology and Applications (ISWTA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Kota Kinabalu, Malaysia. pp.5-7</w:t>
+              <w:t xml:space="preserve">JCMM 2014, 13èmes Journées de Caractérisation Microondes et Matériaux, Nantes, 24-26 Mars 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Nantes, France. pp.id 31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012873v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01054246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis Method for the Parallel-coupled Stub-Loaded Resonator Filters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probe pitch and taper feed lines dispersive effect on the measured characteristic impedances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pistono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Akra</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Ferrari</w:t>
+                <w:t xml:space="preserve">M. Mohd Salleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. IEEE International Microwave Theory and Techniques Symposium, MTT-S 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Tampa Bay, United States. pp.1-4</w:t>
+              <w:t xml:space="preserve">2014 IEEE Symposium on Wireless Technology and Applications (ISWTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Kota Kinabalu, Malaysia. pp.5-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021087v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtres à base de résonateurs chargés par des stubs en court-circuit : Formulation et synthèse dans un milieu homogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Akra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14018,51 +14018,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle technique de suppression des remontées parasites hors bande pour les filtres passe-bande à rubans couplés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Akra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14376,51 +14376,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Accurate Method For Synthesinzing Parallel Coupled Line Bandpass Filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Akra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14484,103 +14484,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wallpaper for selective filtering of electromagnetic waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaitre-Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Niembro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan-Phu Vuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Eymin Petot Tourtollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society (E-MRS) Symposium 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14599,601 +14599,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01056882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIW slot array antennas for a TollTag application at 5.8 GHz &amp;quot;,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Niembro</w:t>
+                <w:t xml:space="preserve">Slow‐wave transmission lines for millimeter‐wave integrated circuits: State‐of‐the‐art and Prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Podevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Rehder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. P. Vuong</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ariana Maria da Conceição Conceicao Lacorte C Serrano Lacorte Caniato Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Symposium on Antenna Technology and Applied Electromagnetics (ANTEM),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Nanofunction ESSDERC/ESSCIRC Workshop on novel material, devices and technologies for high performance on-chip applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01062202v1</w:t>
+                <w:t xml:space="preserve">hal-02501321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel-Coupled Stub-Loaded Resonator Filters with Wide Spurious Suppression&amp;quot;,</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Issa</w:t>
+                <w:t xml:space="preserve">SIW slot array antennas for a TollTag application at 5.8 GHz &amp;quot;,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Niembro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Ferrari</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. P. Vuong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42th European Microwave Conference, EuMC'12,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">15th International Symposium on Antenna Technology and Applied Electromagnetics (ANTEM),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01068490v1</w:t>
+                <w:t xml:space="preserve">hal-01062202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millimeter-Wave Rat-Race Balun in a CMOS 65 nm Technology with Slow-Wave Transmission lines and innovative topology&amp;quot;, PIERS 2012, Aug. 19-23, 2012, Moscow, Russia.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N. Corrao</w:t>
+                <w:t xml:space="preserve">Parallel-Coupled Stub-Loaded Resonator Filters with Wide Spurious Suppression&amp;quot;,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Akra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIERS 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Moscow, Russia</w:t>
+              <w:t xml:space="preserve">42th European Microwave Conference, EuMC'12,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01062218v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow‐wave transmission lines for millimeter‐wave integrated circuits: State‐of‐the‐art and Prospects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Franc</w:t>
+                <w:t xml:space="preserve">Millimeter-Wave Rat-Race Balun in a CMOS 65 nm Technology with Slow-Wave Transmission lines and innovative topology&amp;quot;, PIERS 2012, Aug. 19-23, 2012, Moscow, Russia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Burdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Podevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Blampey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Corrao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ariana Maria da Conceição Conceicao Lacorte C Serrano Lacorte Caniato Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanofunction ESSDERC/ESSCIRC Workshop on novel material, devices and technologies for high performance on-chip applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">PIERS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02501321v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01062218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtres compacts à base de résonateurs couplés en parallèle chargés par des stubs en court-circuit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Issa</w:t>
+                <w:t xml:space="preserve">Diviseur de Wilkinson CMOS compact à 92 GHz à base de lignes à ondes lentes S-CPW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Jrad</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gloria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNM'11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073322v1</w:t>
+                <w:t xml:space="preserve">hal-01073361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact high-Q, low-loss mmW transmission lines and power splitters in RF CMOS technology</w:t>
               </w:r>
@@ -15218,686 +15218,686 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Corrao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gloria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. IEEE International Microwave Theory and Techniques Symposium, MTT-S 2011</w:t>
+              <w:t xml:space="preserve">MTT-S 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00679363v1</w:t>
+                <w:t xml:space="preserve">hal-01069239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de couches minces de matériaux diélectriques de la RF au millimétrique à l'aide de lignes à ondes lentes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Franc</w:t>
+                <w:t xml:space="preserve">Filtres compacts à base de résonateurs couplés en parallèle chargés par des stubs en court-circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNM'11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073280v1</w:t>
+                <w:t xml:space="preserve">hal-01073322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de couches minces de matériaux diélectriques de la RF au millimétrique à l'aide de lignes à ondes lentes</w:t>
+                <w:t xml:space="preserve">Compact high-Q, low-loss mmW transmission lines and power splitters in RF CMOS technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Corrao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gloria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes journées nationales micro-ondes, JNM'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">Proc. IEEE International Microwave Theory and Techniques Symposium, MTT-S 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00679377v1</w:t>
+                <w:t xml:space="preserve">hal-00679363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des &amp;quot; dummies &amp;quot; dans des lignes à ondes lentes à fort facteur de qualité en technologie BiCMOS9-MW</w:t>
+                <w:t xml:space="preserve">Caractérisation de couches minces de matériaux diélectriques de la RF au millimétrique à l'aide de lignes à ondes lentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Gloria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNM'11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073328v1</w:t>
+                <w:t xml:space="preserve">hal-01073280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des lignes à ondes lentes S-CPW sur les performances d'amplificateurs de puissance à 60 GHz en technologie CMOS 45 nm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xing Tang</w:t>
+                <w:t xml:space="preserve">Caractérisation de couches minces de matériaux diélectriques de la RF au millimétrique à l'aide de lignes à ondes lentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM'11</w:t>
+              <w:t xml:space="preserve">17èmes journées nationales micro-ondes, JNM'11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073373v1</w:t>
+                <w:t xml:space="preserve">hal-00679377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact high-Q, low-loss mmW transmission lines and power splitters in RF CMOS technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Franc</w:t>
+                <w:t xml:space="preserve">Apport des lignes à ondes lentes S-CPW sur les performances d'amplificateurs de puissance à 60 GHz en technologie CMOS 45 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xing Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Gloria</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MTT-S 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">JNM'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069239v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diviseur de Wilkinson CMOS compact à 92 GHz à base de lignes à ondes lentes S-CPW</w:t>
+                <w:t xml:space="preserve">Influence des &amp;quot; dummies &amp;quot; dans des lignes à ondes lentes à fort facteur de qualité en technologie BiCMOS9-MW</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gloria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15905,51 +15905,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNM'11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073361v1</w:t>
+                <w:t xml:space="preserve">hal-01073328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slow-Wave Coplanar Waveguides in a Printed Circuit Technology</w:t>
               </w:r>
@@ -16043,51 +16043,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel-coupled Stub-loaded Resonators Compact Size Tunable Filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Burdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16132,63 +16132,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00604459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable compact filters based on stub-loaded parallel-coupled resonators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Burdin</w:t>
+                <w:t xml:space="preserve">Slow-Wave Coplanar Waveguides in a Printed Circuit Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Larabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -16203,100 +16216,87 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediterranean Microwave Conference, MMS'2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Guzelyurt, Cyprus,, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00604448v1</w:t>
+                <w:t xml:space="preserve">hal-00604450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow-Wave Coplanar Waveguides in a Printed Circuit Technology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Larabat</w:t>
+                <w:t xml:space="preserve">Tunable compact filters based on stub-loaded parallel-coupled resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Burdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -16305,57 +16305,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediterranean Microwave Conference, MMS'2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Guzelyurt, Cyprus,, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00604450v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00604448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Guidelines for High Performance Slow-Wave Transmission Lines with Optimized Floating Shield Dimensions</w:t>
               </w:r>
@@ -16849,1067 +16849,1067 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00604453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignes coplanaires à onde lente en technologie &amp;quot; circuit imprimé</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New topology of short-circuited quarter wavelength resonator filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Ferrari</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maouche Hana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burdin François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">2009 International Workshop on Microwave Filters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00603039v1</w:t>
+                <w:t xml:space="preserve">hal-01075320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle topologie de filtres à résonateurs ¼ d'onde en court-circuit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Slow-wave Coplanar Waveguides in a Printed Circuit Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Laraba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kaddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Slow-wave Coplanar Waveguides in a Printed Circuit Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00603048v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow-wave shielded coplanar striplines for UWB filtering applications</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Miniaturized high performance shielded CPW transmission lines from RF to mm-waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kaddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Corrao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Slow-wave shielded coplanar striplines for UWB filtering applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, New Delhi, India</w:t>
+              <w:t xml:space="preserve">Miniaturized high performance shielded CPW transmission lines from RF to mm-waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00602887v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow-wave High Performance Shielded CPW Transmission Lines: a lossy model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lignes coplanaires à onde lente en technologie CMOS-0.35 µm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kaddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Issa H.</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th European Microwave Conference, EuMC’09,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Rome, Italy</w:t>
+              <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01075300v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00399764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow-wave shielded coplaaer striplines for UWB filtering applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Safwat A.M.E.</w:t>
+                <w:t xml:space="preserve">Lignes coplanaires à onde lente en technologie &amp;quot; circuit imprimé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12Th international symposium on microwave and optical technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, New Delhi, India</w:t>
+              <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02019805v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00603039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignes coplanaires à onde lente en technologie CMOS-0.35 µm</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nouvelle topologie de filtres à résonateurs ¼ d'onde en court-circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2009, France</w:t>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00399764v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00603048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow-wave Coplanar Waveguides in a Printed Circuit Technology</w:t>
+                <w:t xml:space="preserve">Slow-wave High Performance Shielded CPW Transmission Lines: a lossy model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Kaddour</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaddour D.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issa H.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Corrao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Slow-wave Coplanar Waveguides in a Printed Circuit Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, New Delhi, India</w:t>
+              <w:t xml:space="preserve">39th European Microwave Conference, EuMC’09,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00602884v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01075300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniaturized high performance shielded CPW transmission lines from RF to mm-waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Slow-wave shielded coplaaer striplines for UWB filtering applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abdelaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Podevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safwat A.M.E.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Miniaturized high performance shielded CPW transmission lines from RF to mm-waves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">12Th international symposium on microwave and optical technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00602857v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New topology of short-circuited quarter wavelength resonator filters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Slow-wave shielded coplanar striplines for UWB filtering applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abdelaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Podevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Safwat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 International Workshop on Microwave Filters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Slow-wave shielded coplanar striplines for UWB filtering applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01075320v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-loss slow-wave shielded coplanar waveguides for RFIC applications</w:t>
               </w:r>
@@ -18260,277 +18260,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00148430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtres passe-bas fixes ou accordables à base de structures périodiques</w:t>
+                <w:t xml:space="preserve">Tunable RF/Microwave devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bourtoutian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Vilcot</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, NANTES, France. pp.XX</w:t>
+              <w:t xml:space="preserve">9th and 10th Nefertiti Workshops on Millimetre Wave Photonic Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Grenoble, France. pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00148304v1</w:t>
+                <w:t xml:space="preserve">hal-00147204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable RF/Microwave devices</w:t>
+                <w:t xml:space="preserve">Filtres passe-bas fixes ou accordables à base de structures périodiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Jrad</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vilcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th and 10th Nefertiti Workshops on Millimetre Wave Photonic Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Grenoble, France. pp.XX</w:t>
+              <w:t xml:space="preserve">14èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, NANTES, France. pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00147204v1</w:t>
+                <w:t xml:space="preserve">hal-00148304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -18714,90 +18714,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROCÉDÉ D'AUGMENTATION DE LA TRANSMISSION D'ONDES ÉLECTROMAGNÉTIQUES RADIOFRÉQUENCES A TRAVERS DES VITRES THERMIQUEMENT ISOLANTES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Niembro-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Eymin Petot Tourtollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaitre-Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan-Phu Vuong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO 2016/203180 Al. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19087,51 +19087,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375041v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Belkhadra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cilici" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Crampon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Arbouet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vincent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2025.3619021" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061716v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imadeddine Bendjeddou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Jotta Garcia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Sidi El Valli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Litvinenko" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cros" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2023.3259528" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856375v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Acri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Corsi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Podevin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pistono" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ferrari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3208055" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798943v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Plamplona Rehder" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Maria da Concei&#231;ao Lacorte Caniato Serrano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2022.3206438" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202213v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Margalef-Rovira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Occello" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Saadi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Avramovic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lepilliet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2021.3072097" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905778v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Boccia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/mia2.12210" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818227v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gomes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekta Sharma" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Augusto Lisboa de Souza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2021.3060579" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911468v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tu Ho" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Corrao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2020.3030933" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371300v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pelletier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bourgeat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2021.3115990" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958187v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lugo-Alvarez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bautista" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2020.3015974" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899947v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaqui&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2020.2989726" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037801v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bertrand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Kaddour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Puyal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2020.3023445" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02230428v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J. Barragan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2019.2926415" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075200v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Rehder" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Serrano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Pinheiro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2018.2887193" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157936v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tek Fouy Lim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSSC.2019.2930197" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02302734v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Luong" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vincent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2019.0296" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128863v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein El Dirani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2019.2900239" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137984v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alhalabi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Issa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kaddour" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078718001204" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075071v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2018.2825403" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011630v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heba El-Halabi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Issa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abou-Chahine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.30635" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012397v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Lan Tang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fournier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmce.20943" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012318v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Niembro-Martin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Nasserddine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Franc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2014.2328974" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011271v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minra Akra" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akil Jrad" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994588v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Meunier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gloria" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2012.2231430" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994398v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-L. Tang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrari" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fournier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025022v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolan Tang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siligaris" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincent" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2012.2186969" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994408v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. H. Karabey" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rehder" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jakoby" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025005v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdel Aziz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.E. Safwat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025025v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gloria" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024995v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078711000900" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025000v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602061v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Corrao" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.25598" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1J09JW80-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023128v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lmwc.2009.2027053" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075033v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz M. Abdel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa H." TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddour D." TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safwat A.M.E." TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.24054" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F61NK9FH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599011v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duvillaret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Duchamp" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vilcot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.24220" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FWJJMMNP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397572v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdelaziz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397085v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fournier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186395v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Duvillaret" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Duchamp" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilcot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20073085" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146048v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Robert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146035v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Arnould" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Eusebe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2006.875290" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395972v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Harrison" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2005.852774" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395925v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Perrier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourtoutian" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jrad" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137973v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137937v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coutaz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353471v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Mir" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J Barragan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montoriol" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME66228.2025.11203449" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375295v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estevan Chia Hung Tu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Begueret" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thuri&#232;s" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME66228.2025.11203407" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536531v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS66544.2025.11270587" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919954v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alsukour" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Valorge" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Faure" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Milon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DIC63395.2024.10830066" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911409v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Zidane" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Pouzou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubarry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907189v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thuries" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04885171v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790164v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Barragan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791543v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC61603.2024.10732684" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04734846v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Vall&#233;e" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/newcas58973.2024.10666348" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275720v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phi-Long Doan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tay Beng Kang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongtao Jiang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph De Saxce" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC58039.2023.10290250" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637487v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moulin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zerounian" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Grimault-Jacquin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC50147.2022.9784305" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057434v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702543v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906764v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Le Guennec" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919984v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Alaa Eddine" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ndagijimana" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362262v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462753" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558582v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462731" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878557v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lebrun" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167047v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851946v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourdel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS49341.2020.9159799" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958204v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS49341.2020.9159829" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371412v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeu Mota Frutuoso" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMIM48759.2020.9299107" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911487v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS30576.2020.9223955" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173055v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03047743v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phi Long Doan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coquet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxiong Wang" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129053v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=an Tu Ho" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129085v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Sacoto" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El-Ozeir" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Tu Ho" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128921v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02114288v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128873v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166937v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129061v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868474v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Retailleu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Serghei" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331204v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075188v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2018.8439287" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012290v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zyad Iskandar" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Siligaris" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Lugo-Alvarez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989149v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sharma" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158256v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wietstruck" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Marschmeyer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selin Tolunay Wipf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wipf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vo&#946;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021518v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Phu Vuong" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018358v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Boccia" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Amendola" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016759v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipin Velayudhan" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayssar Serhan" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012865v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021511v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddour Darine" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693072v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Matthieu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Kabbani" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013349v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tekfouy Lim" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Borggreve" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02047857v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Luong" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013342v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Bautista" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021514v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015009v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020038v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Z." TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015023v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongming Duan" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012696v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanhao Liu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012876v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012299v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Phu Vuong" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01349593v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cometto" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baillargeat" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bila" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021520v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Lugo Alvarez" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013351v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien de Barros" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Eymin-Petot-Tourtollet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemaitre-Auger" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021517v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016758v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012678v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Akra" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013350v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Eymin Petot Tourtollet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01054246v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012873v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Prigent" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mohd Salleh" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021087v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akra" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020400v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020729v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serrano" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020468v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020736v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020747v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Niembro" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lema&#238;tre-Auger" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-P. Vuong" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Barros" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994510v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056882v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Niembro" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062202v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P. Vuong" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068490v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062218v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Burdin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blampey" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501321v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Maria da Concei&#231;&#227;o Conceicao Lacorte C Serrano Lacorte Caniato Serrano" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073322v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679363v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073280v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679377v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073328v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073373v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Tang" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069239v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073361v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074774v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larabat A." TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604459v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604448v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604450v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larabat" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074783v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604451v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074812v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrao N." TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604457v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604453v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maouche" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603039v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603048v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602887v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Safwat" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075300v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02019805v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399764v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602884v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laraba" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602857v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075320v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maouche Hana" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burdin Fran&#231;ois" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397790v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397834v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148430v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoarau" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Xavier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148304v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147204v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823284v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119820192.ch4" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02381726v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00429349v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375041v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Belkhadra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cilici" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Crampon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Arbouet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vincent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2025.3619021" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061716v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imadeddine Bendjeddou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Jotta Garcia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Sidi El Valli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Litvinenko" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cros" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2023.3259528" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856375v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Acri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Corsi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Podevin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pistono" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ferrari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3208055" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798943v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Plamplona Rehder" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Maria da Concei&#231;ao Lacorte Caniato Serrano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2022.3206438" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371300v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Margalef-Rovira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pelletier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Avramovic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lepilliet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bourgeat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2021.3115990" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202213v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Occello" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Saadi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2021.3072097" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905778v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Boccia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/mia2.12210" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911468v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tu Ho" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Corrao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2020.3030933" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818227v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gomes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekta Sharma" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Augusto Lisboa de Souza" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2021.3060579" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899947v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaqui&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2020.2989726" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958187v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lugo-Alvarez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bautista" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2020.3015974" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037801v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bertrand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Kaddour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Puyal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2020.3023445" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157936v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tek Fouy Lim" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSSC.2019.2930197" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075200v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Rehder" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Serrano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Pinheiro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2018.2887193" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02230428v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J. Barragan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2019.2926415" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128863v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein El Dirani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2019.2900239" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02302734v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Luong" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vincent" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2019.0296" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137984v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alhalabi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Issa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kaddour" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078718001204" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075071v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2018.2825403" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011630v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heba El-Halabi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Issa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abou-Chahine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.30635" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012397v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Lan Tang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fournier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmce.20943" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012318v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Niembro-Martin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Nasserddine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Franc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2014.2328974" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011271v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minra Akra" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akil Jrad" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994588v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Meunier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gloria" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2012.2231430" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994398v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-L. Tang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrari" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fournier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025022v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolan Tang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siligaris" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincent" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2012.2186969" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994408v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. H. Karabey" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rehder" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jakoby" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025000v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025005v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdel Aziz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.E. Safwat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025025v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gloria" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024995v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078711000900" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602061v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Corrao" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.25598" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1J09JW80-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599011v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duvillaret" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Duchamp" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vilcot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.24220" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FWJJMMNP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023128v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lmwc.2009.2027053" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075033v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz M. Abdel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa H." TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddour D." TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safwat A.M.E." TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.24054" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F61NK9FH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397572v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdelaziz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397085v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fournier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186395v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Duvillaret" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Duchamp" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilcot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20073085" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146048v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Robert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146035v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Arnould" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Eusebe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2006.875290" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395972v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Harrison" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2005.852774" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395925v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Perrier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourtoutian" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jrad" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137973v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137937v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coutaz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536531v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estevan Chia Hung Tu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Begueret" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thuri&#232;s" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS66544.2025.11270587" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375295v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME66228.2025.11203407" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353471v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Mir" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J Barragan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montoriol" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME66228.2025.11203449" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791543v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Zidane" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Pouzou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubarry" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC61603.2024.10732684" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04734846v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Vall&#233;e" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/newcas58973.2024.10666348" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919954v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alsukour" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Valorge" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Faure" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Milon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DIC63395.2024.10830066" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911409v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907189v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thuries" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04885171v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790164v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Barragan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275720v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phi-Long Doan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tay Beng Kang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongtao Jiang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph De Saxce" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC58039.2023.10290250" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057434v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637487v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moulin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zerounian" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Grimault-Jacquin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC50147.2022.9784305" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702543v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919984v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Alaa Eddine" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ndagijimana" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906764v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Le Guennec" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362262v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462753" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878557v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lebrun" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558582v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462731" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167047v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371412v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeu Mota Frutuoso" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMIM48759.2020.9299107" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958204v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourdel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS49341.2020.9159829" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851946v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS49341.2020.9159799" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911487v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS30576.2020.9223955" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173055v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03047743v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phi Long Doan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coquet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxiong Wang" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129061v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129053v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=an Tu Ho" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129085v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Sacoto" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El-Ozeir" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Tu Ho" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128921v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02114288v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128873v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166937v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989149v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sharma" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158256v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wietstruck" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Marschmeyer" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selin Tolunay Wipf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wipf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vo&#946;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868474v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Retailleu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Serghei" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331204v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075188v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2018.8439287" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012290v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zyad Iskandar" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Siligaris" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Lugo-Alvarez" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693072v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Matthieu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Kabbani" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013349v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tekfouy Lim" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Borggreve" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02047857v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Luong" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018358v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Boccia" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Amendola" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021518v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Phu Vuong" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016759v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipin Velayudhan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayssar Serhan" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012865v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021511v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddour Darine" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013342v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Bautista" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021517v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015009v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021514v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020038v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Z." TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015023v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongming Duan" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012696v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanhao Liu" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012876v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012299v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Phu Vuong" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01349593v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cometto" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baillargeat" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bila" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021520v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Lugo Alvarez" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013351v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien de Barros" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Eymin-Petot-Tourtollet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemaitre-Auger" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021087v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akra" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016758v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012678v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Akra" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013350v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Eymin Petot Tourtollet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01054246v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012873v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Prigent" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mohd Salleh" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020400v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020729v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serrano" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020468v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020736v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020747v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Niembro" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lema&#238;tre-Auger" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-P. Vuong" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Barros" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994510v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056882v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Niembro" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501321v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Maria da Concei&#231;&#227;o Conceicao Lacorte C Serrano Lacorte Caniato Serrano" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062202v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P. Vuong" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068490v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062218v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Burdin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blampey" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073361v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069239v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073322v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679363v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073280v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679377v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073373v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Tang" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073328v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074774v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larabat A." TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604459v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604450v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larabat" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604448v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074783v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604451v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074812v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrao N." TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604457v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604453v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maouche" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075320v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maouche Hana" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burdin Fran&#231;ois" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602884v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laraba" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602857v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399764v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603039v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603048v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075300v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02019805v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602887v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Safwat" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397790v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397834v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148430v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoarau" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Xavier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147204v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148304v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823284v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119820192.ch4" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02381726v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00429349v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>