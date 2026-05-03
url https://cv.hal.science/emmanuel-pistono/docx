--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -66,5732 +66,5866 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning-Based Defect Detection, Output Matching Assessment, and Performance Recentering of a 79-GHz Four-Way CMOS Power Amplifier</w:t>
+                <w:t xml:space="preserve">RF Performance of CMOS Technology Passive Devices using 3D Hybrid Bonding Interconnections at mm-Wave Frequencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumayma Belkhadra</w:t>
+                <w:t xml:space="preserve">Mohammad Alsukour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Cilici</w:t>
+                <w:t xml:space="preserve">Olivier Valorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Crampon</w:t>
+                <w:t xml:space="preserve">Margot Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Arbouet</w:t>
+                <w:t xml:space="preserve">Loic Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Vincent</w:t>
+                <w:t xml:space="preserve">Cedric Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 74 (1), pp.1005 - 1022. </w:t>
+              <w:t xml:space="preserve">IEEE Xplore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp. 198-201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2025.3619021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/EuMIC65284.2025.11234388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05375041v1</w:t>
+                <w:t xml:space="preserve">cea-05369792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical modeling of spin-torque diodes used as radio frequency detectors: a step-by-step methodology for parameter extraction</w:t>
+                <w:t xml:space="preserve">Machine Learning-Based Defect Detection, Output Matching Assessment, and Performance Recentering of a 79-GHz Four-Way CMOS Power Amplifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imadeddine Bendjeddou</w:t>
+                <w:t xml:space="preserve">Oumayma Belkhadra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mafalda Jotta Garcia</w:t>
+                <w:t xml:space="preserve">Florent Cilici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Sidi El Valli</w:t>
+                <w:t xml:space="preserve">Sébastien Crampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artem Litvinenko</w:t>
+                <w:t xml:space="preserve">Jérémie Arbouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Cros</w:t>
+                <w:t xml:space="preserve">Loïc Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 71 (7), pp.2771-2781. </w:t>
+              <w:t xml:space="preserve">, 2025, 74 (1), pp.1005 - 1022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2023.3259528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2025.3619021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04061716v1</w:t>
+                <w:t xml:space="preserve">hal-05375041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sensitivity Study of Butler Matrices: Application to an SIW Extended Beam Matrix at 28 GHz</w:t>
+                <w:t xml:space="preserve">Electrical modeling of spin-torque diodes used as radio frequency detectors: a step-by-step methodology for parameter extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Acri</w:t>
+                <w:t xml:space="preserve">Imadeddine Bendjeddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Corsi</w:t>
+                <w:t xml:space="preserve">Mafalda Jotta Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Podevin</w:t>
+                <w:t xml:space="preserve">Ahmed Sidi El Valli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Pistono</w:t>
+                <w:t xml:space="preserve">Artem Litvinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ferrari</w:t>
+                <w:t xml:space="preserve">Vincent Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, pp.101972 - 101987. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 71 (7), pp.2771-2781. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3208055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2023.3259528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03856375v1</w:t>
+                <w:t xml:space="preserve">hal-04061716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Design of a Partially Air-Filled Slow Wave Substrate Integrated Waveguide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A Sensitivity Study of Butler Matrices: Application to an SIW Extended Beam Matrix at 28 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Acri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Corsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Podevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pistono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2022.3206438⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.101972 - 101987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3208055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03798943v1</w:t>
+                <w:t xml:space="preserve">hal-03856375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESD mm-wave-circuit protection: 3-dB couplers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling and Design of a Partially Air-Filled Slow Wave Substrate Integrated Waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Corsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Plamplona Rehder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Margalef-Rovira</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Lepilliet</w:t>
+                <w:t xml:space="preserve">Philippe Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Bourgeat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ariana Maria da Conceiçao Lacorte Caniato Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pistono</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 68 (12), pp.5989-5994. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 71 (2), pp.750-762. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TED.2021.3115990⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2022.3206438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03371300v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mm-wave through-load element for on-wafer measurement applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Margalef-Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Occello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhalim Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Avramovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lepilliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 68 (8), pp.3170-3183. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TCSI.2021.3072097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03202213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 28-GHz reconfigurable 1-bit substrate-integrated-waveguide based phase shifter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Acri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Podevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Boccia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15 (15), pp.1960-1966. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1049/mia2.12210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04905778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circular Polarized Square Slot Antenna Based on Slow-Wave Substrate Integrated Waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Tu Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Corrao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 69 (3), pp.1273-1282. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2020.3030933⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">77.3-GHz Standing-Wave Oscillator Based on an Asymmetrical Tunable Slow-Wave Coplanar Stripline Resonator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekta Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariana Maria da Conceiçao Lacorte Caniato Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Plamplona Rehder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 68 (8), pp.3158-3169. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TCSI.2021.3060579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly tunable high-Q inversion-mode MOS varactor in the 1-325-GHz band</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">ESD mm-wave-circuit protection: 3-dB couplers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Margalef-Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Avramovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lepilliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gaquière</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Bourgeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 67 (6), pp.2263-2269. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 68 (12), pp.5989-5994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TED.2021.3115990⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TED.2020.2989726⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02899947v1</w:t>
+                <w:t xml:space="preserve">hal-03371300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of mm-wave slow-wave coupled coplanar waveguides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Lepilliet</w:t>
+                <w:t xml:space="preserve">On the Effect of Field Spatial Separation on Slow Wave Propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Corsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pistono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darine Kaddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Puyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 68 (12), pp.5014-5028. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 68 (12), pp.4978-4983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2020.3023445⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2020.3015974⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02958187v1</w:t>
+                <w:t xml:space="preserve">hal-04037801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Effect of Field Spatial Separation on Slow Wave Propagation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Puyal</w:t>
+                <w:t xml:space="preserve">Highly tunable high-Q inversion-mode MOS varactor in the 1-325-GHz band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Margalef-Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhalim Saadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lepilliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gaquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67 (6), pp.2263-2269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TED.2020.2989726⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2020.3023445⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04037801v1</w:t>
+                <w:t xml:space="preserve">hal-02899947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Millimeter-Wave Miniature Branch-Line Coupler in 22-nm CMOS Technology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Pistono</w:t>
+                <w:t xml:space="preserve">Design of mm-wave slow-wave coupled coplanar waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Margalef-Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lugo-Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bautista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luigi Boccia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tek Fouy Lim</w:t>
+                <w:t xml:space="preserve">Sylvie Lepilliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Solid-State Circuits Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LSSC.2019.2930197⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68 (12), pp.5014-5028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2020.3015974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03157936v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Waveguides in Nanoporous Alumina Membrane for Millimeter-Wave Interposer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ariana Serrano</w:t>
+                <w:t xml:space="preserve">A Millimeter-Wave Miniature Branch-Line Coupler in 22-nm CMOS Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Podevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pistono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Boccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo Gomes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julio Pinheiro</w:t>
+                <w:t xml:space="preserve">Nicolas Corrao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tek Fouy Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Solid-State Circuits Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (6), pp.45-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LSSC.2019.2930197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LMWC.2018.2887193⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02075200v1</w:t>
+                <w:t xml:space="preserve">hal-03157936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a 77-GHz LC-VCO With a Slow-Wave Coplanar Stripline-Based Inductor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Manuel J. Barragan</w:t>
+                <w:t xml:space="preserve">Integrated Waveguides in Nanoporous Alumina Membrane for Millimeter-Wave Interposer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Rehder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariana Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (2), pp.83-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LMWC.2018.2887193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCSI.2019.2926415⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02230428v1</w:t>
+                <w:t xml:space="preserve">hal-02075200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3-dB Coupler in Slow Wave Substrate Integrated Waveguide Technology</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Design of a 77-GHz LC-VCO With a Slow-Wave Coplanar Stripline-Based Inductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekta Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhalim Saadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Margalef-Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Puyal</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel J. Barragan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LMWC.2019.2900239⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCSI.2019.2926415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128863v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02230428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forward-wave Directional Coupler based on Slow-wave Coupled Microstrip Lines</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A 3-dB Coupler in Slow Wave Substrate Integrated Waveguide Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein El Dirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darine Kaddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Puyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/iet-map.2019.0296⟩</w:t>
+              <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (4), pp.270-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LMWC.2019.2900239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-02302734v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniaturized branch-line coupler based on slow-wave microstrip lines</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Forward-wave Directional Coupler based on Slow-wave Coupled Microstrip Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Podevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Luong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Acri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Podevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1759078718001204⟩</w:t>
+              <w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-map.2019.0296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137984v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-02302734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Filter Synthesis Procedure for Slow Wave Substrate-Integrated Waveguide Based on a Distribution of Blind Via Holes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pistono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Bertrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Pistono</w:t>
+                <w:t xml:space="preserve">Darine Kaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darine Kaddour</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Puyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 66 (6), pp.3019-3027. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMTT.2018.2825403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02075071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact low-pass stepped impedance filters with enhanced out of band response</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Miniaturized branch-line coupler based on slow-wave microstrip lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Alhalabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Abou-Chahine</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kaddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Podevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mop.30635⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (10), pp.1103-1106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1759078718001204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011630v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A millimeter-wave CMOS power amplifier design using high- Q slow-wave transmission lines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Compact low-pass stepped impedance filters with enhanced out of band response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heba El-Halabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darine Kaddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abou-Chahine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of RF and Microwave Computer-Aided Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mmce.20943⟩</w:t>
+              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59 (8), pp.1791-1800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mop.30635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012397v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow-Wave Substrate Integrated Waveguide</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A millimeter-wave CMOS power amplifier design using high- Q slow-wave transmission lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao-Lan Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2014.2328974⟩</w:t>
+              <w:t xml:space="preserve">International Journal of RF and Microwave Computer-Aided Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (2), pp.99-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mmce.20943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012318v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full Study of the Parallel-Coupled Stub-Loaded Resonator: Synthesis Method in a Narrow Band With an Extended Optimal Rejection Bandwidth</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Slow-Wave Substrate Integrated Waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Niembro-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Nasserddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 62 (12), pp.3380-3392</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 62, 8, pp.1625-1633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2014.2328974⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011271v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lossy Circuit Model Based on Physical Interpretation for Integrated Shielded Slow-Wave CMOS Coplanar Waveguide Structures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Full Study of the Parallel-Coupled Stub-Loaded Resonator: Synthesis Method in a Narrow Band With an Extended Optimal Rejection Bandwidth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minra Akra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akil Jrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 61 (2), pp.754-763. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, 62 (12), pp.3380-3392</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994588v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Traveling-wave CMOS SPDT Using Slow-wave Transmission Lines for Millimeter-wave Application</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A Lossy Circuit Model Based on Physical Interpretation for Integrated Shielded Slow-Wave CMOS Coplanar Waveguide Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Fournier</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gloria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (2), pp.754-763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2012.2231430⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994398v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Improvement versus CPW and Loss Distribution Analysis of Slow-wave CPW in 65 nm HR-SOI CMOS Technology</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A Traveling-wave CMOS SPDT Using Slow-wave Transmission Lines for Millimeter-wave Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.-L. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (9), pp.1094 - 1096</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025022v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact and Broadband mm-Wave Electrically Tunable Phase Shifter Combining Slow-Wave Effect with Liquid Crystal Technology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Performance Improvement versus CPW and Loss Distribution Analysis of Slow-wave CPW in 65 nm HR-SOI CMOS Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolan Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Jakoby</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Siligaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 59 (5), pp.1279-1285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TED.2012.2186969⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994408v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Thin Dielectric Films up to Mm-wave Frequencies Using Shielded CoPlanar Waveguide Transmission Lines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Compact and Broadband mm-Wave Electrically Tunable Phase Shifter Combining Slow-Wave Effect with Liquid Crystal Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. H. Karabey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rehder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jakoby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 22 (2), pp.100-102</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (11), pp.3905-3915</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025000v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slow-wave high-Q coplanar striplines in CMOS technology and their RLCG model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abdel Aziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Podevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M.E. Safwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 54 (3), pp.650-654</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01025005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-performance Shielded Coplanar Waveguides for the Design of CMOS 60-GHz Band-pass Filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gloria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 59 (5), pp.1219 - 1226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01025025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Performance of 60-GHz Power Amplifier by using Slow-wave Transmission Lines in 40 nm CMOS Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao-Lan Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 4, pp.93-100. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1759078711000900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01024995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of technology dispersion on slow-wave high performance shielded CPW transmission lines characteristics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Characterization of Thin Dielectric Films up to Mm-wave Frequencies Using Shielded CoPlanar Waveguide Transmission Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (2), pp.100-102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00602061v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Factor of Merit for Centre-Frequency Tunable Bandpass Filters Comparison</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Impact of technology dispersion on slow-wave high performance shielded CPW transmission lines characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kaddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Vilcot</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Corrao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 51 (4), pp.985-988. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mop.24220⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 52 (12), pp.2786-2798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mop.25598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00599011v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Q Slow-Wave Coplanar Transmission Lines on 0.35 μm Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Corrao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 19 (9), pp.542-544. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/lmwc.2009.2027053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01023128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shielded Coplanar Striplines for RF Integrated Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz M. Abdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issa H.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaddour D.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Podevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safwat A.M.E.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 51 (1), pp.352-358. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mop.24054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01075033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Guidelines for Low-Loss Slow-Wave Coplanar Transmission Lines In RF-CMOS Technology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Novel Factor of Merit for Centre-Frequency Tunable Bandpass Filters Comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pistono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Pistono</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vilcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 50 (12), pp.3029 ¬ 3036</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 51 (4), pp.985-988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mop.24220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00397572v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00599011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A MMIC 4.3-GHz-tunable low-pass filter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Design Guidelines for Low-Loss Slow-Wave Coplanar Transmission Lines In RF-CMOS Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kaddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abdelaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Podevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Vilcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 50 (10), pp.2566 - 2568</w:t>
+              <w:t xml:space="preserve">, 2008, 50 (12), pp.3029 ¬ 3036</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00397085v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00397572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved and compact 0.7 GHz tune-all bandpass filter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A MMIC 4.3-GHz-tunable low-pass filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vilcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 50 (10), pp.2566 - 2568</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00186395v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00397085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact bandpass filters based on coupled slow-wave resonators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Improved and compact 0.7 GHz tune-all bandpass filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 43 (3), pp.165-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/el:20073085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00146048v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A compact and selective low-pass filter with reduced spurious responses, based on CPW tapered periodic structures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Compact bandpass filters based on coupled slow-wave resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Eusebe</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vilcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 54, No. 6, pp.2367-2375. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 54, No. 6, pp.2790-2799</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00146035v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Narrow-Band Tunable Bandpass Filter Based on Varactor Loaded Electromagnetic-Bandgap Coplanar Waveguides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A compact and selective low-pass filter with reduced spurious responses, based on CPW tapered periodic structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darine Kaddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Eusebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 53 (8), pp.2506-2514. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2005.852774⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 54, No. 6, pp.2367-2375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2006.875290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00395972v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Tunable Microwave Devices Based On Schottky-Diode Varactors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Hybrid Narrow-Band Tunable Bandpass Filter Based on Varactor Loaded Electromagnetic-Bandgap Coplanar Waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. G. Harrison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the EuMA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 53 (8), pp.2506-2514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2005.852774⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00395925v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00395972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact and selective low-pass filter with spurious suppression</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Hybrid Tunable Microwave Devices Based On Schottky-Diode Varactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Akil Jrad</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bourtoutian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kaddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 40 (21), pp.1344-1345</w:t>
+              <w:t xml:space="preserve">Proceedings of the EuMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1 (2), pp.109-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137973v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00395925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable bandpass microwave filters based on defect commandable photonic bandgap waveguides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Compact and selective low-pass filter with spurious suppression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darine Kaddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akil Jrad</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 40 (21), pp.1344-1345</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tunable bandpass microwave filters based on defect commandable photonic bandgap waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pistono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akil Jrad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2003, 39 (15), pp.1131-1133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02137937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5801,12883 +5935,12883 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Ultra-Low Phase Noise BAW-Based NMOS and PMOS Cross-Coupled Oscillators</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Podevin</w:t>
+                <w:t xml:space="preserve">A Wideband Model for a Stacked Millimeter-Wave Transformer-based Power Combiner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumayma Belkhadra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Cilici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Mir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel J Barragan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montoriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd IEEE International Conference on Electronics, Circuits and Systems (ICECS 2025)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICECS66544.2025.11270587⟩</w:t>
+              <w:t xml:space="preserve">20th International Conference on PhD Research in Microelectronics and Electronics (PRIME 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Taormina, Italy. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PRIME66228.2025.11203449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05536531v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-Low Phase Noise BAW-Based Cross-Coupled Oscillator in 28 nm CMOS Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estevan Chia Hung Tu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Begueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Thuriès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Podevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on PhD Research in Microelectronics and Electronics (PRIME 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Taormina, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PRIME66228.2025.11203407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Wideband Model for a Stacked Millimeter-Wave Transformer-based Power Combiner</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Montoriol</w:t>
+                <w:t xml:space="preserve">Comparison of Ultra-Low Phase Noise BAW-Based NMOS and PMOS Cross-Coupled Oscillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estevan Chia Hung Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Begueret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Thuriès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pistono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Podevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on PhD Research in Microelectronics and Electronics (PRIME 2025)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PRIME66228.2025.11203449⟩</w:t>
+              <w:t xml:space="preserve">32nd IEEE International Conference on Electronics, Circuits and Systems (ICECS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Marrakech, Morocco. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS66544.2025.11270587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05353471v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrate Integrated Waveguide in 3D Integrated Technology for D-Band Applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Die-to-Wafer Hybrid Bonding Impact at MM-Wave Frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Alsukour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Valorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dubarry</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Milon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Microwave Integrated Circuits Conference (EuMIC 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuMIC61603.2024.10732684⟩</w:t>
+              <w:t xml:space="preserve">International 3D Systems Integration Conference (3DIC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Sendai, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/3DIC63395.2024.10830066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791543v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Integrated Miniaturized VNA for On-Chip PA Mismatch Measurement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florent Cilici</w:t>
+                <w:t xml:space="preserve">Mesures de Guides SIW dans un Empilement Microélectronique 3D dans la Bande Millimétrique D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Zidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Pouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Corsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 22nd IEEE Interregional NEWCAS Conference (NEWCAS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales Microondes (JNM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04734846v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Die-to-Wafer Hybrid Bonding Impact at MM-Wave Frequencies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Victor Milon</w:t>
+                <w:t xml:space="preserve">Ultra-Low Phase Noise NMOS and PMOS Colpitts Oscillators Using BAW Resonator Comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estevan Chia Hung Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Begueret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Thuries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pistono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Podevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International 3D Systems Integration Conference (3DIC 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">31st IEEE International Conference on Electronics Circuits and Systems (ICECS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04919954v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures de Guides SIW dans un Empilement Microélectronique 3D dans la Bande Millimétrique D</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dubarry</w:t>
+                <w:t xml:space="preserve">A 79 GHz 4-Way Power Amplifier with 23 % PAE and 30dB Gain in 28nm CMOS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumayma Belkhadra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montoriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel J. Barragan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Mir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Cilici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes (JNM 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t>
+              <w:t xml:space="preserve">2024 Asia-Pacific Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Nov 2024, Bali, Indonesia. pp.1 - 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04911409v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-Low Phase Noise NMOS and PMOS Colpitts Oscillators Using BAW Resonator Comparison</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Amplificateur de puissance en technologie CMOS 28 nm pour radar automobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumayma Belkhadra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Montoriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Podevin</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Cilici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Barragan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st IEEE International Conference on Electronics Circuits and Systems (ICECS 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes (JNM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Antibes Juan-les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04907189v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 79 GHz 4-Way Power Amplifier with 23 % PAE and 30dB Gain in 28nm CMOS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florent Cilici</w:t>
+                <w:t xml:space="preserve">Substrate Integrated Waveguide in 3D Integrated Technology for D-Band Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Zidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Pouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Corsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Asia-Pacific Microwave Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th European Microwave Integrated Circuits Conference (EuMIC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMIC61603.2024.10732684⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885171v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplificateur de puissance en technologie CMOS 28 nm pour radar automobile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">An Integrated Miniaturized VNA for On-Chip PA Mismatch Measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumayma Belkhadra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Montoriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Cilici</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Barragan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIèmes Journées Nationales Microondes (JNM 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 22nd IEEE Interregional NEWCAS Conference (NEWCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Sherbrooke, Canada. pp.228 - 232, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/newcas58973.2024.10666348⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04790164v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air-Filled and Slow-Wave CNT-Based Substrate Integrated Waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phi-Long Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Corsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tay Beng Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rongtao Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph De Saxce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 53rd European Microwave Conference (EuMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EuMIC/EuMC/EuMW, Sep 2023, Berlin, Germany. pp.850-853, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/EuMC58039.2023.10290250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation d’un filtre passe-bande en guide d’ondes partiellement rempli d’air à effet d’ondes lentes intégré au substrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Corsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phi-Long Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Podevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22èmes Journées Nationales Microondes (JNM 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04057434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Millimeter-Wave Substrate Integrated Waveguide Filter in Si-BCB Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Corsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Acri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Zerounian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Grimault-Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microwave Conference, EuMC 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EuMIC/EuMC/EuMW, Apr 2022, London, United Kingdom. pp.849-852, EuMIC/EuMC01-1, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMC50147.2022.9784305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03637487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtres millimétriques à guides d’ondes intégrés au substrat en technologie BenzoCycloButene sur silicium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Corsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Acri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Zerounian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Grimault-Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03702543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de chevauchement de la gaine sur la mesure de l’impédance de transfert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal Alaa Eddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ndagijimana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème congrès de Compatibilité Electromagnétique (CEM 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication Systems based on Spin Torque Nanoscale Oscillators as Energy Detectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imadeddine Bendjeddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sidi El Valli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Litvinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Podevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NEWCAS 2021 - 19th IEEE International New Circuits and Systems Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mm-wave single-pole double-throw switches: HBT-vs MOSFET-based designs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Margalef-Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gaquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel J. Barragan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th IEEE International New Circuits and Systems Conference, NEWCAS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Toulon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NEWCAS50681.2021.9462753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03362262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Compact Model of Spin Torque Nanoscale Oscillators for Rectifying Purpose in Wireless Sensor Network Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imadeddine Bendjeddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mafalda Jotta Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sidi El Valli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Litvinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERMAG 2021 - IEEE International Conference on Magnetics (INTERMAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radio receivers based on spin-torque diodes as energy detectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imadeddine Bendjeddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sidi El Valli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Litvinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Podevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NEWCAS 2021 - 19th IEEE International New Circuits and Systems Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Toulon, France. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NEWCAS50681.2021.9462731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03558582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BenzoCycloButene-based in-Package Substrate Integrated Waveguides for sub-THz Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Acri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Podevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Boccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50th European Microwave Conference (EuMC 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03167047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniaturization of Transmission Lines: Meandered Slow-wave CPWs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Manuel J. Barragan</w:t>
+                <w:t xml:space="preserve">77.8 GHz Standing-wave Oscillator Based on a Tuneable Slow-wave Coplanar Stripline Resonator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekta Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pistono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S International Conference on Microwaves for Intelligent Mobility (ICMIM 2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICMIM48759.2020.9299107⟩</w:t>
+              <w:t xml:space="preserve">18th IEEE International New Circuits and Systems Conference (NEWCAS 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Montreal, QC, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS49341.2020.9159799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03371412v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04851946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mm-Wave Through-Load Switch for in-situ Vector Network Analyzer on a 55-nm BiCMOS Technology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Pistono</w:t>
+                <w:t xml:space="preserve">Partially-Air-Filled Slow-Wave Substrate Integrated Waveguide in Metallic Nanowire Membrane Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Corsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Plamplona Rehder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariana Maria da Conceiçao Lacorte Caniato Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IEEE International NEWCAS Conference (NEWCAS 2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NEWCAS49341.2020.9159829⟩</w:t>
+              <w:t xml:space="preserve">IEEE/MTT-S International Microwave Symposium (IMS 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Los Angeles, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IMS30576.2020.9223955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958204v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">77.8 GHz Standing-wave Oscillator Based on a Tuneable Slow-wave Coplanar Stripline Resonator</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t>
+                <w:t xml:space="preserve">Miniaturization of Transmission Lines: Meandered Slow-wave CPWs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Margalef-Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadeu Mota Frutuoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhalim Saadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel J. Barragan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IEEE International New Circuits and Systems Conference (NEWCAS 2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NEWCAS49341.2020.9159799⟩</w:t>
+              <w:t xml:space="preserve">IEEE MTT-S International Conference on Microwaves for Intelligent Mobility (ICMIM 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Linz (virtual), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMIM48759.2020.9299107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04851946v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partially-Air-Filled Slow-Wave Substrate Integrated Waveguide in Metallic Nanowire Membrane Technology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ariana Maria da Conceiçao Lacorte Caniato Serrano</w:t>
+                <w:t xml:space="preserve">mm-Wave Through-Load Switch for in-situ Vector Network Analyzer on a 55-nm BiCMOS Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Margalef-Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhalim Saadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel J. Barragan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/MTT-S International Microwave Symposium (IMS 2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IMS30576.2020.9223955⟩</w:t>
+              <w:t xml:space="preserve">18th IEEE International NEWCAS Conference (NEWCAS 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Montreal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS49341.2020.9159829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04911487v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the RF-to-DC conversion properties of spintronic magnetic tunnel Junctions for wireless sensor network applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imadeddine Bendjeddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sidi El Valli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Litvinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEMS 2020 - Joint European Magnetic Symposia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentialities of Air-Filled Substrate Integrated Waveguides based on Carbon Nanotubes in E-band 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phi Long Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianxiong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Podevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE MTT-S International Conference on Microwaves for Intelligent Mobility (ICMIM 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Nov 2020, Linz (en virtuel), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03047743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de déphaseurs RTPS faible consommation en bande millimétrique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potentialités d’une matrice de Butler en technologie guide d’onde à base de Nanotubes de Carbone pour des applications 5G en bande E</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phi Long Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Podevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pistono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Margalef-Rovira</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Ferrari</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21èmes Journées Nationales Micro-ondes (JNM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">21èmes journées nationales micro-ondes, JNM’19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, CAEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129061v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteurs d’humidité miniatures à ondes lentes basés sur un résonateur à fente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">an Tu Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21èmes journées nationales micro-ondes, JNM’19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, CAEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide d'onde SIW à ondes lentes partiellement rempli d'air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imadeddine Bendjeddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Sacoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El-Ozeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Corsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh-Tu Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21èmes journées nationales micro-ondes, JNM’19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, CAEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentialités d’une matrice de Butler en technologie guide d’onde à base de Nanotubes de Carbone pour des applications 5G en bande E</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Guides d'onde SIW sur interposeur polymère pour applications millimétriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Acri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Podevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Coquet</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Boccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21èmes journées nationales micro-ondes, JNM’19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2019, CAEN, France</w:t>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128921v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guides d'onde SIW sur interposeur polymère pour applications millimétriques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Déphaseur SIW accordable 2 voies à l’aide d’une approche par via reconfigurable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Acri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pistono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Podevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Boccia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21èmes journées nationales micro-ondes, JNM’19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">, May 2019, CAEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114288v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déphaseur SIW accordable 2 voies à l’aide d’une approche par via reconfigurable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Compact and performing transmission lines for mm-wave circuits design in advanced CMOS technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Acri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Boccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Corrao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Podevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21èmes journées nationales micro-ondes, JNM’19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, CAEN, France</w:t>
+              <w:t xml:space="preserve">14th European Microwave Integrated Circuits Conference (EuMIC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France. pp.144-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128873v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact and performing transmission lines for mm-wave circuits design in advanced CMOS technology</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Conception de déphaseurs RTPS faible consommation en bande millimétrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Margalef-Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel J. Barragan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Microwave Integrated Circuits Conference (EuMIC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France. pp.144-147</w:t>
+              <w:t xml:space="preserve">21èmes Journées Nationales Micro-ondes (JNM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03166937v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Oscillation-Based Test technique for on-chip testing of mm-wave phase shifters</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">MODELE DE L’IMPEDANCE DE TRANSFERT A PARTIR DE L’EVALUATION DE L’AFFAILISSEMENT DE BLINDAGE MESURE EN CELLULE COAXIALE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal Alaa Eddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ndagijimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Retailleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatoli Serghei</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 36th VLSI Test Symposium (VTS'2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, San Francisco, United States. pp.1-6</w:t>
+              <w:t xml:space="preserve">19éme colloque international and exposition sur la compatibilité électromagnétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01989149v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Optimization of Through-Silicon Vias for Substrate-Integrated Waveguides embedded in High-Resistive Silicon Interposer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Steffen Marschmeyer</w:t>
+                <w:t xml:space="preserve">Modèle de l'impédance de transfert à partir de l'évaluation de l'affaiblissement de blindage mesuré en cellule coaxiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal Alaa Eddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pistono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ndagijimana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selin Tolunay Wipf</w:t>
+                <w:t xml:space="preserve">Clémence Retailleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Wipf</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anatoli Serghei</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Electronics Packaging Technology Conference (EPTC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">19éme colloque international and exposition sur la compatibilité électromagnétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158256v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODELE DE L’IMPEDANCE DE TRANSFERT A PARTIR DE L’EVALUATION DE L’AFFAILISSEMENT DE BLINDAGE MESURE EN CELLULE COAXIALE</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Substrate Integrated Waveguides for mm-wave Functionalized Silicon Interposer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Acri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darine Kaddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Podevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19éme colloque international and exposition sur la compatibilité électromagnétique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE/MTT-S International Microwave Symposium - IMS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Philadelphia, France. pp.875-878, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.2018.8439287⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01868474v1</w:t>
+                <w:t xml:space="preserve">hal-02075188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle de l'impédance de transfert à partir de l'évaluation de l'affaiblissement de blindage mesuré en cellule coaxiale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A 270-to-300 GHz LO-Path Phase Shifting Architecture for Sub-mm-wave Phased Arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zyad Iskandar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Siligaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Lugo-Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anatoli Serghei</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19éme colloque international and exposition sur la compatibilité électromagnétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">2018 48th European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Madrid, Spain. pp.804-806</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331204v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrate Integrated Waveguides for mm-wave Functionalized Silicon Interposer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">An Oscillation-Based Test technique for on-chip testing of mm-wave phase shifters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Margalef-Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel J. Barragan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Podevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE/MTT-S International Microwave Symposium - IMS 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE 36th VLSI Test Symposium (VTS'2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, San Francisco, United States. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02075188v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01989149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 270-to-300 GHz LO-Path Phase Shifting Architecture for Sub-mm-wave Phased Arrays</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design Optimization of Through-Silicon Vias for Substrate-Integrated Waveguides embedded in High-Resistive Silicon Interposer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Lugo-Alvarez</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthias Wietstruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Marschmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selin Tolunay Wipf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Wipf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Voβ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 48th European Microwave Conference (EuMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Madrid, Spain. pp.804-806</w:t>
+              <w:t xml:space="preserve">20th Electronics Packaging Technology Conference (EPTC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012290v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de guides d’onde rectangulaires dans une membrane nano-poreuse d’alumine pour les applications en bande millimétrique</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Coupleur hybride miniature en technologie CMOS FDSOI 28 nm en bande millimétrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Acri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Boccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Amendola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Nationale Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">20èmes journées nationales micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693072v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow-wave coplanar strip line based Low-power 80-GHz voltage control oscillator on 22-nm FDSOI technology</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Antenne SIW à fente en anneau carré basé sur structure à ondes lentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh-Tu Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan Phu Vuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE Asia Pacific Microwave Conference (APMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Kuala Lumpar, Malaysia. pp.934-937</w:t>
+              <w:t xml:space="preserve">20èmes Journées Nationales Micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02013349v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02021518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow-wave Microstrip Lines Electrical Model - Application to a branch-Line Coupler in PCB Technology</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Thru-load de-embedding method for millimeter wave transmission lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vipin Velayudhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayssar Serhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Corrao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ferrari</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave Mediteranean Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">2017 USNC-URSI Radio Science Meeting (Joint with AP-S Symposium)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, San Diego, United States. pp.87-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-02047857v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupleur hybride miniature en technologie CMOS FDSOI 28 nm en bande millimétrique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">DGS-SMS Compact Fifth Order Low Pass Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heba El-Halabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darine Kaddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pistono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ferrari</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20èmes journées nationales micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">2017 International Conference on High Performance Computing &amp; Simulation (HPCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Genoa, Italy. pp.274-277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018358v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenne SIW à fente en anneau carré basé sur structure à ondes lentes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Coupleur 3-dB en technologie guide d’onde intégré au substrat à onde lente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Puyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaddour Darine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20èmes Journées Nationales Micro-ondes</w:t>
+              <w:t xml:space="preserve">Journées Nationales Micro-Ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02021518v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02021511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thru-load de-embedding method for millimeter wave transmission lines</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Slow-wave Microstrip Lines Electrical Model - Application to a branch-Line Coupler in PCB Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. L. Luong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Podevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 USNC-URSI Radio Science Meeting (Joint with AP-S Symposium)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, San Diego, United States. pp.87-88</w:t>
+              <w:t xml:space="preserve">Microwave Mediteranean Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016759v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-02047857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DGS-SMS Compact Fifth Order Low Pass Filter</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Slow-wave coplanar strip line based Low-power 80-GHz voltage control oscillator on 22-nm FDSOI technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tekfouy Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekta Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Borggreve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 International Conference on High Performance Computing &amp; Simulation (HPCS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Genoa, Italy. pp.274-277</w:t>
+              <w:t xml:space="preserve">2017 IEEE Asia Pacific Microwave Conference (APMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Kuala Lumpar, Malaysia. pp.934-937</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012865v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupleur 3-dB en technologie guide d’onde intégré au substrat à onde lente</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Intégration de guides d’onde rectangulaires dans une membrane nano-poreuse d’alumine pour les applications en bande millimétrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Matthieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Rehder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariana Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Kabbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Micro-Ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">Journée Nationale Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02021511v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 30–50 GHz reflection-type phase shifter based on slow-wave coupled lines in BiCMOS 55 nm technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zyad Iskandar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Lugo-Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Bautista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Podevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 11th European Microwave Integrated Circuits Conference (EuMIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, London, United Kingdom. pp.484-487</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenne à fente en croix en technologie SIW à ondes lentes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">81-86 GHz VCO for Backhaul application with S-CPS based differential inductor in BiCMOS 55nm technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekta Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Bautista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tan Phu Vuong</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bourdel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes Journées Nationales Micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">2015 IEEE 13th International New Circuits and Systems Conference (NEWCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Grenoble, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02021517v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">81-86 GHz VCO for Backhaul application with S-CPS based differential inductor in BiCMOS 55nm technology</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Filtre passe-bas miniature à lignes de propagation microruban à ondes lentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heba El-Halabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaddour Darine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akil Jrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE 13th International New Circuits and Systems Conference (NEWCAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Grenoble, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">19èmes Journées Nationales Micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015009v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02021514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre passe-bas miniature à lignes de propagation microruban à ondes lentes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
+                <w:t xml:space="preserve">Filtre compact en technologie SIW à ondes lentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu Z.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pistono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaddour Darine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes Journées Nationales Micro-ondes</w:t>
+              <w:t xml:space="preserve">19èmes journées nationales micro-ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02021514v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre compact en technologie SIW à ondes lentes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Millimeter-wave CMOS power amplifier using slow-wave transmission lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao-Lan Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ferrari</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongming Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes journées nationales micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">2015 Asia-Pacific Microwave Conference (APMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Nanjing, China. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020038v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millimeter-wave CMOS power amplifier using slow-wave transmission lines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A compact slow-wave substrate integrated waveguide cavity filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanhao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darine Kaddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ferrari</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 Asia-Pacific Microwave Conference (APMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Nanjing, China. pp.1-3</w:t>
+              <w:t xml:space="preserve">2015 IEEE MTT-S International Microwave Symposium (IMS2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Phoenix, France. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015023v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A compact slow-wave substrate integrated waveguide cavity filter</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Dispersive model for the phase velocity of slow-wave CMOS coplanar waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE MTT-S International Microwave Symposium (IMS2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Phoenix, France. pp.1-3</w:t>
+              <w:t xml:space="preserve">2015 European Microwave Conference (EuMC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France. pp.48-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012696v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersive model for the phase velocity of slow-wave CMOS coplanar waveguides</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Conception d’un « Reflection-Type Phase Shifter » en technologie BiCMOS 55nm. Application à l’orientation de faisceau en bande millimétrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zyad Iskandar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Bautista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Lugo Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 European Microwave Conference (EuMC 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Paris, France. pp.48-51</w:t>
+              <w:t xml:space="preserve">19èmes Journées Nationales Micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012876v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02021520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crossed-slot cavity antenna in slow-wave SIW</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh-Tu Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan-Phu Vuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Niembro-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 European Radar Conference (EuRAD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Paris, France. pp.297-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs millimétriques passifs à ondes lentes à base de nanotubes de carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cometto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tay Beng Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Microondes (JNM 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d’un « Reflection-Type Phase Shifter » en technologie BiCMOS 55nm. Application à l’orientation de faisceau en bande millimétrique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Metapaper: A frequency selective surface wallpaper for the attenuation of Wi-Fi signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Niembro-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Eymin-Petot-Tourtollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lemaitre-Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes Journées Nationales Micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">2015 European Microwave Conference (EuMC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France. pp.466-469</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02021520v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metapaper: A frequency selective surface wallpaper for the attenuation of Wi-Fi signals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Antenne à fente en croix en technologie SIW à ondes lentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh-Tu Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Niembro-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan Phu Vuong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 European Microwave Conference (EuMC 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Paris, France. pp.466-469</w:t>
+              <w:t xml:space="preserve">19èmes Journées Nationales Micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02013351v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02021517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis Method for the Parallel-coupled Stub-Loaded Resonator Filters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Half-Thru de-embedding method for millimeter-wave and sub-millimeter-wave integrated circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vipin Velayudhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Ferrari</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. IEEE International Microwave Theory and Techniques Symposium, MTT-S 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Tampa Bay, United States. pp.1-4</w:t>
+              <w:t xml:space="preserve">2014 10th Conference on Ph.D. Research in Microelectronics and Electronics (PRIME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Grenoble, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021087v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02016758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Half-Thru de-embedding method for millimeter-wave and sub-millimeter-wave integrated circuits</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Efficient setup for the measurement of transmission-coefficients with a single-room anechoic chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Niembro-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lemaitre-Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan-Phu Vuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Eymin Petot Tourtollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 10th Conference on Ph.D. Research in Microelectronics and Electronics (PRIME)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Grenoble, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">2014 IEEE Conference on Antenna Measurements &amp; Applications (CAMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Antibes Juan-les-Pins, France. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02016758v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable bandpass filter with wide out-of-band rejection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirna Akra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akil Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 44th European Microwave Conference (EuMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Rome, France. pp.953-956</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient setup for the measurement of transmission-coefficients with a single-room anechoic chamber</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Comparison of De-embedding Methods for Long Millimeter and Sub-Millimeter-Wave Integrated Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vipin Velayudhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guy Eymin Petot Tourtollet</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE Conference on Antenna Measurements &amp; Applications (CAMA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Antibes Juan-les-Pins, France. pp.1-3</w:t>
+              <w:t xml:space="preserve">JCMM 2014, 13èmes Journées de Caractérisation Microondes et Matériaux, Nantes, 24-26 Mars 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Nantes, France. pp.id 31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02013350v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01054246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of De-embedding Methods for Long Millimeter and Sub-Millimeter-Wave Integrated Circuits</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Probe pitch and taper feed lines dispersive effect on the measured characteristic impedances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mohd Salleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCMM 2014, 13èmes Journées de Caractérisation Microondes et Matériaux, Nantes, 24-26 Mars 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Nantes, France. pp.id 31</w:t>
+              <w:t xml:space="preserve">2014 IEEE Symposium on Wireless Technology and Applications (ISWTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Kota Kinabalu, Malaysia. pp.5-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01054246v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probe pitch and taper feed lines dispersive effect on the measured characteristic impedances</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Synthesis Method for the Parallel-coupled Stub-Loaded Resonator Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Akra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Mohd Salleh</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE Symposium on Wireless Technology and Applications (ISWTA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Kota Kinabalu, Malaysia. pp.5-7</w:t>
+              <w:t xml:space="preserve">Proc. IEEE International Microwave Theory and Techniques Symposium, MTT-S 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Tampa Bay, United States. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012873v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtres à base de résonateurs chargés par des stubs en court-circuit : Formulation et synthèse dans un milieu homogène</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Lignes microrubans à ondes lentes sur une membrane révolutionnaire constituée d'alumine remplie de nanofils métalliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Podevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rehder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes journées nationales micro-ondes, JNM'13,</w:t>
+              <w:t xml:space="preserve">18èmes journées nationales micro-ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France. pp.JNM'13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01020400v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01020729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignes microrubans à ondes lentes sur une membrane révolutionnaire constituée d'alumine remplie de nanofils métalliques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Nouvelle technique de suppression des remontées parasites hors bande pour les filtres passe-bande à rubans couplés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Akra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes journées nationales micro-ondes</w:t>
+              <w:t xml:space="preserve">18èmes journées nationales micro-ondes, JNM'13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France. pp.JNM'13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01020729v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01020468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle technique de suppression des remontées parasites hors bande pour les filtres passe-bande à rubans couplés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
+                <w:t xml:space="preserve">Filtres à base de résonateurs chargés par des stubs en court-circuit : Formulation et synthèse dans un milieu homogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Akra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes journées nationales micro-ondes, JNM'13</w:t>
+              <w:t xml:space="preserve">18èmes journées nationales micro-ondes, JNM'13,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France. pp.JNM'13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01020468v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01020400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déphaseur millimétrique compact combinant l'effet d'ondes lentes et les cristaux liquides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. H. Karabey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rehder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Jakoby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes journées nationales micro-ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France. pp.JNM'13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01020736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MétaPapier: Filtrage sélectif des ondes électromagnétiques WiFi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Niembro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lemaître-Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.-P. Vuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes journées nationales micro-ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France. pp.JNM'13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01020747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Accurate Method For Synthesinzing Parallel Coupled Line Bandpass Filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Akra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediterranean Microwave Conference, MMS'2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Saida, Lebanon. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00994510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wallpaper for selective filtering of electromagnetic waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaitre-Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Niembro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan-Phu Vuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Eymin Petot Tourtollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society (E-MRS) Symposium 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01056882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow‐wave transmission lines for millimeter‐wave integrated circuits: State‐of‐the‐art and Prospects</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">SIW slot array antennas for a TollTag application at 5.8 GHz &amp;quot;,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Niembro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. P. Vuong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanofunction ESSDERC/ESSCIRC Workshop on novel material, devices and technologies for high performance on-chip applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">15th International Symposium on Antenna Technology and Applied Electromagnetics (ANTEM),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02501321v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01062202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIW slot array antennas for a TollTag application at 5.8 GHz &amp;quot;,</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Parallel-Coupled Stub-Loaded Resonator Filters with Wide Spurious Suppression&amp;quot;,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Akra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. P. Vuong</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Symposium on Antenna Technology and Applied Electromagnetics (ANTEM),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">42th European Microwave Conference, EuMC'12,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01062202v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel-Coupled Stub-Loaded Resonator Filters with Wide Spurious Suppression&amp;quot;,</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Millimeter-Wave Rat-Race Balun in a CMOS 65 nm Technology with Slow-Wave Transmission lines and innovative topology&amp;quot;, PIERS 2012, Aug. 19-23, 2012, Moscow, Russia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Burdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Podevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Blampey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Corrao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42th European Microwave Conference, EuMC'12,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">PIERS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01068490v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01062218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millimeter-Wave Rat-Race Balun in a CMOS 65 nm Technology with Slow-Wave Transmission lines and innovative topology&amp;quot;, PIERS 2012, Aug. 19-23, 2012, Moscow, Russia.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Slow‐wave transmission lines for millimeter‐wave integrated circuits: State‐of‐the‐art and Prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Podevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Rehder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariana Maria da Conceição Conceicao Lacorte C Serrano Lacorte Caniato Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIERS 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Moscow, Russia</w:t>
+              <w:t xml:space="preserve">Nanofunction ESSDERC/ESSCIRC Workshop on novel material, devices and technologies for high performance on-chip applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01062218v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02501321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diviseur de Wilkinson CMOS compact à 92 GHz à base de lignes à ondes lentes S-CPW</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Compact high-Q, low-loss mmW transmission lines and power splitters in RF CMOS technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Corrao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gloria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">Proc. IEEE International Microwave Theory and Techniques Symposium, MTT-S 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073361v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00679363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact high-Q, low-loss mmW transmission lines and power splitters in RF CMOS technology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Filtres compacts à base de résonateurs couplés en parallèle chargés par des stubs en court-circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MTT-S 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">JNM'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069239v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtres compacts à base de résonateurs couplés en parallèle chargés par des stubs en court-circuit</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Caractérisation de couches minces de matériaux diélectriques de la RF au millimétrique à l'aide de lignes à ondes lentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNM'11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073322v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact high-Q, low-loss mmW transmission lines and power splitters in RF CMOS technology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Caractérisation de couches minces de matériaux diélectriques de la RF au millimétrique à l'aide de lignes à ondes lentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. IEEE International Microwave Theory and Techniques Symposium, MTT-S 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">17èmes journées nationales micro-ondes, JNM'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00679363v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00679377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de couches minces de matériaux diélectriques de la RF au millimétrique à l'aide de lignes à ondes lentes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Apport des lignes à ondes lentes S-CPW sur les performances d'amplificateurs de puissance à 60 GHz en technologie CMOS 45 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xing Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNM'11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073280v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de couches minces de matériaux diélectriques de la RF au millimétrique à l'aide de lignes à ondes lentes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Influence des &amp;quot; dummies &amp;quot; dans des lignes à ondes lentes à fort facteur de qualité en technologie BiCMOS9-MW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gloria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes journées nationales micro-ondes, JNM'11</w:t>
+              <w:t xml:space="preserve">JNM'11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00679377v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des lignes à ondes lentes S-CPW sur les performances d'amplificateurs de puissance à 60 GHz en technologie CMOS 45 nm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Compact high-Q, low-loss mmW transmission lines and power splitters in RF CMOS technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Corrao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gloria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">MTT-S 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073373v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des &amp;quot; dummies &amp;quot; dans des lignes à ondes lentes à fort facteur de qualité en technologie BiCMOS9-MW</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Diviseur de Wilkinson CMOS compact à 92 GHz à base de lignes à ondes lentes S-CPW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gloria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNM'11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073328v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slow-Wave Coplanar Waveguides in a Printed Circuit Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Larabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ferrari</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Microwave Conference, MMS’2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Guzelyurt,, Cyprus</w:t>
+              <w:t xml:space="preserve">Mediterranean Microwave Conference, MMS'2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Guzelyurt, Cyprus,, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01074774v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00604450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel-coupled Stub-loaded Resonators Compact Size Tunable Filter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId353" w:history="1">
+                <w:t xml:space="preserve">Tunable compact filters based on stub-loaded parallel-coupled resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Burdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia-Pacific Microwave Conference, APMC 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">Mediterranean Microwave Conference, MMS'2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Guzelyurt, Cyprus,, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00604459v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00604448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slow-Wave Coplanar Waveguides in a Printed Circuit Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larabat A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Ferrari</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Microwave Conference, MMS'2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Guzelyurt, Cyprus,, France</w:t>
+              <w:t xml:space="preserve">Mediterranean Microwave Conference, MMS’2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Guzelyurt,, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00604450v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01074774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable compact filters based on stub-loaded parallel-coupled resonators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId353" w:history="1">
+                <w:t xml:space="preserve">Parallel-coupled Stub-loaded Resonators Compact Size Tunable Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Burdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Microwave Conference, MMS'2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Guzelyurt, Cyprus,, France</w:t>
+              <w:t xml:space="preserve">Asia-Pacific Microwave Conference, APMC 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00604448v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00604459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Guidelines for High Performance Slow-Wave Transmission Lines with Optimized Floating Shield Dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th European Microwave Conference, EuMC’10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01074783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Guidelines for High Performance Slow-Wave Transmission Lines with Optimized Floating Shield Dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th European Microwave Conference, EuMC'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00604451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact High Rejection Notch and DBR Designed with Slow-Wave Transmission Lines&amp;quot;,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrao N.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asia-Pacific Microwave Conference, APMC 2010,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01074812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact High Rejection Notch and DBR Designed with Slow-Wave Transmission Lines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Compact filters based on stub-loaded parallel-coupled resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Maouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia-Pacific Microwave Conference, APMC 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">40th European Microwave Conference, EuMC'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00604457v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00604453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact filters based on stub-loaded parallel-coupled resonators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Compact High Rejection Notch and DBR Designed with Slow-Wave Transmission Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Corrao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th European Microwave Conference, EuMC'10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Asia-Pacific Microwave Conference, APMC 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00604453v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00604457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New topology of short-circuited quarter wavelength resonator filters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Lignes coplanaires à onde lente en technologie &amp;quot; circuit imprimé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kaddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ferrari</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 International Workshop on Microwave Filters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01075320v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00603039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow-wave Coplanar Waveguides in a Printed Circuit Technology</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Nouvelle topologie de filtres à résonateurs ¼ d'onde en court-circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Slow-wave Coplanar Waveguides in a Printed Circuit Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, New Delhi, India</w:t>
+              <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00602884v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00603048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniaturized high performance shielded CPW transmission lines from RF to mm-waves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Slow-wave High Performance Shielded CPW Transmission Lines: a lossy model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaddour D.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issa H.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Fournier</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Corrao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Miniaturized high performance shielded CPW transmission lines from RF to mm-waves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">39th European Microwave Conference, EuMC’09,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00602857v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01075300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignes coplanaires à onde lente en technologie CMOS-0.35 µm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Slow-wave shielded coplaaer striplines for UWB filtering applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abdelaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Podevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safwat A.M.E.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, France</w:t>
+              <w:t xml:space="preserve">12Th international symposium on microwave and optical technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00399764v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignes coplanaires à onde lente en technologie &amp;quot; circuit imprimé</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Slow-wave shielded coplanar striplines for UWB filtering applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abdelaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Podevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Safwat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Slow-wave shielded coplanar striplines for UWB filtering applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00603039v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle topologie de filtres à résonateurs ¼ d'onde en court-circuit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Lignes coplanaires à onde lente en technologie CMOS-0.35 µm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kaddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">, May 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00603048v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00399764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow-wave High Performance Shielded CPW Transmission Lines: a lossy model</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">New topology of short-circuited quarter wavelength resonator filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maouche Hana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burdin François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th European Microwave Conference, EuMC’09,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Rome, Italy</w:t>
+              <w:t xml:space="preserve">2009 International Workshop on Microwave Filters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01075300v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01075320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow-wave shielded coplaaer striplines for UWB filtering applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Miniaturized high performance shielded CPW transmission lines from RF to mm-waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kaddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Corrao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12Th international symposium on microwave and optical technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, New Delhi, India</w:t>
+              <w:t xml:space="preserve">Miniaturized high performance shielded CPW transmission lines from RF to mm-waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02019805v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow-wave shielded coplanar striplines for UWB filtering applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Slow-wave Coplanar Waveguides in a Printed Circuit Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Laraba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kaddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Slow-wave shielded coplanar striplines for UWB filtering applications</w:t>
+              <w:t xml:space="preserve">Slow-wave Coplanar Waveguides in a Printed Circuit Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00602887v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-loss slow-wave shielded coplanar waveguides for RFIC applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abdelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Podevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Conference on Design of Circuits and Integrated Systems (DCIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, -, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00397790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behaviour study of low-loss slow-wave coplanar transmission lines forRFIC applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abdelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Podevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">" Chip in the Pampa ", 23th symposium on Microelectronics Technology and Devices (SBMICRO 2008),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00397834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentialités des structures magnétiques pour les fonctions RF reconfigurables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques Hypermag</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, TOURS, France. pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00148430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable RF/Microwave devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Filtres passe-bas fixes ou accordables à base de structures périodiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Jrad</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vilcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th and 10th Nefertiti Workshops on Millimetre Wave Photonic Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Grenoble, France. pp.XX</w:t>
+              <w:t xml:space="preserve">14èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, NANTES, France. pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00147204v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00148304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtres passe-bas fixes ou accordables à base de structures périodiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Tunable RF/Microwave devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bourtoutian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Vilcot</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, NANTES, France. pp.XX</w:t>
+              <w:t xml:space="preserve">9th and 10th Nefertiti Workshops on Millimetre Wave Photonic Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Grenoble, France. pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00148304v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00147204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slow-Wave SIW</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Corsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Plamplona Rehder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Slow‐wave Microwave and mm‐wave Passive Circuits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.143-183, 2024, 978-1-119-82018-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119820192.ch4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18687,143 +18821,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROCÉDÉ D'AUGMENTATION DE LA TRANSMISSION D'ONDES ÉLECTROMAGNÉTIQUES RADIOFRÉQUENCES A TRAVERS DES VITRES THERMIQUEMENT ISOLANTES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Niembro-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Eymin Petot Tourtollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lemaitre-Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan-Phu Vuong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO 2016/203180 Al. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02381726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18833,114 +18967,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et réalisation de filtres microondes planaires accordables par varactors, à base de structures périodiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Institut National Polytechnique de Grenoble - INPG, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00429349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId403"/>
+      <w:footerReference w:type="default" r:id="rId407"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19087,51 +19221,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375041v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Belkhadra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cilici" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Crampon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Arbouet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vincent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2025.3619021" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061716v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imadeddine Bendjeddou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Jotta Garcia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Sidi El Valli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Litvinenko" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cros" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2023.3259528" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856375v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Acri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Corsi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Podevin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pistono" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ferrari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3208055" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798943v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Plamplona Rehder" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Maria da Concei&#231;ao Lacorte Caniato Serrano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2022.3206438" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371300v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Margalef-Rovira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pelletier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Avramovic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lepilliet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bourgeat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2021.3115990" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202213v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Occello" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Saadi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2021.3072097" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905778v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Boccia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/mia2.12210" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911468v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tu Ho" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Corrao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2020.3030933" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818227v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gomes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekta Sharma" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Augusto Lisboa de Souza" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2021.3060579" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899947v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaqui&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2020.2989726" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958187v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lugo-Alvarez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bautista" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2020.3015974" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037801v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bertrand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Kaddour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Puyal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2020.3023445" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157936v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tek Fouy Lim" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSSC.2019.2930197" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075200v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Rehder" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Serrano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Pinheiro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2018.2887193" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02230428v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J. Barragan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2019.2926415" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128863v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein El Dirani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2019.2900239" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02302734v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Luong" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vincent" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2019.0296" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137984v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alhalabi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Issa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kaddour" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078718001204" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075071v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2018.2825403" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011630v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heba El-Halabi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Issa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abou-Chahine" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.30635" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012397v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Lan Tang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fournier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmce.20943" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012318v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Niembro-Martin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Nasserddine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Franc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2014.2328974" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011271v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minra Akra" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akil Jrad" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994588v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Meunier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gloria" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2012.2231430" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994398v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-L. Tang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrari" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fournier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025022v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolan Tang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siligaris" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincent" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2012.2186969" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994408v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. H. Karabey" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rehder" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jakoby" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025000v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025005v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdel Aziz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.E. Safwat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025025v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gloria" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024995v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078711000900" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602061v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Corrao" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.25598" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1J09JW80-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599011v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duvillaret" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Duchamp" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vilcot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.24220" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FWJJMMNP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023128v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lmwc.2009.2027053" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075033v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz M. Abdel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa H." TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddour D." TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safwat A.M.E." TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.24054" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F61NK9FH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397572v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdelaziz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397085v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fournier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186395v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Duvillaret" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Duchamp" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilcot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20073085" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146048v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Robert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146035v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Arnould" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Eusebe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2006.875290" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395972v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Harrison" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2005.852774" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395925v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Perrier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourtoutian" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jrad" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137973v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137937v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coutaz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536531v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estevan Chia Hung Tu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Begueret" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thuri&#232;s" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS66544.2025.11270587" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375295v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME66228.2025.11203407" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353471v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Mir" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J Barragan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montoriol" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME66228.2025.11203449" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791543v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Zidane" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Pouzou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubarry" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC61603.2024.10732684" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04734846v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Vall&#233;e" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/newcas58973.2024.10666348" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919954v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alsukour" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Valorge" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Faure" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Milon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DIC63395.2024.10830066" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911409v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907189v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thuries" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04885171v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790164v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Barragan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275720v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phi-Long Doan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tay Beng Kang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongtao Jiang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph De Saxce" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC58039.2023.10290250" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057434v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637487v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moulin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zerounian" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Grimault-Jacquin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC50147.2022.9784305" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702543v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919984v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Alaa Eddine" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ndagijimana" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906764v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Le Guennec" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362262v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462753" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878557v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lebrun" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558582v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462731" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167047v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371412v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeu Mota Frutuoso" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMIM48759.2020.9299107" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958204v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourdel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS49341.2020.9159829" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851946v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS49341.2020.9159799" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911487v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS30576.2020.9223955" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173055v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03047743v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phi Long Doan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coquet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxiong Wang" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129061v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129053v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=an Tu Ho" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129085v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Sacoto" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El-Ozeir" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Tu Ho" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128921v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02114288v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128873v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166937v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989149v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sharma" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158256v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wietstruck" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Marschmeyer" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selin Tolunay Wipf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wipf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vo&#946;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868474v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Retailleu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Serghei" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331204v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075188v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2018.8439287" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012290v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zyad Iskandar" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Siligaris" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Lugo-Alvarez" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693072v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Matthieu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Kabbani" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013349v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tekfouy Lim" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Borggreve" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02047857v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Luong" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018358v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Boccia" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Amendola" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021518v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Phu Vuong" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016759v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipin Velayudhan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayssar Serhan" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012865v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021511v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddour Darine" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013342v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Bautista" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021517v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015009v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021514v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020038v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Z." TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015023v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongming Duan" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012696v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanhao Liu" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012876v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012299v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Phu Vuong" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01349593v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cometto" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baillargeat" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bila" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021520v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Lugo Alvarez" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013351v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien de Barros" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Eymin-Petot-Tourtollet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemaitre-Auger" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021087v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akra" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016758v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012678v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Akra" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013350v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Eymin Petot Tourtollet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01054246v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012873v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Prigent" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mohd Salleh" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020400v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020729v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serrano" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020468v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020736v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020747v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Niembro" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lema&#238;tre-Auger" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-P. Vuong" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Barros" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994510v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056882v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Niembro" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501321v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Maria da Concei&#231;&#227;o Conceicao Lacorte C Serrano Lacorte Caniato Serrano" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062202v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P. Vuong" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068490v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062218v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Burdin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blampey" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073361v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069239v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073322v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679363v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073280v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679377v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073373v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Tang" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073328v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074774v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larabat A." TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604459v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604450v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larabat" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604448v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074783v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604451v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074812v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrao N." TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604457v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604453v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maouche" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075320v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maouche Hana" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burdin Fran&#231;ois" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602884v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laraba" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602857v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399764v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603039v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603048v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075300v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02019805v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602887v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Safwat" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397790v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397834v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148430v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoarau" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Xavier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147204v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148304v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823284v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119820192.ch4" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02381726v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00429349v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05369792v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alsukour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Valorge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Faure" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Sanchez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Durand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC65284.2025.11234388" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375041v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Belkhadra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cilici" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Crampon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Arbouet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vincent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2025.3619021" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061716v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imadeddine Bendjeddou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Jotta Garcia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Sidi El Valli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Litvinenko" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cros" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2023.3259528" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856375v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Acri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Corsi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Podevin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pistono" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ferrari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3208055" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798943v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Plamplona Rehder" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Maria da Concei&#231;ao Lacorte Caniato Serrano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2022.3206438" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202213v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Margalef-Rovira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Occello" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Saadi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Avramovic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lepilliet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2021.3072097" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905778v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Boccia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/mia2.12210" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911468v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tu Ho" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Corrao" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2020.3030933" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818227v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gomes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekta Sharma" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Augusto Lisboa de Souza" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2021.3060579" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371300v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pelletier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bourgeat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2021.3115990" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037801v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bertrand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Kaddour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Puyal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2020.3023445" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899947v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaqui&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2020.2989726" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958187v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lugo-Alvarez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bautista" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2020.3015974" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157936v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tek Fouy Lim" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSSC.2019.2930197" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075200v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Rehder" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Serrano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Pinheiro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2018.2887193" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02230428v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J. Barragan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2019.2926415" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128863v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein El Dirani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2019.2900239" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02302734v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Luong" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vincent" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2019.0296" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075071v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2018.2825403" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137984v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alhalabi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Issa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kaddour" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078718001204" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011630v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heba El-Halabi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Issa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abou-Chahine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.30635" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012397v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Lan Tang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fournier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmce.20943" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012318v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Niembro-Martin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Nasserddine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Franc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2014.2328974" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011271v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minra Akra" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akil Jrad" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994588v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Meunier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gloria" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2012.2231430" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994398v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-L. Tang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrari" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fournier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025022v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolan Tang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siligaris" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincent" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2012.2186969" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994408v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. H. Karabey" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rehder" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jakoby" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025005v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdel Aziz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.E. Safwat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025025v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gloria" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024995v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078711000900" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025000v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602061v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Corrao" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.25598" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1J09JW80-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023128v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lmwc.2009.2027053" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075033v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz M. Abdel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa H." TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddour D." TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safwat A.M.E." TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.24054" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F61NK9FH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599011v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duvillaret" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Duchamp" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vilcot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.24220" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FWJJMMNP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397572v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdelaziz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397085v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fournier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186395v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Duvillaret" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Duchamp" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilcot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20073085" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146048v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Robert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146035v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Arnould" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Eusebe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2006.875290" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395972v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Harrison" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2005.852774" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395925v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Perrier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourtoutian" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jrad" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137973v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137937v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coutaz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353471v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Mir" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J Barragan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montoriol" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME66228.2025.11203449" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375295v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estevan Chia Hung Tu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Begueret" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thuri&#232;s" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME66228.2025.11203407" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536531v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS66544.2025.11270587" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919954v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Milon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DIC63395.2024.10830066" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911409v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Zidane" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Pouzou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubarry" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907189v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thuries" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04885171v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790164v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Barragan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791543v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC61603.2024.10732684" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04734846v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Vall&#233;e" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/newcas58973.2024.10666348" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275720v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phi-Long Doan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tay Beng Kang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongtao Jiang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph De Saxce" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC58039.2023.10290250" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057434v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637487v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moulin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zerounian" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Grimault-Jacquin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC50147.2022.9784305" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702543v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919984v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Alaa Eddine" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ndagijimana" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906764v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Le Guennec" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362262v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462753" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878557v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lebrun" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558582v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462731" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167047v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851946v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourdel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS49341.2020.9159799" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911487v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS30576.2020.9223955" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371412v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeu Mota Frutuoso" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMIM48759.2020.9299107" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958204v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS49341.2020.9159829" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173055v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03047743v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phi Long Doan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coquet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxiong Wang" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128921v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129053v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=an Tu Ho" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129085v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Sacoto" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El-Ozeir" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Tu Ho" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02114288v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128873v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166937v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129061v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868474v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Retailleu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Serghei" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331204v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075188v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2018.8439287" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012290v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zyad Iskandar" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Siligaris" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Lugo-Alvarez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989149v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sharma" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158256v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wietstruck" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Marschmeyer" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selin Tolunay Wipf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wipf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vo&#946;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018358v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Boccia" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Amendola" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021518v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Phu Vuong" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016759v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipin Velayudhan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayssar Serhan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012865v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021511v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddour Darine" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02047857v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Luong" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013349v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tekfouy Lim" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Borggreve" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693072v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Matthieu" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Kabbani" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013342v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Bautista" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015009v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021514v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020038v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Z." TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015023v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongming Duan" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012696v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanhao Liu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012876v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021520v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Lugo Alvarez" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012299v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Phu Vuong" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01349593v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cometto" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baillargeat" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bila" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013351v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien de Barros" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Eymin-Petot-Tourtollet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemaitre-Auger" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021517v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016758v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013350v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Eymin Petot Tourtollet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012678v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Akra" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01054246v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012873v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Prigent" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mohd Salleh" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021087v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akra" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020729v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serrano" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020468v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020400v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020736v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020747v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Niembro" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lema&#238;tre-Auger" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-P. Vuong" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Barros" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994510v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056882v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Niembro" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062202v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P. Vuong" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068490v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062218v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Burdin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blampey" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501321v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Maria da Concei&#231;&#227;o Conceicao Lacorte C Serrano Lacorte Caniato Serrano" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679363v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073322v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073280v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679377v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073373v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Tang" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073328v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069239v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073361v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604450v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larabat" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604448v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074774v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larabat A." TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604459v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074783v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604451v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074812v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrao N." TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604453v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maouche" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604457v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603039v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603048v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075300v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02019805v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602887v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Safwat" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399764v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075320v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maouche Hana" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burdin Fran&#231;ois" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602857v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602884v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laraba" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397790v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397834v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148430v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoarau" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Xavier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148304v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147204v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823284v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119820192.ch4" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02381726v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00429349v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>