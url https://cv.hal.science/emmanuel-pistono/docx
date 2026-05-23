--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -2219,559 +2219,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02230428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3-dB Coupler in Slow Wave Substrate Integrated Waveguide Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bertrand</w:t>
+                <w:t xml:space="preserve">Forward-wave Directional Coupler based on Slow-wave Coupled Microstrip Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Podevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houssein El Dirani</w:t>
+                <w:t xml:space="preserve">Duc Luong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Acri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Puyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LMWC.2019.2900239⟩</w:t>
+              <w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-map.2019.0296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02128863v1</w:t>
+                <w:t xml:space="preserve">ujm-02302734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forward-wave Directional Coupler based on Slow-wave Coupled Microstrip Lines</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Acri</w:t>
+                <w:t xml:space="preserve">A 3-dB Coupler in Slow Wave Substrate Integrated Waveguide Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Vincent</w:t>
+                <w:t xml:space="preserve">Houssein El Dirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darine Kaddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Puyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (4), pp.270-272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/iet-map.2019.0296⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LMWC.2019.2900239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ujm-02302734v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Filter Synthesis Procedure for Slow Wave Substrate-Integrated Waveguide Based on a Distribution of Blind Via Holes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bertrand</w:t>
+                <w:t xml:space="preserve">Miniaturized branch-line coupler based on slow-wave microstrip lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Alhalabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kaddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Podevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2018.2825403⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (10), pp.1103-1106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1759078718001204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02075071v1</w:t>
+                <w:t xml:space="preserve">hal-02137984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniaturized branch-line coupler based on slow-wave microstrip lines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Issa</w:t>
+                <w:t xml:space="preserve">A Filter Synthesis Procedure for Slow Wave Substrate-Integrated Waveguide Based on a Distribution of Blind Via Holes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darine Kaddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Puyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (10), pp.1103-1106. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66 (6), pp.3019-3027. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1759078718001204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2018.2825403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137984v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02075071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact low-pass stepped impedance filters with enhanced out of band response</w:t>
               </w:r>
@@ -3002,312 +3002,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow-Wave Substrate Integrated Waveguide</w:t>
+                <w:t xml:space="preserve">Full Study of the Parallel-Coupled Stub-Loaded Resonator: Synthesis Method in a Narrow Band With an Extended Optimal Rejection Bandwidth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Niembro-Martin</w:t>
+                <w:t xml:space="preserve">Minra Akra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pistono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Nasserddine</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Akil Jrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 62, 8, pp.1625-1633. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, 62 (12), pp.3380-3392</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02012318v1</w:t>
+                <w:t xml:space="preserve">hal-02011271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full Study of the Parallel-Coupled Stub-Loaded Resonator: Synthesis Method in a Narrow Band With an Extended Optimal Rejection Bandwidth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Slow-Wave Substrate Integrated Waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Niembro-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Nasserddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pistono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minra Akra</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne-Laure Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 62 (12), pp.3380-3392</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 62, 8, pp.1625-1633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2014.2328974⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011271v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Lossy Circuit Model Based on Physical Interpretation for Integrated Shielded Slow-Wave CMOS Coplanar Waveguide Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3387,299 +3387,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00994588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Traveling-wave CMOS SPDT Using Slow-wave Transmission Lines for Millimeter-wave Application</w:t>
+                <w:t xml:space="preserve">Performance Improvement versus CPW and Loss Distribution Analysis of Slow-wave CPW in 65 nm HR-SOI CMOS Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X.-L. Tang</w:t>
+                <w:t xml:space="preserve">Xiaolan Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Ferrari</w:t>
+                <w:t xml:space="preserve">A. Siligaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Fournier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 59 (5), pp.1279-1285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TED.2012.2186969⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994398v1</w:t>
+                <w:t xml:space="preserve">hal-01025022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Improvement versus CPW and Loss Distribution Analysis of Slow-wave CPW in 65 nm HR-SOI CMOS Technology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Franc</w:t>
+                <w:t xml:space="preserve">A Traveling-wave CMOS SPDT Using Slow-wave Transmission Lines for Millimeter-wave Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.-L. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Vincent</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (9), pp.1094 - 1096</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025022v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact and Broadband mm-Wave Electrically Tunable Phase Shifter Combining Slow-Wave Effect with Liquid Crystal Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. H. Karabey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3773,64 +3773,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slow-wave high-Q coplanar striplines in CMOS technology and their RLCG model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abdel Aziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Podevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3885,90 +3885,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-performance Shielded Coplanar Waveguides for the Design of CMOS 60-GHz Band-pass Filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gloria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 59 (5), pp.1219 - 1226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4019,64 +4019,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao-Lan Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 4, pp.93-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4110,77 +4110,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Thin Dielectric Films up to Mm-wave Frequencies Using Shielded CoPlanar Waveguide Transmission Lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22 (2), pp.100-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4205,77 +4205,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of technology dispersion on slow-wave high performance shielded CPW transmission lines characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4351,77 +4351,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Q Slow-Wave Coplanar Transmission Lines on 0.35 μm Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Corrao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4644,51 +4644,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Factor of Merit for Centre-Frequency Tunable Bandpass Filters Comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4777,64 +4777,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Guidelines for Low-Loss Slow-Wave Coplanar Transmission Lines In RF-CMOS Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abdelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5151,286 +5151,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00186395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact bandpass filters based on coupled slow-wave resonators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A compact and selective low-pass filter with reduced spurious responses, based on CPW tapered periodic structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darine Kaddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Robert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne Vilcot</w:t>
+                <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Eusebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 54, No. 6, pp.2790-2799</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 54, No. 6, pp.2367-2375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2006.875290⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00146048v1</w:t>
+                <w:t xml:space="preserve">hal-00146035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A compact and selective low-pass filter with reduced spurious responses, based on CPW tapered periodic structures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compact bandpass filters based on coupled slow-wave resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Eusebe</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vilcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 54, No. 6, pp.2367-2375. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 54, No. 6, pp.2790-2799</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00146035v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Narrow-Band Tunable Bandpass Filter Based on Varactor Loaded Electromagnetic-Bandgap Coplanar Waveguides</w:t>
               </w:r>
@@ -5585,51 +5585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bourtoutian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5723,51 +5723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akil Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 40 (21), pp.1344-1345</w:t>
@@ -5848,51 +5848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akil Jrad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 39 (15), pp.1131-1133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6077,51 +6077,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05353471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-Low Phase Noise BAW-Based Cross-Coupled Oscillator in 28 nm CMOS Technology</w:t>
+                <w:t xml:space="preserve">Comparison of Ultra-Low Phase Noise BAW-Based NMOS and PMOS Cross-Coupled Oscillators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estevan Chia Hung Tu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Begueret</w:t>
@@ -6144,114 +6144,118 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Podevin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on PhD Research in Microelectronics and Electronics (PRIME 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Taormina, Italy. </w:t>
+              <w:t xml:space="preserve">32nd IEEE International Conference on Electronics, Circuits and Systems (ICECS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Marrakech, Morocco. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PRIME66228.2025.11203407⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICECS66544.2025.11270587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05375295v1</w:t>
+                <w:t xml:space="preserve">hal-05536531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Ultra-Low Phase Noise BAW-Based NMOS and PMOS Cross-Coupled Oscillators</w:t>
+                <w:t xml:space="preserve">Ultra-Low Phase Noise BAW-Based Cross-Coupled Oscillator in 28 nm CMOS Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estevan Chia Hung Tu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Begueret</w:t>
@@ -6274,353 +6278,349 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Podevin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd IEEE International Conference on Electronics, Circuits and Systems (ICECS 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Marrakech, Morocco. </w:t>
+              <w:t xml:space="preserve">20th International Conference on PhD Research in Microelectronics and Electronics (PRIME 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Taormina, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICECS66544.2025.11270587⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PRIME66228.2025.11203407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05536531v1</w:t>
+                <w:t xml:space="preserve">hal-05375295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Die-to-Wafer Hybrid Bonding Impact at MM-Wave Frequencies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Margot Faure</w:t>
+                <w:t xml:space="preserve">Mesures de Guides SIW dans un Empilement Microélectronique 3D dans la Bande Millimétrique D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Zidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Pouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Corsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Victor Milon</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International 3D Systems Integration Conference (3DIC 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales Microondes (JNM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Antibes Juan-Les-Pins, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04919954v1</w:t>
+                <w:t xml:space="preserve">hal-04911409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures de Guides SIW dans un Empilement Microélectronique 3D dans la Bande Millimétrique D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hajar Zidane</w:t>
+                <w:t xml:space="preserve">Die-to-Wafer Hybrid Bonding Impact at MM-Wave Frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Alsukour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Valorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Pouzou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dubarry</w:t>
+                <w:t xml:space="preserve">Victor Milon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes (JNM 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International 3D Systems Integration Conference (3DIC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Sendai, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/3DIC63395.2024.10830066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04911409v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-Low Phase Noise NMOS and PMOS Colpitts Oscillators Using BAW Resonator Comparison</w:t>
               </w:r>
@@ -6981,103 +6981,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substrate Integrated Waveguide in 3D Integrated Technology for D-Band Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar Zidane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Pouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Corsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th European Microwave Integrated Circuits Conference (EuMIC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Paris, France. </w:t>
@@ -7757,381 +7757,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03702543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de chevauchement de la gaine sur la mesure de l’impédance de transfert</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mm-wave single-pole double-throw switches: HBT-vs MOSFET-based designs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Margalef-Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gaquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Augusto Lisboa de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel J. Barragan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème congrès de Compatibilité Electromagnétique (CEM 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th IEEE International New Circuits and Systems Conference, NEWCAS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Toulon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS50681.2021.9462753⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04919984v1</w:t>
+                <w:t xml:space="preserve">hal-03362262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication Systems based on Spin Torque Nanoscale Oscillators as Energy Detectors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Artem Litvinenko</w:t>
+                <w:t xml:space="preserve">Influence de chevauchement de la gaine sur la mesure de l’impédance de transfert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal Alaa Eddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannis Le Guennec</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabien Ndagijimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pistono</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEWCAS 2021 - 19th IEEE International New Circuits and Systems Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Toulon, France</w:t>
+              <w:t xml:space="preserve">20ème congrès de Compatibilité Electromagnétique (CEM 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906764v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mm-wave single-pole double-throw switches: HBT-vs MOSFET-based designs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Manuel J. Barragan</w:t>
+                <w:t xml:space="preserve">Communication Systems based on Spin Torque Nanoscale Oscillators as Energy Detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imadeddine Bendjeddou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Sidi El Valli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Litvinenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Le Guennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Podevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IEEE International New Circuits and Systems Conference, NEWCAS 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NEWCAS 2021 - 19th IEEE International New Circuits and Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Toulon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03362262v1</w:t>
+                <w:t xml:space="preserve">hal-04906764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Compact Model of Spin Torque Nanoscale Oscillators for Rectifying Purpose in Wireless Sensor Network Applications</w:t>
               </w:r>
@@ -8281,51 +8281,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Sidi El Valli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Litvinenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Le Guennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Podevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8629,554 +8629,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04851946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partially-Air-Filled Slow-Wave Substrate Integrated Waveguide in Metallic Nanowire Membrane Technology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ariana Maria da Conceiçao Lacorte Caniato Serrano</w:t>
+                <w:t xml:space="preserve">Characterization of the RF-to-DC conversion properties of spintronic magnetic tunnel Junctions for wireless sensor network applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imadeddine Bendjeddou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Sidi El Valli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Litvinenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/MTT-S International Microwave Symposium (IMS 2020)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JEMS 2020 - Joint European Magnetic Symposia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lisbonne, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04911487v1</w:t>
+                <w:t xml:space="preserve">hal-03173055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniaturization of Transmission Lines: Meandered Slow-wave CPWs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Manuel J. Barragan</w:t>
+                <w:t xml:space="preserve">Partially-Air-Filled Slow-Wave Substrate Integrated Waveguide in Metallic Nanowire Membrane Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Corsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Plamplona Rehder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariana Maria da Conceiçao Lacorte Caniato Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S International Conference on Microwaves for Intelligent Mobility (ICMIM 2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICMIM48759.2020.9299107⟩</w:t>
+              <w:t xml:space="preserve">IEEE/MTT-S International Microwave Symposium (IMS 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Los Angeles, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IMS30576.2020.9223955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03371412v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mm-Wave Through-Load Switch for in-situ Vector Network Analyzer on a 55-nm BiCMOS Technology</w:t>
+                <w:t xml:space="preserve">Miniaturization of Transmission Lines: Meandered Slow-wave CPWs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Margalef-Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadeu Mota Frutuoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhalim Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Bourdel</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel J. Barragan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IEEE International NEWCAS Conference (NEWCAS 2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NEWCAS49341.2020.9159829⟩</w:t>
+              <w:t xml:space="preserve">IEEE MTT-S International Conference on Microwaves for Intelligent Mobility (ICMIM 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Linz (virtual), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMIM48759.2020.9299107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958204v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the RF-to-DC conversion properties of spintronic magnetic tunnel Junctions for wireless sensor network applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Artem Litvinenko</w:t>
+                <w:t xml:space="preserve">mm-Wave Through-Load Switch for in-situ Vector Network Analyzer on a 55-nm BiCMOS Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Margalef-Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhalim Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel J. Barragan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEMS 2020 - Joint European Magnetic Symposia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th IEEE International NEWCAS Conference (NEWCAS 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Montreal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS49341.2020.9159829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173055v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentialities of Air-Filled Substrate Integrated Waveguides based on Carbon Nanotubes in E-band 1</w:t>
               </w:r>
@@ -10118,83 +10118,83 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODELE DE L’IMPEDANCE DE TRANSFERT A PARTIR DE L’EVALUATION DE L’AFFAILISSEMENT DE BLINDAGE MESURE EN CELLULE COAXIALE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+                <w:t xml:space="preserve">Modèle de l'impédance de transfert à partir de l'évaluation de l'affaiblissement de blindage mesuré en cellule coaxiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal Alaa Eddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ndagijimana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Retailleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10215,107 +10215,107 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19éme colloque international and exposition sur la compatibilité électromagnétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01868474v1</w:t>
+                <w:t xml:space="preserve">hal-02331204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle de l'impédance de transfert à partir de l'évaluation de l'affaiblissement de blindage mesuré en cellule coaxiale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+                <w:t xml:space="preserve">MODELE DE L’IMPEDANCE DE TRANSFERT A PARTIR DE L’EVALUATION DE L’AFFAILISSEMENT DE BLINDAGE MESURE EN CELLULE COAXIALE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal Alaa Eddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ndagijimana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Retailleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10336,306 +10336,306 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19éme colloque international and exposition sur la compatibilité électromagnétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02331204v1</w:t>
+                <w:t xml:space="preserve">hal-01868474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrate Integrated Waveguides for mm-wave Functionalized Silicon Interposer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bertrand</w:t>
+                <w:t xml:space="preserve">A 270-to-300 GHz LO-Path Phase Shifting Architecture for Sub-mm-wave Phased Arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zyad Iskandar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Siligaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Lugo-Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE/MTT-S International Microwave Symposium - IMS 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2018 48th European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Madrid, Spain. pp.804-806</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02075188v1</w:t>
+                <w:t xml:space="preserve">hal-02012290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 270-to-300 GHz LO-Path Phase Shifting Architecture for Sub-mm-wave Phased Arrays</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jose Lugo-Alvarez</w:t>
+                <w:t xml:space="preserve">Substrate Integrated Waveguides for mm-wave Functionalized Silicon Interposer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Acri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darine Kaddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Podevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 48th European Microwave Conference (EuMC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE/MTT-S International Microwave Symposium - IMS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Philadelphia, France. pp.875-878, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.2018.8439287⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012290v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02075188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Oscillation-Based Test technique for on-chip testing of mm-wave phase shifters</w:t>
               </w:r>
@@ -11156,51 +11156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Corrao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 USNC-URSI Radio Science Meeting (Joint with AP-S Symposium)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, San Diego, United States. pp.87-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11461,204 +11461,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02021511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow-wave Microstrip Lines Electrical Model - Application to a branch-Line Coupler in PCB Technology</w:t>
+                <w:t xml:space="preserve">Intégration de guides d’onde rectangulaires dans une membrane nano-poreuse d’alumine pour les applications en bande millimétrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. L. Luong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Vincent</w:t>
+                <w:t xml:space="preserve">Bertrand Matthieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Rehder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariana Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Kabbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave Mediteranean Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journée Nationale Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-02047857v1</w:t>
+                <w:t xml:space="preserve">hal-01693072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slow-wave coplanar strip line based Low-power 80-GHz voltage control oscillator on 22-nm FDSOI technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tekfouy Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekta Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Borggreve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11677,225 +11681,221 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE Asia Pacific Microwave Conference (APMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Kuala Lumpar, Malaysia. pp.934-937</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de guides d’onde rectangulaires dans une membrane nano-poreuse d’alumine pour les applications en bande millimétrique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Slow-wave Microstrip Lines Electrical Model - Application to a branch-Line Coupler in PCB Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noureddine Kabbani</w:t>
+                <w:t xml:space="preserve">D. L. Luong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Podevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Nationale Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Microwave Mediteranean Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693072v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-02047857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 30–50 GHz reflection-type phase shifter based on slow-wave coupled lines in BiCMOS 55 nm technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zyad Iskandar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Lugo-Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Bautista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12136,51 +12136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaddour Darine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akil Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19èmes Journées Nationales Micro-ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
@@ -12576,51 +12576,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersive model for the phase velocity of slow-wave CMOS coplanar waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12671,51 +12671,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d’un « Reflection-Type Phase Shifter » en technologie BiCMOS 55nm. Application à l’orientation de faisceau en bande millimétrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zyad Iskandar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Bautista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12831,51 +12831,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan-Phu Vuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Niembro-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 European Radar Conference (EuRAD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Paris, France. pp.297-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13025,51 +13025,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metapaper: A frequency selective surface wallpaper for the attenuation of Wi-Fi signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Niembro-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13163,51 +13163,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antenne à fente en croix en technologie SIW à ondes lentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh-Tu Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Niembro-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13284,51 +13284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vipin Velayudhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 10th Conference on Ph.D. Research in Microelectronics and Electronics (PRIME)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Grenoble, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13347,269 +13347,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient setup for the measurement of transmission-coefficients with a single-room anechoic chamber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Niembro-Martin</w:t>
+                <w:t xml:space="preserve">Tunable bandpass filter with wide out-of-band rejection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirna Akra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guy Eymin Petot Tourtollet</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akil Jrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE Conference on Antenna Measurements &amp; Applications (CAMA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Antibes Juan-les-Pins, France. pp.1-3</w:t>
+              <w:t xml:space="preserve">2014 44th European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Rome, France. pp.953-956</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02013350v1</w:t>
+                <w:t xml:space="preserve">hal-02012678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable bandpass filter with wide out-of-band rejection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient setup for the measurement of transmission-coefficients with a single-room anechoic chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Niembro-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pistono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lemaitre-Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan-Phu Vuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirna Akra</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ferrari</w:t>
+                <w:t xml:space="preserve">Guy Eymin Petot Tourtollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 44th European Microwave Conference (EuMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Rome, France. pp.953-956</w:t>
+              <w:t xml:space="preserve">2014 IEEE Conference on Antenna Measurements &amp; Applications (CAMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Antibes Juan-les-Pins, France. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02012678v1</w:t>
+                <w:t xml:space="preserve">hal-02013350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of De-embedding Methods for Long Millimeter and Sub-Millimeter-Wave Integrated Circuits</w:t>
               </w:r>
@@ -13621,51 +13621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vipin Velayudhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCMM 2014, 13èmes Journées de Caractérisation Microondes et Matériaux, Nantes, 24-26 Mars 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Nantes, France. pp.id 31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13690,51 +13690,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probe pitch and taper feed lines dispersive effect on the measured characteristic impedances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13850,51 +13850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. IEEE International Microwave Theory and Techniques Symposium, MTT-S 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Tampa Bay, United States. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13932,51 +13932,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lignes microrubans à ondes lentes sur une membrane révolutionnaire constituée d'alumine remplie de nanofils métalliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Podevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14083,51 +14083,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes journées nationales micro-ondes, JNM'13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France. pp.JNM'13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14191,51 +14191,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes journées nationales micro-ondes, JNM'13,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France. pp.JNM'13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14254,277 +14254,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01020400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déphaseur millimétrique compact combinant l'effet d'ondes lentes et les cristaux liquides</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Rehder</w:t>
+                <w:t xml:space="preserve">MétaPapier: Filtrage sélectif des ondes électromagnétiques WiFi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Niembro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Jakoby</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lemaître-Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.-P. Vuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes journées nationales micro-ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France. pp.JNM'13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01020736v1</w:t>
+                <w:t xml:space="preserve">hal-01020747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MétaPapier: Filtrage sélectif des ondes électromagnétiques WiFi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Niembro</w:t>
+                <w:t xml:space="preserve">Déphaseur millimétrique compact combinant l'effet d'ondes lentes et les cristaux liquides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. H. Karabey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rehder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. de Barros</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jakoby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes journées nationales micro-ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France. pp.JNM'13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01020747v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01020736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Accurate Method For Synthesinzing Parallel Coupled Line Bandpass Filter</w:t>
               </w:r>
@@ -14549,51 +14549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediterranean Microwave Conference, MMS'2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Saida, Lebanon. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14670,51 +14670,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan-Phu Vuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Eymin Petot Tourtollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society (E-MRS) Symposium 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14733,243 +14733,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01056882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIW slot array antennas for a TollTag application at 5.8 GHz &amp;quot;,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Niembro</w:t>
+                <w:t xml:space="preserve">Parallel-Coupled Stub-Loaded Resonator Filters with Wide Spurious Suppression&amp;quot;,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Akra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. P. Vuong</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Symposium on Antenna Technology and Applied Electromagnetics (ANTEM),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">42th European Microwave Conference, EuMC'12,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01062202v1</w:t>
+                <w:t xml:space="preserve">hal-01068490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel-Coupled Stub-Loaded Resonator Filters with Wide Spurious Suppression&amp;quot;,</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Issa</w:t>
+                <w:t xml:space="preserve">SIW slot array antennas for a TollTag application at 5.8 GHz &amp;quot;,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Niembro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Ferrari</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. P. Vuong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42th European Microwave Conference, EuMC'12,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">15th International Symposium on Antenna Technology and Applied Electromagnetics (ANTEM),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01068490v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01062202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millimeter-Wave Rat-Race Balun in a CMOS 65 nm Technology with Slow-Wave Transmission lines and innovative topology&amp;quot;, PIERS 2012, Aug. 19-23, 2012, Moscow, Russia.</w:t>
               </w:r>
@@ -15080,51 +15080,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slow‐wave transmission lines for millimeter‐wave integrated circuits: State‐of‐the‐art and Prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Podevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15205,51 +15205,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact high-Q, low-loss mmW transmission lines and power splitters in RF CMOS technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15257,51 +15257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Corrao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gloria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. IEEE International Microwave Theory and Techniques Symposium, MTT-S 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15326,90 +15326,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtres compacts à base de résonateurs couplés en parallèle chargés par des stubs en court-circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNM'11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15434,77 +15434,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de couches minces de matériaux diélectriques de la RF au millimétrique à l'aide de lignes à ondes lentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNM'11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15529,77 +15529,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de couches minces de matériaux diélectriques de la RF au millimétrique à l'aide de lignes à ondes lentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes journées nationales micro-ondes, JNM'11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15618,273 +15618,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00679377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des lignes à ondes lentes S-CPW sur les performances d'amplificateurs de puissance à 60 GHz en technologie CMOS 45 nm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xing Tang</w:t>
+                <w:t xml:space="preserve">Influence des &amp;quot; dummies &amp;quot; dans des lignes à ondes lentes à fort facteur de qualité en technologie BiCMOS9-MW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gloria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNM'11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073373v1</w:t>
+                <w:t xml:space="preserve">hal-01073328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des &amp;quot; dummies &amp;quot; dans des lignes à ondes lentes à fort facteur de qualité en technologie BiCMOS9-MW</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Franc</w:t>
+                <w:t xml:space="preserve">Apport des lignes à ondes lentes S-CPW sur les performances d'amplificateurs de puissance à 60 GHz en technologie CMOS 45 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xing Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNM'11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073328v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact high-Q, low-loss mmW transmission lines and power splitters in RF CMOS technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15892,51 +15892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Corrao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gloria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MTT-S 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15961,90 +15961,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diviseur de Wilkinson CMOS compact à 92 GHz à base de lignes à ondes lentes S-CPW</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gloria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNM'11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16063,584 +16063,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow-Wave Coplanar Waveguides in a Printed Circuit Technology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Design Guidelines for High Performance Slow-Wave Transmission Lines with Optimized Floating Shield Dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Ferrari</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Microwave Conference, MMS'2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Guzelyurt, Cyprus,, France</w:t>
+              <w:t xml:space="preserve">40th European Microwave Conference, EuMC’10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00604450v1</w:t>
+                <w:t xml:space="preserve">hal-01074783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable compact filters based on stub-loaded parallel-coupled resonators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Burdin</w:t>
+                <w:t xml:space="preserve">Slow-Wave Coplanar Waveguides in a Printed Circuit Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Larabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediterranean Microwave Conference, MMS'2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Guzelyurt, Cyprus,, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00604448v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00604450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow-Wave Coplanar Waveguides in a Printed Circuit Technology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Larabat A.</w:t>
+                <w:t xml:space="preserve">Tunable compact filters based on stub-loaded parallel-coupled resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Burdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ferrari</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Microwave Conference, MMS’2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Guzelyurt,, Cyprus</w:t>
+              <w:t xml:space="preserve">Mediterranean Microwave Conference, MMS'2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Guzelyurt, Cyprus,, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01074774v1</w:t>
+                <w:t xml:space="preserve">hal-00604448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel-coupled Stub-loaded Resonators Compact Size Tunable Filter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Burdin</w:t>
+                <w:t xml:space="preserve">Slow-Wave Coplanar Waveguides in a Printed Circuit Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larabat A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Ferrari</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia-Pacific Microwave Conference, APMC 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">Mediterranean Microwave Conference, MMS’2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Guzelyurt,, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00604459v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01074774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Guidelines for High Performance Slow-Wave Transmission Lines with Optimized Floating Shield Dimensions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Franc</w:t>
+                <w:t xml:space="preserve">Parallel-coupled Stub-loaded Resonators Compact Size Tunable Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Burdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ferrari</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th European Microwave Conference, EuMC’10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Asia-Pacific Microwave Conference, APMC 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01074783v1</w:t>
+                <w:t xml:space="preserve">hal-00604459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Guidelines for High Performance Slow-Wave Transmission Lines with Optimized Floating Shield Dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th European Microwave Conference, EuMC'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16665,51 +16665,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact High Rejection Notch and DBR Designed with Slow-Wave Transmission Lines&amp;quot;,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16812,51 +16812,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Maouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th European Microwave Conference, EuMC'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16881,90 +16881,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact High Rejection Notch and DBR Designed with Slow-Wave Transmission Lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Corrao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asia-Pacific Microwave Conference, APMC 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16989,90 +16989,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lignes coplanaires à onde lente en technologie &amp;quot; circuit imprimé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17110,51 +17110,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle topologie de filtres à résonateurs ¼ d'onde en court-circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17173,484 +17173,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00603048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow-wave High Performance Shielded CPW Transmission Lines: a lossy model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Slow-wave shielded coplanar striplines for UWB filtering applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abdelaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Podevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Safwat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Corrao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th European Microwave Conference, EuMC’09,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Slow-wave shielded coplanar striplines for UWB filtering applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01075300v1</w:t>
+                <w:t xml:space="preserve">hal-00602887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow-wave shielded coplaaer striplines for UWB filtering applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Slow-wave High Performance Shielded CPW Transmission Lines: a lossy model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaddour D.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issa H.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Corrao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12Th international symposium on microwave and optical technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, New Delhi, India</w:t>
+              <w:t xml:space="preserve">39th European Microwave Conference, EuMC’09,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02019805v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01075300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow-wave shielded coplanar striplines for UWB filtering applications</w:t>
+                <w:t xml:space="preserve">Slow-wave shielded coplaaer striplines for UWB filtering applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abdelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Podevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safwat A.M.E.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Slow-wave shielded coplanar striplines for UWB filtering applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, New Delhi, India</w:t>
+              <w:t xml:space="preserve">12Th international symposium on microwave and optical technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00602887v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lignes coplanaires à onde lente en technologie CMOS-0.35 µm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17669,424 +17669,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00399764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New topology of short-circuited quarter wavelength resonator filters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Slow-wave Coplanar Waveguides in a Printed Circuit Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Laraba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kaddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ferrari</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 International Workshop on Microwave Filters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Slow-wave Coplanar Waveguides in a Printed Circuit Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01075320v1</w:t>
+                <w:t xml:space="preserve">hal-00602884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miniaturized high performance shielded CPW transmission lines from RF to mm-waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Corrao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Miniaturized high performance shielded CPW transmission lines from RF to mm-waves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00602857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow-wave Coplanar Waveguides in a Printed Circuit Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Franc</w:t>
+                <w:t xml:space="preserve">New topology of short-circuited quarter wavelength resonator filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pistono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maouche Hana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Laraba</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Ferrari</w:t>
+                <w:t xml:space="preserve">Burdin François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Slow-wave Coplanar Waveguides in a Printed Circuit Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, New Delhi, India</w:t>
+              <w:t xml:space="preserve">2009 International Workshop on Microwave Filters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00602884v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01075320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-loss slow-wave shielded coplanar waveguides for RFIC applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abdelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18154,64 +18154,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behaviour study of low-loss slow-wave coplanar transmission lines forRFIC applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Issa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abdelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18331,51 +18331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Arnould</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques Hypermag</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, TOURS, France. pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18413,51 +18413,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtres passe-bas fixes ou accordables à base de structures périodiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18564,51 +18564,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bourtoutian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18835,64 +18835,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROCÉDÉ D'AUGMENTATION DE LA TRANSMISSION D'ONDES ÉLECTROMAGNÉTIQUES RADIOFRÉQUENCES A TRAVERS DES VITRES THERMIQUEMENT ISOLANTES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Niembro-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Eymin Petot Tourtollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19221,51 +19221,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05369792v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alsukour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Valorge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Faure" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Sanchez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Durand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC65284.2025.11234388" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375041v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Belkhadra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cilici" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Crampon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Arbouet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vincent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2025.3619021" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061716v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imadeddine Bendjeddou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Jotta Garcia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Sidi El Valli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Litvinenko" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cros" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2023.3259528" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856375v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Acri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Corsi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Podevin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pistono" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ferrari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3208055" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798943v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Plamplona Rehder" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Maria da Concei&#231;ao Lacorte Caniato Serrano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2022.3206438" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202213v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Margalef-Rovira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Occello" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Saadi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Avramovic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lepilliet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2021.3072097" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905778v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Boccia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/mia2.12210" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911468v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tu Ho" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Corrao" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2020.3030933" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818227v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gomes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekta Sharma" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Augusto Lisboa de Souza" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2021.3060579" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371300v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pelletier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bourgeat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2021.3115990" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037801v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bertrand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Kaddour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Puyal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2020.3023445" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899947v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaqui&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2020.2989726" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958187v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lugo-Alvarez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bautista" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2020.3015974" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157936v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tek Fouy Lim" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSSC.2019.2930197" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075200v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Rehder" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Serrano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Pinheiro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2018.2887193" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02230428v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J. Barragan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2019.2926415" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128863v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein El Dirani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2019.2900239" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02302734v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Luong" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vincent" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2019.0296" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075071v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2018.2825403" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137984v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alhalabi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Issa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kaddour" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078718001204" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011630v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heba El-Halabi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Issa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abou-Chahine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.30635" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012397v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Lan Tang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fournier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmce.20943" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012318v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Niembro-Martin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Nasserddine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Franc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2014.2328974" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011271v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minra Akra" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akil Jrad" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994588v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Meunier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gloria" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2012.2231430" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994398v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-L. Tang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrari" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fournier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025022v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolan Tang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siligaris" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincent" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2012.2186969" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994408v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. H. Karabey" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rehder" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jakoby" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025005v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdel Aziz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.E. Safwat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025025v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gloria" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024995v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078711000900" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025000v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602061v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Corrao" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.25598" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1J09JW80-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023128v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lmwc.2009.2027053" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075033v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz M. Abdel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa H." TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddour D." TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safwat A.M.E." TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.24054" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F61NK9FH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599011v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duvillaret" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Duchamp" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vilcot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.24220" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FWJJMMNP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397572v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdelaziz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397085v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fournier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186395v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Duvillaret" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Duchamp" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilcot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20073085" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146048v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Robert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146035v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Arnould" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Eusebe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2006.875290" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395972v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Harrison" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2005.852774" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395925v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Perrier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourtoutian" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jrad" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137973v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137937v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coutaz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353471v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Mir" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J Barragan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montoriol" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME66228.2025.11203449" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375295v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estevan Chia Hung Tu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Begueret" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thuri&#232;s" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME66228.2025.11203407" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536531v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS66544.2025.11270587" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919954v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Milon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DIC63395.2024.10830066" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911409v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Zidane" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Pouzou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubarry" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907189v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thuries" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04885171v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790164v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Barragan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791543v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC61603.2024.10732684" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04734846v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Vall&#233;e" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/newcas58973.2024.10666348" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275720v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phi-Long Doan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tay Beng Kang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongtao Jiang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph De Saxce" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC58039.2023.10290250" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057434v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637487v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moulin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zerounian" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Grimault-Jacquin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC50147.2022.9784305" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702543v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919984v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Alaa Eddine" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ndagijimana" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906764v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Le Guennec" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362262v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462753" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878557v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lebrun" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558582v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462731" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167047v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851946v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourdel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS49341.2020.9159799" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911487v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS30576.2020.9223955" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371412v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeu Mota Frutuoso" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMIM48759.2020.9299107" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958204v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS49341.2020.9159829" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173055v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03047743v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phi Long Doan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coquet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxiong Wang" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128921v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129053v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=an Tu Ho" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129085v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Sacoto" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El-Ozeir" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Tu Ho" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02114288v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128873v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166937v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129061v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868474v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Retailleu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Serghei" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331204v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075188v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2018.8439287" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012290v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zyad Iskandar" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Siligaris" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Lugo-Alvarez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989149v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sharma" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158256v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wietstruck" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Marschmeyer" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selin Tolunay Wipf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wipf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vo&#946;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018358v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Boccia" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Amendola" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021518v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Phu Vuong" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016759v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipin Velayudhan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayssar Serhan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012865v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021511v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddour Darine" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02047857v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Luong" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013349v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tekfouy Lim" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Borggreve" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693072v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Matthieu" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Kabbani" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013342v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Bautista" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015009v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021514v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020038v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Z." TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015023v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongming Duan" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012696v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanhao Liu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012876v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021520v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Lugo Alvarez" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012299v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Phu Vuong" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01349593v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cometto" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baillargeat" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bila" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013351v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien de Barros" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Eymin-Petot-Tourtollet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemaitre-Auger" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021517v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016758v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013350v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Eymin Petot Tourtollet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012678v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Akra" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01054246v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012873v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Prigent" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mohd Salleh" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021087v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akra" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020729v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serrano" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020468v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020400v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020736v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020747v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Niembro" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lema&#238;tre-Auger" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-P. Vuong" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Barros" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994510v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056882v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Niembro" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062202v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P. Vuong" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068490v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062218v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Burdin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blampey" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501321v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Maria da Concei&#231;&#227;o Conceicao Lacorte C Serrano Lacorte Caniato Serrano" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679363v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073322v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073280v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679377v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073373v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Tang" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073328v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069239v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073361v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604450v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larabat" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604448v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074774v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larabat A." TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604459v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074783v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604451v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074812v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrao N." TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604453v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maouche" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604457v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603039v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603048v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075300v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02019805v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602887v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Safwat" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399764v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075320v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maouche Hana" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burdin Fran&#231;ois" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602857v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602884v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laraba" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397790v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397834v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148430v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoarau" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Xavier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148304v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147204v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823284v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119820192.ch4" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02381726v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00429349v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05369792v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alsukour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Valorge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Faure" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Sanchez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Durand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC65284.2025.11234388" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375041v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Belkhadra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cilici" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Crampon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Arbouet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vincent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2025.3619021" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061716v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imadeddine Bendjeddou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Jotta Garcia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Sidi El Valli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Litvinenko" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cros" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2023.3259528" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856375v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Acri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Corsi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Podevin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pistono" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ferrari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3208055" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798943v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Plamplona Rehder" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Maria da Concei&#231;ao Lacorte Caniato Serrano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2022.3206438" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202213v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Margalef-Rovira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Occello" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Saadi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Avramovic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lepilliet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2021.3072097" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905778v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Boccia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/mia2.12210" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911468v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tu Ho" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Corrao" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2020.3030933" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818227v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gomes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekta Sharma" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Augusto Lisboa de Souza" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2021.3060579" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371300v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pelletier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bourgeat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2021.3115990" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037801v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bertrand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Kaddour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Puyal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2020.3023445" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899947v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaqui&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2020.2989726" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958187v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lugo-Alvarez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bautista" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2020.3015974" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157936v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tek Fouy Lim" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSSC.2019.2930197" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075200v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Rehder" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Serrano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Pinheiro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2018.2887193" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02230428v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J. Barragan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2019.2926415" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02302734v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Luong" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vincent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2019.0296" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128863v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein El Dirani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2019.2900239" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137984v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alhalabi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Issa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kaddour" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078718001204" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075071v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2018.2825403" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011630v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heba El-Halabi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Issa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abou-Chahine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.30635" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012397v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Lan Tang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fournier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmce.20943" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011271v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minra Akra" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akil Jrad" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012318v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Niembro-Martin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Nasserddine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Franc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2014.2328974" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994588v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Meunier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gloria" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2012.2231430" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025022v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolan Tang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siligaris" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincent" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2012.2186969" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994398v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-L. Tang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrari" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Fournier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994408v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. H. Karabey" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rehder" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jakoby" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025005v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdel Aziz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.E. Safwat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025025v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gloria" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024995v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078711000900" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025000v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602061v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Corrao" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.25598" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1J09JW80-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023128v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lmwc.2009.2027053" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075033v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz M. Abdel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa H." TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddour D." TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safwat A.M.E." TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.24054" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F61NK9FH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599011v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duvillaret" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Duchamp" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vilcot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.24220" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FWJJMMNP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397572v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdelaziz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397085v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fournier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186395v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Duvillaret" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Duchamp" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilcot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20073085" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146035v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Arnould" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Eusebe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2006.875290" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146048v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Robert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395972v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Harrison" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2005.852774" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395925v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Perrier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourtoutian" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jrad" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137973v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137937v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coutaz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353471v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Mir" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel J Barragan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montoriol" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME66228.2025.11203449" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536531v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estevan Chia Hung Tu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Begueret" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thuri&#232;s" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS66544.2025.11270587" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375295v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME66228.2025.11203407" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911409v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Zidane" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Pouzou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dubarry" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919954v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Milon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DIC63395.2024.10830066" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907189v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thuries" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04885171v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790164v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Barragan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791543v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC61603.2024.10732684" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04734846v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Vall&#233;e" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/newcas58973.2024.10666348" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275720v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phi-Long Doan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tay Beng Kang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongtao Jiang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph De Saxce" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC58039.2023.10290250" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057434v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637487v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moulin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zerounian" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Grimault-Jacquin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC50147.2022.9784305" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702543v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362262v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462753" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919984v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Alaa Eddine" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ndagijimana" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906764v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Le Guennec" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878557v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lebrun" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558582v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462731" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167047v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851946v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourdel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS49341.2020.9159799" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173055v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911487v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS30576.2020.9223955" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371412v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeu Mota Frutuoso" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMIM48759.2020.9299107" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958204v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS49341.2020.9159829" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03047743v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phi Long Doan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coquet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxiong Wang" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128921v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129053v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=an Tu Ho" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129085v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Sacoto" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El-Ozeir" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Tu Ho" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02114288v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128873v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166937v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129061v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331204v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Retailleu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Serghei" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868474v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012290v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zyad Iskandar" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Siligaris" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Lugo-Alvarez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075188v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2018.8439287" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989149v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sharma" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158256v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wietstruck" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Marschmeyer" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selin Tolunay Wipf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wipf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vo&#946;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018358v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Boccia" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Amendola" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021518v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Phu Vuong" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016759v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipin Velayudhan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayssar Serhan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012865v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021511v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddour Darine" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693072v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Matthieu" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Kabbani" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013349v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tekfouy Lim" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Borggreve" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02047857v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Luong" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013342v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Bautista" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015009v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021514v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020038v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Z." TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015023v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongming Duan" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012696v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanhao Liu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012876v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021520v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Lugo Alvarez" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012299v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Phu Vuong" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01349593v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cometto" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baillargeat" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bila" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013351v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien de Barros" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Eymin-Petot-Tourtollet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemaitre-Auger" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021517v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016758v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012678v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Akra" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013350v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Eymin Petot Tourtollet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01054246v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012873v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Prigent" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mohd Salleh" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021087v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akra" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020729v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serrano" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020468v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020400v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020747v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Niembro" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lema&#238;tre-Auger" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-P. Vuong" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Barros" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020736v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994510v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01056882v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Niembro" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068490v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062202v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P. Vuong" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062218v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Burdin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blampey" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501321v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Maria da Concei&#231;&#227;o Conceicao Lacorte C Serrano Lacorte Caniato Serrano" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679363v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073322v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073280v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679377v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073328v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073373v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Tang" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069239v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073361v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074783v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604450v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larabat" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604448v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074774v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larabat A." TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604459v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604451v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074812v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrao N." TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604453v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maouche" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604457v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603039v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603048v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602887v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Safwat" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075300v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02019805v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399764v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602884v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laraba" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602857v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075320v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maouche Hana" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burdin Fran&#231;ois" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397790v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397834v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148430v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoarau" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Xavier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148304v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147204v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823284v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119820192.ch4" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02381726v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00429349v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>